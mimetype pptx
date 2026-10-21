--- v1 (2026-08-02)
+++ v2 (2026-10-21)
@@ -97,50 +97,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +182,54 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +380,57 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மெராரியின் புத்திரரில் பிரபுவாகிய அசாயாவையும், அவன் சகோதரராகிய இருநூற்றிருபதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[6. Of the sons of Merari; Asaiah the chief, and his brethren two hundred and twenty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கெர்சோன் புத்திரரில் பிரபுவாகிய யோவேலையும், அவன் சகோதரராகிய நூற்றுமுப்பதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[7. Of the sons of Gershom; Joel the chief and his brethren an hundred and thirty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எலிசாப்பான் புத்திரரில் பிரபுவாகிய செமாயாவையும், அவன் சகோதரராகிய இருநூறுபேரையும்,]]></a:t>
+              <a:t><![CDATA[8. Of the sons of Elizaphan; Shemaiah the chief, and his brethren two hundred:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்ரோன் புத்திரரில் பிரபுவாகிய, எலியேலைம், அவன் சகோதரராகிய எண்பதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[9. Of the sons of Hebron; Eliel the chief, and his brethren fourscore:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஊசியேல் புத்திரரில் பிரபுவாகிய அம்மினதாபையும், அவன் சகோதரராகிய நூற்றுப்பன்னிரண்டுபேரையும் தாவீது கூடிவரப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[10. Of the sons of Uzziel; Amminadab the chief, and his brethren an hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல், செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[10. Of the sons of Uzziel; Amminadab the chief, and his brethren an hundred and twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல், செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[11. And David called for Zadok and Abiathar the priests, and for the Levites, for Uriel, Asaiah, and Joel, Shemaiah, and Eliel, and Amminadab,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And David called for Zadok and Abiathar the priests, and for the Levites, for Uriel, Asaiah, and Joel, Shemaiah, and Eliel, and Amminadab,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And said unto them, All of you are the chief of the fathers of the Levites: sanctify yourselves, both all of you and your brethren, that all of you may bring up the ark of the LORD God of Israel unto the place that I have prepared for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And said unto them, All of you are the chief of the fathers of the Levites: sanctify yourselves, both all of you and your brethren, that all of you may bring up the ark of the LORD God of Israel unto the place that I have prepared for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And David made him houses in the city of David, and prepared a place for the ark of God, and pitched for it a tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And said unto them, All of you are the chief of the fathers of the Levites: sanctify yourselves, both all of you and your brethren, that all of you may bring up the ark of the LORD God of Israel unto the place that I have prepared for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. For because all of you did it not at the first, the LORD our God made a breach upon us, for that we sought him not after the due order.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச் சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For because all of you did it not at the first, the LORD our God made a breach upon us, for that we sought him not after the due order.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச் சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. So the priests and the Levites sanctified themselves to bring up the ark of the LORD God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. So the priests and the Levites sanctified themselves to bring up the ark of the LORD God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the children of the Levites bare the ark of God upon their shoulders with the staves thereon, as Moses commanded according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம் கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. And the children of the Levites bare the ark of God upon their shoulders with the staves thereon, as Moses commanded according to the word of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம் கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. And David spoke to the chief of the Levites to appoint their brethren to be the singers with instruments of music, psalteries and harps and cymbals, sounding, by lifting up the voice with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
+              <a:t><![CDATA[16. And David spoke to the chief of the Levites to appoint their brethren to be the singers with instruments of music, psalteries and harps and cymbals, sounding, by lifting up the voice with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
+              <a:t><![CDATA[16. And David spoke to the chief of the Levites to appoint their brethren to be the singers with instruments of music, psalteries and harps and cymbals, sounding, by lifting up the voice with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And David made him houses in the city of David, and prepared a place for the ark of God, and pitched for it a tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. So the Levites appointed Heman the son of Joel; and of his brethren, Asaph the son of Berechiah; and of the sons of Merari their brethren, Ethan the son of Kushaiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. So the Levites appointed Heman the son of Joel; and of his brethren, Asaph the son of Berechiah; and of the sons of Merari their brethren, Ethan the son of Kushaiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And with them their brethren of the second degree, Zechariah, Ben, and Jaaziel, and Shemiramoth, and Jehiel, and Unni, Eliab, and Benaiah, and Maaseiah, and Mattithiah, and Elipheleh, and Mikneiah, and Obededom, and Jeiel, the porters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாடகராகிய ஏமானும், ஆசாப்பும், ஏத்தானும், பஞ்சலோகக் கைத்தாளங்களைத் தொனிக்கப்பண்ணிப் பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And with them their brethren of the second degree, Zechariah, Ben, and Jaaziel, and Shemiramoth, and Jehiel, and Unni, Eliab, and Benaiah, and Maaseiah, and Mattithiah, and Elipheleh, and Mikneiah, and Obededom, and Jeiel, the porters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும் இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And with them their brethren of the second degree, Zechariah, Ben, and Jaaziel, and Shemiramoth, and Jehiel, and Unni, Eliab, and Benaiah, and Maaseiah, and Mattithiah, and Elipheleh, and Mikneiah, and Obededom, and Jeiel, the porters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும் இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. So the singers, Heman, Asaph, and Ethan, were appointed to sound with cymbals of brass;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில் பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Zechariah, and Aziel, and Shemiramoth, and Jehiel, and Unni, and Eliab, and Maaseiah, and Benaiah, with psalteries on Alamoth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில் பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Zechariah, and Aziel, and Shemiramoth, and Jehiel, and Unni, and Eliab, and Maaseiah, and Benaiah, with psalteries on Alamoth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப் படிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And Mattithiah, and Elipheleh, and Mikneiah, and Obededom, and Jeiel, and Azaziah, with harps on the Sheminith to excel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப் படிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And Mattithiah, and Elipheleh, and Mikneiah, and Obededom, and Jeiel, and Azaziah, with harps on the Sheminith to excel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Then David said, None ought to carry the ark of God but the Levites: for them has the LORD chosen to carry the ark of God, and to minister unto him for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெரகியாவும் எல்க்கானாவும் பெட்டிக்கு முன்பாகக் காவல்காத்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Chenaniah, chief of the Levites, was for song: he instructed about the song, because he was skilful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Chenaniah, chief of the Levites, was for song: he instructed about the song, because he was skilful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Berechiah and Elkanah were doorkeepers for the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Shebaniah, and Jehoshaphat, and Nethaneel, and Amasai, and Zechariah, and Benaiah, and Eliezer, the priests, did blow with the trumpets before the ark of God: and Obededom and Jehiah were doorkeepers for the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Shebaniah, and Jehoshaphat, and Nethaneel, and Amasai, and Zechariah, and Benaiah, and Eliezer, the priests, did blow with the trumpets before the ark of God: and Obededom and Jehiah were doorkeepers for the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Shebaniah, and Jehoshaphat, and Nethaneel, and Amasai, and Zechariah, and Benaiah, and Eliezer, the priests, did blow with the trumpets before the ark of God: and Obededom and Jehiah were doorkeepers for the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள் ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. So David, and the elders of Israel, and the captains over thousands, went to bring up the ark of the covenant of the LORD out of the house of Obededom with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள் ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. So David, and the elders of Israel, and the captains over thousands, went to bring up the ark of the covenant of the LORD out of the house of Obededom with joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத் தரித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. And it came to pass, when God helped the Levites that bare the ark of the covenant of the LORD, that they offered seven bullocks and seven rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத் தரித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. And it came to pass, when God helped the Levites that bare the ark of the covenant of the LORD, that they offered seven bullocks and seven rams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Then David said, None ought to carry the ark of God but the Levites: for them has the LORD chosen to carry the ark of God, and to minister unto him for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள் பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And David was clothed with a robe of fine linen, and all the Levites that bare the ark, and the singers, and Chenaniah the master of the song with the singers: David also had upon him an ephod of linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள் பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And David was clothed with a robe of fine linen, and all the Levites that bare the ark, and the singers, and Chenaniah the master of the song with the singers: David also had upon him an ephod of linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[27. And David was clothed with a robe of fine linen, and all the Levites that bare the ark, and the singers, and Chenaniah the master of the song with the singers: David also had upon him an ephod of linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5613,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[28. Thus all Israel brought up the ark of the covenant of the LORD with shouting, and with sound of the cornet, and with trumpets, and with cymbals, making a noise with psalteries and harps.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Thus all Israel brought up the ark of the covenant of the LORD with shouting, and with sound of the cornet, and with trumpets, and with cymbals, making a noise with psalteries and harps.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Thus all Israel brought up the ark of the covenant of the LORD with shouting, and with sound of the cornet, and with trumpets, and with cymbals, making a noise with psalteries and harps.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And it came to pass, as the ark of the covenant of the LORD came to the city of David, that Michal, the daughter of Saul looking out at a window saw king David dancing and playing: and she despised him in her heart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And it came to pass, as the ark of the covenant of the LORD came to the city of David, that Michal, the daughter of Saul looking out at a window saw king David dancing and playing: and she despised him in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[3. And David gathered all Israel together to Jerusalem, to bring up the ark of the LORD unto his place, which he had prepared for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[3. And David gathered all Israel together to Jerusalem, to bring up the ark of the LORD unto his place, which he had prepared for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆரோனின் புத்திரரையும்,]]></a:t>
+              <a:t><![CDATA[4. And David assembled the children of Aaron, and the Levites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லேவியராகிய கோகாத் புத்திரரில் பிரபுவாகிய ஊரியேலையும் அவன் சகோதரராகிய நூற்றிருபதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[5. Of the sons of Kohath; Uriel the chief, and his brethren an hundred and twenty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718510" r:id="rId1"/>
+    <p:sldLayoutId id="2481575620" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,50 +6992,82 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. മെരാർയ്യരിൽ പ്രധാനിയായ അസായാവെയും അവന്റെ സഹോദരന്മാരായ ഇരുനൂറ്റിരുപതുപേരെയും]]></a:t>
+              <a:t><![CDATA[6. மெராரியின் புத்திரரில் பிரபுவாகிய அசாயாவையும், அவன் சகோதரராகிய இருநூற்றிருபதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഗേർശോമ്യരിൽ പ്രധാനിയായ യോവേലിനെയും അവന്റെ സഹോദരന്മാരായ നൂറ്റിമുപ്പതുപേരെയും]]></a:t>
+              <a:t><![CDATA[7. கெர்சோன் புத்திரரில் பிரபுவாகிய யோவேலையும், அவன் சகோதரராகிய நூற்றுமுப்பதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എലീസാഫാന്യരിൽ പ്രധാനിയായ ശെമയ്യാവെയും അവന്റെ സഹോദരന്മാരായ ഇരുനൂറുപേരെയും]]></a:t>
+              <a:t><![CDATA[8. எலிசாப்பான் புத்திரரில் பிரபுவாகிய செமாயாவையும், அவன் சகோதரராகிய இருநூறுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഹെബ്രോന്യരിൽ പ്രധാനിയായ എലീയേലിനെയും അവന്റെ സഹോദരന്മാരായ എണ്പതു പേരെയും]]></a:t>
+              <a:t><![CDATA[9. எப்ரோன் புத்திரரில் பிரபுவாகிய, எலியேலைம், அவன் சகோதரராகிய எண்பதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഉസ്സീയേല്യരിൽ പ്രധാനിയായ അമ്മീനാദാബിനെയും അവന്റെ സഹോദരന്മാരായ നൂറ്റിപ്പന്ത്രണ്ടുപേരെയും തന്നെ.]]></a:t>
+              <a:t><![CDATA[10. ஊசியேல் புத்திரரில் பிரபுவாகிய அம்மினதாபையும், அவன் சகோதரராகிய நூற்றுப்பன்னிரண்டுபேரையும் தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ദാവീദ് പുരോഹിതന്മാരായ സാദോക്കിനെയും അബ്യാഥാരിനെയും ഊരീയേൽ, അസായാവു, യോവേൽ, ശെമയ്യാവു, എലീയേൽ,]]></a:t>
+              <a:t><![CDATA[கூடிவரப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമ്മീനാദാബ് എന്നീ ലേവ്യരെയും വിളിപ്പിച്ചു അവരോടു പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. നിങ്ങൾ ലേവ്യരുടെ പിതൃഭവനങ്ങളിൽ തലവന്മാരല്ലോ; നിങ്ങളും നിങ്ങളുടെ സഹോദരന്മാരും യിസ്രായേലിന്റെ]]></a:t>
+              <a:t><![CDATA[செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവയുടെ പെട്ടകം ഞാൻ അതിന്നു ഒരുക്കിയിരിക്കുന്ന സ്ഥലത്തു കൊണ്ടുവരുവാൻ നിങ്ങളെത്തന്നേ]]></a:t>
+              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അവൻ തനിക്കു ദാവീദിന്റെ നഗരത്തിൽ അരമനകളെ ഉണ്ടാക്കി; ദൈവത്തിന്റെ പെട്ടകത്തിന്നായി ഒരു സ്ഥലം]]></a:t>
+              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ആദിയിൽ നിങ്ങൾ തന്നേ അതു ചെയ്യായ്കകൊണ്ടു നമ്മുടെ ദൈവമായ യഹോവ നമുക്കു ഛേദം ഉണ്ടാക്കി; നാം അവനെ]]></a:t>
+              <a:t><![CDATA[சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിയമപ്രകാരമല്ലല്ലോ അന്വേഷിച്ചതു.]]></a:t>
+              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അങ്ങനെ പുരോഹിതന്മാരും ലേവ്യരും യിസ്രായേലിന്റെ ദൈവമായ യഹോവയുടെ പെട്ടകം കൊണ്ടുവരുവാൻ തങ്ങളെ തന്നേ]]></a:t>
+              <a:t><![CDATA[தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിച്ചു.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ലേവ്യരുടെ പുത്രന്മാർ യഹോവയുടെ വചനപ്രകാരം മോശെ കല്പിച്ചതുപോലെ ദൈവത്തിന്റെ പെട്ടകത്തെ അതിന്റെ]]></a:t>
+              <a:t><![CDATA[சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തണ്ടുകൾ തങ്ങളുടെ ചുമലിൽ കൊണ്ടു ചുമന്നു.]]></a:t>
+              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. പിന്നെ ദാവീദ് ലേവ്യരിലെ പ്രധാനന്മാരോടു വീണ, കിന്നരം, കൈത്താളം എന്നീ വാദ്യങ്ങളാൽ സന്തോഷനാദം]]></a:t>
+              <a:t><![CDATA[அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉച്ചത്തിൽ ധ്വനിപ്പിക്കേണ്ടതിന്നു സംഗീതക്കാരായ തങ്ങളുടെ സഹോദരന്മാരെ നിറുത്തുവാൻ കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അങ്ങനെ ലേവ്യർ യോവേലിന്റെ മകനായ ഹേമാനെയും അവന്റെ സഹോദരന്മാരിൽ ബേരെഖ്യാവിന്റെ മകനായ ആസാഫിനെയും]]></a:t>
+              <a:t><![CDATA[கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ സഹോദരന്മാരായ മെരാർയ്യരിൽ കൂശായാവിന്റെ മകനായ ഏഥാനെയും]]></a:t>
+              <a:t><![CDATA[நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരുക്കി, അതിന്നു ഒരു കൂടാരവും അടിച്ചു.]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവരോടുകൂടെ രണ്ടാം തരത്തിലെ തങ്ങളുടെ സഹോദരന്മാരായ സെഖർയ്യാവു, ബേൻ, യാസീയേൽ, ശെമീരാമോത്ത്,]]></a:t>
+              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹീയേൽ, ഉന്നി, എലീയാബ്, ബെനായാവു, മയസേയാവു, മത്ഥിഥ്യാവു, എലീഫെലേഹൂ, മിക്നേയാവു, ഓബേദ്-എദോം, യെയീയേൽ]]></a:t>
+              <a:t><![CDATA[ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നിവരെ വാതിൽ കാവൽക്കാരായും നിയമിച്ചു.]]></a:t>
+              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. സംഗീതക്കാരായ ഹേമാനും ആസാഫും ഏഥാനും താമ്രംകൊണ്ടുള്ള കൈത്താളങ്ങളെയും]]></a:t>
+              <a:t><![CDATA[யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. സെഖർയ്യാവു, അസീയേൽ, ശെമീരാമോത്ത്, യെഹീയേൽ, ഉന്നി, എലീയാബ്, മയസേയാവു, ബെനായാവു എന്നിവർ അലാമോത്ത്]]></a:t>
+              <a:t><![CDATA[என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാഗത്തിൽ വീണകളെയും ധ്വനിപ്പിപ്പാനും]]></a:t>
+              <a:t><![CDATA[19. பாடகராகிய ஏமானும், ஆசாப்பும், ஏத்தானும், பஞ்சலோகக் கைத்தாளங்களைத் தொனிக்கப்பண்ணிப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. മത്ഥിഥ്യവു, എലീഫേലേഹൂ, മിക്നേയാവു, ഓബേദ്-എദോം, യെയീയേൽ, അസസ്യാവു എന്നിവർ ശെമീനീത്ത് രാഗത്തിൽ]]></a:t>
+              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിന്നരം വായിപ്പാനും നിയമിക്കപ്പെട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. വാഹകന്മാരായ ലേവ്യരിൽ പ്രധാനിയായ കെനന്യാവു പെട്ടകം വഹിക്കുന്നതിന്നു മേൽവിചാരകനായിരുന്നു; അവൻ അതിൽ]]></a:t>
+              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമർത്ഥനായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അന്നു ദാവീദ്: ലേവ്യരല്ലാതെ ആരും ദൈവത്തിന്റെ പെട്ടകം ചുമക്കേണ്ടതല്ല; അവരെയല്ലോ ദൈവത്തിന്റെ പെട്ടകം]]></a:t>
+              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ബേരെഖ്യാവും എൽക്കാനയും പെട്ടകത്തിന്നു വാതിൽകാവൽക്കാർ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ശെബന്യാവു, യോശാഫാത്ത്, നെഥനയേൽ, അമാസായി, സെഖർയ്യാവു, ബെനായാവു, എലെയാസാർ എന്നീ പുരോഹിതന്മാർ]]></a:t>
+              <a:t><![CDATA[படிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തിന്റെ പെട്ടകത്തിന്മുമ്പിൽ കാഹളം ഊതി; ഓബേദ്-എദോമും യെഹീയാവും പെട്ടകത്തിന്നു വാതിൽകാവൽക്കാർ]]></a:t>
+              <a:t><![CDATA[23. பெரகியாவும் எல்க்கானாவும் பெட்டிக்கு முன்பாகக் காவல்காத்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഇങ്ങനെ ദാവീദും യിസ്രായേൽമൂപ്പന്മാരും സഹസ്രാധിപന്മാരും യഹോവയുടെ നിയമപെട്ടകം ഓബേദ്-എദോമിന്റെ]]></a:t>
+              <a:t><![CDATA[பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീട്ടിൽനിന്നു സന്തോഷത്തോടെ കൊണ്ടുവരുവാൻ പോയി.]]></a:t>
+              <a:t><![CDATA[காவலாளராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. യഹോവയുടെ നിയമപെട്ടകത്തിന്റെ വാഹകന്മാരായ ലേവ്യർക്കു ദൈവം സഹായിച്ചതുകൊണ്ടു അവർ ഏഴു കാളയെയും ഏഴു]]></a:t>
+              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആട്ടുകൊറ്റനെയും യാഗംകഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ദാവീദ് പെട്ടകവാഹകന്മാരായ ലേവ്യർ ഒക്കെയും സംഗീതക്കാരും സംഗീതക്കാരോടുകൂടെ വാഹകപ്രമാണിയായ]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കെനന്യാവും ശണപടം കൊണ്ടുള്ള അങ്കി ധരിച്ചു; ദാവീദ് ശണം കൊണ്ടുള്ള എഫോദ് ധരിച്ചു.]]></a:t>
+              <a:t><![CDATA[ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചുമപ്പാനും തനിക്കു എന്നും ശുശ്രൂഷചെയ്‍വാനും യഹോവ തിരഞ്ഞെടുത്തിരിക്കുന്നതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അങ്ങനെ യിസ്രായേലൊക്കയും ആർപ്പോടും കാഹളനാദത്തോടും തൂർയ്യങ്ങളുടെയും കൈത്താളങ്ങളുടെയും]]></a:t>
+              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധ്വനിയോടുംകൂടി കിന്നരവും വീണയും വായിച്ചുകൊണ്ടു യഹോവയുടെ നിയമപെട്ടകം കൊണ്ടുവന്നു.]]></a:t>
+              <a:t><![CDATA[கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എന്നാൽ യഹോവയുടെ നിയമപെട്ടകം ദാവീദിന്റെ നഗരത്തിൽ എത്തിയപ്പോൾ ശൌലിന്റെ മകളായ മീഖൾ കിളിവാതിലിൽകൂടി]]></a:t>
+              <a:t><![CDATA[தரித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13404,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നോക്കി, ദാവീദ്‌രാജാവു നൃത്തം ചെയ്യുന്നതും പാടുന്നതും കണ്ടു ഹൃദയത്തിൽ അവനെ നിന്ദിച്ചു]]></a:t>
+              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അങ്ങനെ ദാവീദ് യഹോവയുടെ പെട്ടകം താൻ അതിന്നു ഒരുക്കിയ സ്ഥലത്തേക്കു കൊണ്ടുവരുവാൻ]]></a:t>
+              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലായിസ്രായേലിനെയും യെരൂശലേമിൽ കൂട്ടിവരുത്തി.]]></a:t>
+              <a:t><![CDATA[தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ദാവീദ് അഹരോന്റെ പുത്രന്മാരെയും ലേവ്യരെയും കൂട്ടിവരുത്തി.]]></a:t>
+              <a:t><![CDATA[4. ஆரோனின் புத்திரரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. കെഹാത്യരിൽ പ്രധാനിയായ ഊരിയേലിനെയും അവന്റെ സഹോദരന്മാരായ നൂറ്റിരുപതുപേരെയും]]></a:t>
+              <a:t><![CDATA[5. லேவியராகிய கோகாத் புத்திரரில் பிரபுவாகிய ஊரியேலையும் அவன் சகோதரராகிய நூற்றிருபதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>