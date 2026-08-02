--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -97,54 +97,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -178,52 +174,50 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
-    <p:sldId id="309" r:id="rId56"/>
-    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -374,55 +368,53 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. மெராரியின் புத்திரரில் பிரபுவாகிய அசாயாவையும், அவன் சகோதரராகிய இருநூற்றிருபதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. கெர்சோன் புத்திரரில் பிரபுவாகிய யோவேலையும், அவன் சகோதரராகிய நூற்றுமுப்பதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. எலிசாப்பான் புத்திரரில் பிரபுவாகிய செமாயாவையும், அவன் சகோதரராகிய இருநூறுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆரோனின் புத்திரரையும்,]]></a:t>
+              <a:t><![CDATA[9. எப்ரோன் புத்திரரில் பிரபுவாகிய, எலியேலைம், அவன் சகோதரராகிய எண்பதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லேவியராகிய கோகாத் புத்திரரில் பிரபுவாகிய ஊரியேலையும் அவன் சகோதரராகிய நூற்றிருபதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[10. ஊசியேல் புத்திரரில் பிரபுவாகிய அம்மினதாபையும், அவன் சகோதரராகிய நூற்றுப்பன்னிரண்டுபேரையும் தாவீது கூடிவரப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மெராரியின் புத்திரரில் பிரபுவாகிய அசாயாவையும், அவன் சகோதரராகிய இருநூற்றிருபதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல், செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கெர்சோன் புத்திரரில் பிரபுவாகிய யோவேலையும், அவன் சகோதரராகிய நூற்றுமுப்பதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல், செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எலிசாப்பான் புத்திரரில் பிரபுவாகிய செமாயாவையும், அவன் சகோதரராகிய இருநூறுபேரையும்,]]></a:t>
+              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எப்ரோன் புத்திரரில் பிரபுவாகிய, எலியேலைம், அவன் சகோதரராகிய எண்பதுபேரையும்,]]></a:t>
+              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஊசியேல் புத்திரரில் பிரபுவாகிய அம்மினதாபையும், அவன் சகோதரராகிய நூற்றுப்பன்னிரண்டுபேரையும் தாவீது கூடிவரப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள் பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல், செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு தாவீது ஆசாரியராகிய சாதோக்கையும், அபியத்தாரையும், லேவியராகிய ஊரியேல், அசாயா, யோவேல், செமாயா, எலியேல், அம்மினதாப் என்பவர்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச் சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச் சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களை நோக்கி: லேவியரில் நீங்கள் பிதாக்களுடைய சந்ததிகளின் தலைவர், நீங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியை அதற்கு நான் ஆயத்தம்பண்ணின ஸ்தலத்திற்குக் கொண்டுவரும்படி, உங்களையும் உங்கள் சகோதரரையும் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதலில் நீங்கள் அதைச் சுமக்காதபடியினாலும், நாம் நம்முடைய தேவனாகிய கர்த்தரை நியாயமானபடியே தேடாதேபோனபடியினாலும், அவர் நமக்குள்ளே அடிவிழப்பண்ணினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம் கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச் சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம் கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே ஆசாரியரும் லேவியரும் இஸ்ரவேலின் தேவனாகிய கர்த்தரின் பெட்டியைக் கொண்டுவரத் தங்களைச் சுத்தம்பண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள் பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு லேவி புத்திரர் கர்த்தருடைய வார்த்தையின்படியே, மோசே கற்பித்தபிரகாரம் தேவனுடைய பெட்டியை அதின் தண்டுகளினாலே தங்கள் தோள்மேல் எடுத்துக்கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம் கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது லேவியரின் பிரபுக்களை நோக்கி: நீங்கள் உங்கள் சகோதரராகிய பாடகரைத் தம்புரு சுரமண்டலம் கைத்தாளம் முதலிய கீதவாத்தியங்கள் முழங்க தங்கள் சத்தத்தை உயர்த்தி, சந்தோஷமுண்டாகப் பாடும்படி நிறுத்தவேண்டுமென்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
+              <a:t><![CDATA[19. பாடகராகிய ஏமானும், ஆசாப்பும், ஏத்தானும், பஞ்சலோகக் கைத்தாளங்களைத் தொனிக்கப்பண்ணிப் பாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே லேவியர் யோவேலின் குமாரனாகிய ஏமானையும், அவன் சகோதரரில் பெரகியாவின் குமாரனாகிய ஆசாப்பையும், மெராரியின் புத்திரரான தங்கள் சகோதரரில் குஷாயாவின் குமாரனாகிய ஏத்தானையும்,]]></a:t>
+              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும் இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும் இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில் பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்களோடுங்கூட இரண்டாவது வரிசையாகத் தங்கள் சகோதரராகிய சகரியா, பேன், யாசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், பெனாயா, மாசெயா, மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஒபேத்ஏதோம், ஏயெல் என்னும் வாசல் காவலாளரையும் நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில் பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாடகராகிய ஏமானும், ஆசாப்பும், ஏத்தானும், பஞ்சலோகக் கைத்தாளங்களைத் தொனிக்கப்பண்ணிப் பாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப் படிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும் இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப் படிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சகரியா, ஆசியேல், செமிரமோத், யெகியேல், உன்னி, எலியாப், மாசெயா, பெனாயா என்பவர்கள் அல்மோத் என்னும் இசையில் பாடி, தம்புருகளை வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. பெரகியாவும் எல்க்கானாவும் பெட்டிக்கு முன்பாகக் காவல்காத்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில் பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மத்தித்தியா, எலிப்பெலேகு, மிக்னேயா, ஓபேத்ஏதோம், ஏயெல், அசசியா என்பவர்கள் செமனீத் என்னும் இசையில் பாடி, சுரமண்டலங்களை நேர்த்தியாய் வாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப் படிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. லேவியருக்குள்ளே கெனானியா என்பவன் சங்கீதத்தலைவனாயிருந்தான்; அவன் நிபுணனானபடியால், கீதவித்தையைப் படிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெரகியாவும் எல்க்கானாவும் பெட்டிக்கு முன்பாகக் காவல்காத்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள் ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள் ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செபனியா, யோசபாத், நெதனெயேல், அமாசாயி, சகரியா, பெனாயா, எலியேசர் என்னும் ஆசாரியர் தேவனுடைய பெட்டிக்கு முன்பாகப் பூரிகைகளை ஊதினார்கள்; ஓபேத் ஏதோமும், எகியாவும் பெட்டிக்கு வாசல் காவலாளராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத் தரித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத் தரித்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படித் தாவீதும், இஸ்ரவேலின் மூப்பரும், ஆயிரத்துச் சேர்வைக்காரரும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து மகிழ்ச்சியோடே கொண்டுவரப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள் பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள் ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அப்படியே இஸ்ரவேலனைத்தும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைக் கெம்பீரத்தோடும், எக்காளங்கள் பூரிகைகள் கைத்தாளங்களின் தொனியோடும் தம்புருகளையும் சுரமண்டலங்களையும் வாசிக்கிற சத்தத்தோடும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய உடன்படிக்கைப்பெட்டியைச் சுமக்கிற லேவியருக்கு தேவன் அநுக்கிரகம்பண்ணினபடியால், அவர்கள் ஏழு காளைகளையும் ஏழு ஆட்டுக்கடாக்களையும் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,269 +5597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத் தரித்திருந்தான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[27. தாவீதும், பெட்டியைச் சுமக்கிற சகல லேவியரும், பாடகரும், பாடகரின் வேலையை விசாரிக்கிற தலைவனாகிய கெனானியாவும், மெல்லிய புடவையான சால்வைகளைத் தரித்திருந்தார்கள்; தாவீது சணல்நூல் ஏபோத்தைத் தரித்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தருடைய உடன்படிக்கைப்பெட்டி தாவீதின் நகரமட்டும் வந்தபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா ஆடிப்பாடி வருகிறதைக் கண்டு, அவனைத் தன் இருதயத்திலே அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[3. அப்படி கர்த்தருடைய பெட்டிக்குத் தான் ஆயத்தப்படுத்தின அதின் ஸ்தலத்திற்கு அதைக் கொண்டுவரும்படி தாவீது இஸ்ரவேலையெல்லாம் எருசலேமிலே கூடிவரச்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவன் தனக்குத் தாவீதின் நகரத்தில் வீடுகளை உண்டாக்கி, தேவனுடைய பெட்டிக்கு ஒரு ஸ்தலத்தை ஆயத்தப்படுத்தி, அதற்கு ஒரு கூடாரத்தைப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. ஆரோனின் புத்திரரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிற்பாடு தாவீது: லேவியர் ஒழிய, வேறொருவரும் தேவனுடைய பெட்டியை எடுக்கலாகாது; தேவனுடைய பெட்டியை எடுக்கவும், என்றைக்கும் அவருக்குப் பணிவிடைசெய்யவும், அவர்களை கர்த்தர் தெரிந்துகொண்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. லேவியராகிய கோகாத் புத்திரரில் பிரபுவாகிய ஊரியேலையும் அவன் சகோதரராகிய நூற்றிருபதுபேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470375770" r:id="rId1"/>
+    <p:sldLayoutId id="2474718510" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6766,66 +6540,50 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to carry the ark of God, and to minister unto him for ever.]]></a:t>
+              <a:t><![CDATA[6. മെരാർയ്യരിൽ പ്രധാനിയായ അസായാവെയും അവന്റെ സഹോദരന്മാരായ ഇരുനൂറ്റിരുപതുപേരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And David gathered all Israel together to Jerusalem, to bring up the ark of the LORD unto his]]></a:t>
+              <a:t><![CDATA[7. ഗേർശോമ്യരിൽ പ്രധാനിയായ യോവേലിനെയും അവന്റെ സഹോദരന്മാരായ നൂറ്റിമുപ്പതുപേരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[place, which he had prepared for it.]]></a:t>
+              <a:t><![CDATA[8. എലീസാഫാന്യരിൽ പ്രധാനിയായ ശെമയ്യാവെയും അവന്റെ സഹോദരന്മാരായ ഇരുനൂറുപേരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And David assembled the children of Aaron, and the Levites:]]></a:t>
+              <a:t><![CDATA[9. ഹെബ്രോന്യരിൽ പ്രധാനിയായ എലീയേലിനെയും അവന്റെ സഹോദരന്മാരായ എണ്പതു പേരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Of the sons of Kohath; Uriel the chief, and his brethren an hundred and twenty:]]></a:t>
+              <a:t><![CDATA[10. ഉസ്സീയേല്യരിൽ പ്രധാനിയായ അമ്മീനാദാബിനെയും അവന്റെ സഹോദരന്മാരായ നൂറ്റിപ്പന്ത്രണ്ടുപേരെയും തന്നെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Of the sons of Merari; Asaiah the chief, and his brethren two hundred and twenty:]]></a:t>
+              <a:t><![CDATA[11. ദാവീദ് പുരോഹിതന്മാരായ സാദോക്കിനെയും അബ്യാഥാരിനെയും ഊരീയേൽ, അസായാവു, യോവേൽ, ശെമയ്യാവു, എലീയേൽ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Of the sons of Gershom; Joel the chief and his brethren an hundred and thirty:]]></a:t>
+              <a:t><![CDATA[അമ്മീനാദാബ് എന്നീ ലേവ്യരെയും വിളിപ്പിച്ചു അവരോടു പറഞ്ഞതു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Of the sons of Elizaphan; Shemaiah the chief, and his brethren two hundred:]]></a:t>
+              <a:t><![CDATA[12. നിങ്ങൾ ലേവ്യരുടെ പിതൃഭവനങ്ങളിൽ തലവന്മാരല്ലോ; നിങ്ങളും നിങ്ങളുടെ സഹോദരന്മാരും യിസ്രായേലിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Of the sons of Hebron; Eliel the chief, and his brethren fourscore:]]></a:t>
+              <a:t><![CDATA[ദൈവമായ യഹോവയുടെ പെട്ടകം ഞാൻ അതിന്നു ഒരുക്കിയിരിക്കുന്ന സ്ഥലത്തു കൊണ്ടുവരുവാൻ നിങ്ങളെത്തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Of the sons of Uzziel; Amminadab the chief, and his brethren an hundred and twelve.]]></a:t>
+              <a:t><![CDATA[ശുദ്ധീകരിച്ചുകൊൾവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Thus all Israel brought up the ark of the covenant of the LORD with shouting, and with sound of]]></a:t>
+              <a:t><![CDATA[1. അവൻ തനിക്കു ദാവീദിന്റെ നഗരത്തിൽ അരമനകളെ ഉണ്ടാക്കി; ദൈവത്തിന്റെ പെട്ടകത്തിന്നായി ഒരു സ്ഥലം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And David called for Zadok and Abiathar the priests, and for the Levites, for Uriel, Asaiah, and]]></a:t>
+              <a:t><![CDATA[13. ആദിയിൽ നിങ്ങൾ തന്നേ അതു ചെയ്യായ്കകൊണ്ടു നമ്മുടെ ദൈവമായ യഹോവ നമുക്കു ഛേദം ഉണ്ടാക്കി; നാം അവനെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Joel, Shemaiah, and Eliel, and Amminadab,]]></a:t>
+              <a:t><![CDATA[നിയമപ്രകാരമല്ലല്ലോ അന്വേഷിച്ചതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And said unto them, All of you are the chief of the fathers of the Levites: sanctify yourselves,]]></a:t>
+              <a:t><![CDATA[14. അങ്ങനെ പുരോഹിതന്മാരും ലേവ്യരും യിസ്രായേലിന്റെ ദൈവമായ യഹോവയുടെ പെട്ടകം കൊണ്ടുവരുവാൻ തങ്ങളെ തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both all of you and your brethren, that all of you may bring up the ark of the LORD God of Israel]]></a:t>
+              <a:t><![CDATA[ശുദ്ധീകരിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the place that I have prepared for it.]]></a:t>
+              <a:t><![CDATA[15. ലേവ്യരുടെ പുത്രന്മാർ യഹോവയുടെ വചനപ്രകാരം മോശെ കല്പിച്ചതുപോലെ ദൈവത്തിന്റെ പെട്ടകത്തെ അതിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For because all of you did it not at the first, the LORD our God made a breach upon us, for that]]></a:t>
+              <a:t><![CDATA[തണ്ടുകൾ തങ്ങളുടെ ചുമലിൽ കൊണ്ടു ചുമന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we sought him not after the due order.]]></a:t>
+              <a:t><![CDATA[16. പിന്നെ ദാവീദ് ലേവ്യരിലെ പ്രധാനന്മാരോടു വീണ, കിന്നരം, കൈത്താളം എന്നീ വാദ്യങ്ങളാൽ സന്തോഷനാദം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So the priests and the Levites sanctified themselves to bring up the ark of the LORD God of]]></a:t>
+              <a:t><![CDATA[ഉച്ചത്തിൽ ധ്വനിപ്പിക്കേണ്ടതിന്നു സംഗീതക്കാരായ തങ്ങളുടെ സഹോദരന്മാരെ നിറുത്തുവാൻ കല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[17. അങ്ങനെ ലേവ്യർ യോവേലിന്റെ മകനായ ഹേമാനെയും അവന്റെ സഹോദരന്മാരിൽ ബേരെഖ്യാവിന്റെ മകനായ ആസാഫിനെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the children of the Levites bare the ark of God upon their shoulders with the staves]]></a:t>
+              <a:t><![CDATA[അവരുടെ സഹോദരന്മാരായ മെരാർയ്യരിൽ കൂശായാവിന്റെ മകനായ ഏഥാനെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cornet, and with trumpets, and with cymbals, making a noise with psalteries and harps.]]></a:t>
+              <a:t><![CDATA[ഒരുക്കി, അതിന്നു ഒരു കൂടാരവും അടിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereon, as Moses commanded according to the word of the LORD.]]></a:t>
+              <a:t><![CDATA[18. അവരോടുകൂടെ രണ്ടാം തരത്തിലെ തങ്ങളുടെ സഹോദരന്മാരായ സെഖർയ്യാവു, ബേൻ, യാസീയേൽ, ശെമീരാമോത്ത്,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And David spoke to the chief of the Levites to appoint their brethren to be the singers with]]></a:t>
+              <a:t><![CDATA[യെഹീയേൽ, ഉന്നി, എലീയാബ്, ബെനായാവു, മയസേയാവു, മത്ഥിഥ്യാവു, എലീഫെലേഹൂ, മിക്നേയാവു, ഓബേദ്-എദോം, യെയീയേൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[instruments of music, psalteries and harps and cymbals, sounding, by lifting up the voice with joy.]]></a:t>
+              <a:t><![CDATA[എന്നിവരെ വാതിൽ കാവൽക്കാരായും നിയമിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So the Levites appointed Heman the son of Joel; and of his brethren, Asaph the son of Berechiah;]]></a:t>
+              <a:t><![CDATA[19. സംഗീതക്കാരായ ഹേമാനും ആസാഫും ഏഥാനും താമ്രംകൊണ്ടുള്ള കൈത്താളങ്ങളെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of the sons of Merari their brethren, Ethan the son of Kushaiah;]]></a:t>
+              <a:t><![CDATA[20. സെഖർയ്യാവു, അസീയേൽ, ശെമീരാമോത്ത്, യെഹീയേൽ, ഉന്നി, എലീയാബ്, മയസേയാവു, ബെനായാവു എന്നിവർ അലാമോത്ത്]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And with them their brethren of the second degree, Zechariah, Ben, and Jaaziel, and Shemiramoth,]]></a:t>
+              <a:t><![CDATA[രാഗത്തിൽ വീണകളെയും ധ്വനിപ്പിപ്പാനും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Jehiel, and Unni, Eliab, and Benaiah, and Maaseiah, and Mattithiah, and Elipheleh, and Mikneiah,]]></a:t>
+              <a:t><![CDATA[21. മത്ഥിഥ്യവു, എലീഫേലേഹൂ, മിക്നേയാവു, ഓബേദ്-എദോം, യെയീയേൽ, അസസ്യാവു എന്നിവർ ശെമീനീത്ത് രാഗത്തിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Obededom, and Jeiel, the porters.]]></a:t>
+              <a:t><![CDATA[കിന്നരം വായിപ്പാനും നിയമിക്കപ്പെട്ടിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So the singers, Heman, Asaph, and Ethan, were appointed to sound with cymbals of brass;]]></a:t>
+              <a:t><![CDATA[22. വാഹകന്മാരായ ലേവ്യരിൽ പ്രധാനിയായ കെനന്യാവു പെട്ടകം വഹിക്കുന്നതിന്നു മേൽവിചാരകനായിരുന്നു; അവൻ അതിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Zechariah, and Aziel, and Shemiramoth, and Jehiel, and Unni, and Eliab, and Maaseiah, and]]></a:t>
+              <a:t><![CDATA[സമർത്ഥനായിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass, as the ark of the covenant of the LORD came to the city of David, that]]></a:t>
+              <a:t><![CDATA[2. അന്നു ദാവീദ്: ലേവ്യരല്ലാതെ ആരും ദൈവത്തിന്റെ പെട്ടകം ചുമക്കേണ്ടതല്ല; അവരെയല്ലോ ദൈവത്തിന്റെ പെട്ടകം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benaiah, with psalteries on Alamoth;]]></a:t>
+              <a:t><![CDATA[23. ബേരെഖ്യാവും എൽക്കാനയും പെട്ടകത്തിന്നു വാതിൽകാവൽക്കാർ ആയിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Mattithiah, and Elipheleh, and Mikneiah, and Obededom, and Jeiel, and Azaziah, with harps on]]></a:t>
+              <a:t><![CDATA[24. ശെബന്യാവു, യോശാഫാത്ത്, നെഥനയേൽ, അമാസായി, സെഖർയ്യാവു, ബെനായാവു, എലെയാസാർ എന്നീ പുരോഹിതന്മാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Sheminith to excel.]]></a:t>
+              <a:t><![CDATA[ദൈവത്തിന്റെ പെട്ടകത്തിന്മുമ്പിൽ കാഹളം ഊതി; ഓബേദ്-എദോമും യെഹീയാവും പെട്ടകത്തിന്നു വാതിൽകാവൽക്കാർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Chenaniah, chief of the Levites, was for song: he instructed about the song, because he was]]></a:t>
+              <a:t><![CDATA[ആയിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[skilful.]]></a:t>
+              <a:t><![CDATA[25. ഇങ്ങനെ ദാവീദും യിസ്രായേൽമൂപ്പന്മാരും സഹസ്രാധിപന്മാരും യഹോവയുടെ നിയമപെട്ടകം ഓബേദ്-എദോമിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Berechiah and Elkanah were doorkeepers for the ark.]]></a:t>
+              <a:t><![CDATA[വീട്ടിൽനിന്നു സന്തോഷത്തോടെ കൊണ്ടുവരുവാൻ പോയി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Shebaniah, and Jehoshaphat, and Nethaneel, and Amasai, and Zechariah, and Benaiah, and]]></a:t>
+              <a:t><![CDATA[26. യഹോവയുടെ നിയമപെട്ടകത്തിന്റെ വാഹകന്മാരായ ലേവ്യർക്കു ദൈവം സഹായിച്ചതുകൊണ്ടു അവർ ഏഴു കാളയെയും ഏഴു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eliezer, the priests, did blow with the trumpets before the ark of God: and Obededom and Jehiah were]]></a:t>
+              <a:t><![CDATA[ആട്ടുകൊറ്റനെയും യാഗംകഴിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[doorkeepers for the ark.]]></a:t>
+              <a:t><![CDATA[27. ദാവീദ് പെട്ടകവാഹകന്മാരായ ലേവ്യർ ഒക്കെയും സംഗീതക്കാരും സംഗീതക്കാരോടുകൂടെ വാഹകപ്രമാണിയായ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. So David, and the elders of Israel, and the captains over thousands, went to bring up the ark of]]></a:t>
+              <a:t><![CDATA[കെനന്യാവും ശണപടം കൊണ്ടുള്ള അങ്കി ധരിച്ചു; ദാവീദ് ശണം കൊണ്ടുള്ള എഫോദ് ധരിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Michal, the daughter of Saul looking out at a window saw king David dancing and playing: and she]]></a:t>
+              <a:t><![CDATA[ചുമപ്പാനും തനിക്കു എന്നും ശുശ്രൂഷചെയ്‍വാനും യഹോവ തിരഞ്ഞെടുത്തിരിക്കുന്നതു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the covenant of the LORD out of the house of Obededom with joy.]]></a:t>
+              <a:t><![CDATA[28. അങ്ങനെ യിസ്രായേലൊക്കയും ആർപ്പോടും കാഹളനാദത്തോടും തൂർയ്യങ്ങളുടെയും കൈത്താളങ്ങളുടെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And it came to pass, when God helped the Levites that bare the ark of the covenant of the LORD,]]></a:t>
+              <a:t><![CDATA[ധ്വനിയോടുംകൂടി കിന്നരവും വീണയും വായിച്ചുകൊണ്ടു യഹോവയുടെ നിയമപെട്ടകം കൊണ്ടുവന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they offered seven bullocks and seven rams.]]></a:t>
+              <a:t><![CDATA[29. എന്നാൽ യഹോവയുടെ നിയമപെട്ടകം ദാവീദിന്റെ നഗരത്തിൽ എത്തിയപ്പോൾ ശൌലിന്റെ മകളായ മീഖൾ കിളിവാതിലിൽകൂടി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,315 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And David was clothed with a robe of fine linen, and all the Levites that bare the ark, and the]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[linen.]]></a:t>
+              <a:t><![CDATA[നോക്കി, ദാവീദ്‌രാജാവു നൃത്തം ചെയ്യുന്നതും പാടുന്നതും കണ്ടു ഹൃദയത്തിൽ അവനെ നിന്ദിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[despised him in her heart.]]></a:t>
+              <a:t><![CDATA[3. അങ്ങനെ ദാവീദ് യഹോവയുടെ പെട്ടകം താൻ അതിന്നു ഒരുക്കിയ സ്ഥലത്തേക്കു കൊണ്ടുവരുവാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And David made him houses in the city of David, and prepared a place for the ark of God, and]]></a:t>
+              <a:t><![CDATA[എല്ലായിസ്രായേലിനെയും യെരൂശലേമിൽ കൂട്ടിവരുത്തി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pitched for it a tent.]]></a:t>
+              <a:t><![CDATA[4. ദാവീദ് അഹരോന്റെ പുത്രന്മാരെയും ലേവ്യരെയും കൂട്ടിവരുത്തി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then David said, None ought to carry the ark of God but the Levites: for them has the LORD chosen]]></a:t>
+              <a:t><![CDATA[5. കെഹാത്യരിൽ പ്രധാനിയായ ഊരിയേലിനെയും അവന്റെ സഹോദരന്മാരായ നൂറ്റിരുപതുപേരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>