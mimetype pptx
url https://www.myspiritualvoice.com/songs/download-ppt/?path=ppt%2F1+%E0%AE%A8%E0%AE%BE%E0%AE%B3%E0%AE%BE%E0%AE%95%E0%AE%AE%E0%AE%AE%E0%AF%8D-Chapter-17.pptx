--- v0 (2026-08-01)
+++ v1 (2026-10-21)
@@ -105,50 +105,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +192,53 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +393,56 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ போன இடமெல்லாம் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி, பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[5. For I have not dwelt in an house since the day that I brought up Israel unto this day; but have gone from tent to tent, and from one tabernacle to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ போன இடமெல்லாம் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி, பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[5. For I have not dwelt in an house since the day that I brought up Israel unto this day; but have gone from tent to tent, and from one tabernacle to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ போன இடமெல்லாம் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி, பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[6. Where ever I have walked with all Israel, spoke I a word to any of the judges of Israel, whom I commanded to feed my people, saying, Why have all of you not built me an house of cedars?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தையும் ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்முதல் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கவும் அவர்களை நாட்டினேன்.]]></a:t>
+              <a:t><![CDATA[6. Where ever I have walked with all Israel, spoke I a word to any of the judges of Israel, whom I commanded to feed my people, saying, Why have all of you not built me an house of cedars?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தையும் ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்முதல் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கவும் அவர்களை நாட்டினேன்.]]></a:t>
+              <a:t><![CDATA[6. Where ever I have walked with all Israel, spoke I a word to any of the judges of Israel, whom I commanded to feed my people, saying, Why have all of you not built me an house of cedars?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தையும் ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்முதல் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கவும் அவர்களை நாட்டினேன்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore thus shall you say unto my servant David, Thus says the LORD of hosts, I took you from the sheepcote, even from following the sheep, that you should be ruler over my people Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் சத்துருக்களையெல்லாம் கீழ்ப்படுத்தினேன். இப்போதும் கர்த்தர் உனக்கு ஒரு வீட்டைக் கட்டுவார் என்பதை உனக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore thus shall you say unto my servant David, Thus says the LORD of hosts, I took you from the sheepcote, even from following the sheep, that you should be ruler over my people Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் சத்துருக்களையெல்லாம் கீழ்ப்படுத்தினேன். இப்போதும் கர்த்தர் உனக்கு ஒரு வீட்டைக் கட்டுவார் என்பதை உனக்கு அறிவிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Now therefore thus shall you say unto my servant David, Thus says the LORD of hosts, I took you from the sheepcote, even from following the sheep, that you should be ruler over my people Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ உன் பிதாக்களிடத்திலே போக, உன் நாட்கள் நிறைவேறும்போது, நான் உனக்குப்பின்பு உன் புத்திரரில் ஒருவனாகிய உன் சந்ததியை எழும்பப்பண்ணி, அவன் ராஜ்யத்தை நிலைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[8. And I have been with you anywhere you have walked, and have cut off all yours enemies from before you, and have made you a name like the name of the great men that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ உன் பிதாக்களிடத்திலே போக, உன் நாட்கள் நிறைவேறும்போது, நான் உனக்குப்பின்பு உன் புத்திரரில் ஒருவனாகிய உன் சந்ததியை எழும்பப்பண்ணி, அவன் ராஜ்யத்தை நிலைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[8. And I have been with you anywhere you have walked, and have cut off all yours enemies from before you, and have made you a name like the name of the great men that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் இஸ்ரவேலை வரப்பண்ணின நாள்முதற்கொண்டு இந்நாள்வரைக்கும் நான் ஒரு ஆலயத்திலே வாசம்பண்ணாமல், ஒரு கூடாரத்திலிருந்து மறு கூடாரத்துக்கும், ஒரு வாசஸ்தலத்திலிருந்து மறு வாசஸ்தலத்துக்கும் போனேன்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, as David sat in his house, that David said to Nathan the prophet, Lo, I dwell in an house of cedars, but the ark of the covenant of the LORD remains under curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் எனக்கு ஒரு ஆலயத்தைக் கட்டுவான்; அவன் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. Also I will ordain a place for my people Israel, and will plant them, and they shall dwell in their place, and shall be moved no more; neither shall the children of wickedness waste them any more, as at the beginning,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவனுக்குப் பிதாவாயிருப்பேன், அவன் எனக்குக் குமாரனாயிருப்பான்; உனக்கு முன் இருந்தவனை விட்டு என் கிருபையை நான் விலகப்பண்ணினதுபோல, அவனை விட்டு விலகப்பண்ணாமல்,]]></a:t>
+              <a:t><![CDATA[9. Also I will ordain a place for my people Israel, and will plant them, and they shall dwell in their place, and shall be moved no more; neither shall the children of wickedness waste them any more, as at the beginning,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவனுக்குப் பிதாவாயிருப்பேன், அவன் எனக்குக் குமாரனாயிருப்பான்; உனக்கு முன் இருந்தவனை விட்டு என் கிருபையை நான் விலகப்பண்ணினதுபோல, அவனை விட்டு விலகப்பண்ணாமல்,]]></a:t>
+              <a:t><![CDATA[9. Also I will ordain a place for my people Israel, and will plant them, and they shall dwell in their place, and shall be moved no more; neither shall the children of wickedness waste them any more, as at the beginning,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனை என் ஆலயத்திலும் என் ராஜ்யத்திலும் என்றென்றைக்கும் நிலைக்கப்பண்ணுவேன்; அவனுடைய ராஜாசனம் என்றென்றைக்கும் நிலைபெற்றிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Also I will ordain a place for my people Israel, and will plant them, and they shall dwell in their place, and shall be moved no more; neither shall the children of wickedness waste them any more, as at the beginning,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனை என் ஆலயத்திலும் என் ராஜ்யத்திலும் என்றென்றைக்கும் நிலைக்கப்பண்ணுவேன்; அவனுடைய ராஜாசனம் என்றென்றைக்கும் நிலைபெற்றிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And since the time that I commanded judges to be over my people Israel. Moreover I will subdue all yours enemies. Furthermore I tell you that the LORD will build you an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாத்தான் இந்த எல்லா வார்த்தைகளின்படியும் இந்த எல்லாத் தரிசனத்தின்படியும் தாவீதுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. And since the time that I commanded judges to be over my people Israel. Moreover I will subdue all yours enemies. Furthermore I tell you that the LORD will build you an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது தாவீதுராஜா உட்பிரவேசித்து, கர்த்தருடைய சமுகத்திலிருந்து: தேவனாகிய கர்த்தாவே, தேவரீர் என்னை இதுவரைக்கும் கொண்டுவந்ததற்கு நான் எம்மாத்திரம்? என் வீடும் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass, when your days be expired that you must go to be with your fathers, that I will raise up your seed after you, which shall be of your sons; and I will establish his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது தாவீதுராஜா உட்பிரவேசித்து, கர்த்தருடைய சமுகத்திலிருந்து: தேவனாகிய கர்த்தாவே, தேவரீர் என்னை இதுவரைக்கும் கொண்டுவந்ததற்கு நான் எம்மாத்திரம்? என் வீடும் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[11. And it shall come to pass, when your days be expired that you must go to be with your fathers, that I will raise up your seed after you, which shall be of your sons; and I will establish his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனே, இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சக்காரியமாயிருக்கிறது என்று தேவனான கர்த்தராயிருக்கிற நீர் உமது அடியானுடைய வீட்டைக்குறித்து வெகுதூரமாயிருக்கும் காலத்துச் செய்தியையும் சொல்லி, என்னை மகா மேன்மையான சந்ததியின் மனுஷனாகப் பார்த்தீர்.]]></a:t>
+              <a:t><![CDATA[12. He shall build me an house, and I will establish his throne for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனே, இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சக்காரியமாயிருக்கிறது என்று தேவனான கர்த்தராயிருக்கிற நீர் உமது அடியானுடைய வீட்டைக்குறித்து வெகுதூரமாயிருக்கும் காலத்துச் செய்தியையும் சொல்லி, என்னை மகா மேன்மையான சந்ததியின் மனுஷனாகப் பார்த்தீர்.]]></a:t>
+              <a:t><![CDATA[13. I will be his father, and he shall be my son: and I will not take my mercy away from him, as I took it from him that was before you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் இஸ்ரவேலை வரப்பண்ணின நாள்முதற்கொண்டு இந்நாள்வரைக்கும் நான் ஒரு ஆலயத்திலே வாசம்பண்ணாமல், ஒரு கூடாரத்திலிருந்து மறு கூடாரத்துக்கும், ஒரு வாசஸ்தலத்திலிருந்து மறு வாசஸ்தலத்துக்கும் போனேன்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, as David sat in his house, that David said to Nathan the prophet, Lo, I dwell in an house of cedars, but the ark of the covenant of the LORD remains under curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனே, இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சக்காரியமாயிருக்கிறது என்று தேவனான கர்த்தராயிருக்கிற நீர் உமது அடியானுடைய வீட்டைக்குறித்து வெகுதூரமாயிருக்கும் காலத்துச் செய்தியையும் சொல்லி, என்னை மகா மேன்மையான சந்ததியின் மனுஷனாகப் பார்த்தீர்.]]></a:t>
+              <a:t><![CDATA[13. I will be his father, and he shall be my son: and I will not take my mercy away from him, as I took it from him that was before you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உமது அடியானுக்கு உண்டாகும் கனத்தைப்பற்றி, தாவீது அப்புறம் உம்மோடே சொல்வது என்ன? தேவரீர் உமது அடியானை அறிவீர்.]]></a:t>
+              <a:t><![CDATA[14. But I will settle him in mine house and in my kingdom for ever: and his throne shall be established for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தாவே, உமது அடியானின் நிமித்தமும், உமது இருதயத்தின்படியும், இந்தப் பெரிய காரியங்களையெல்லாம் அறியப்பண்ணும்படிக்கு, இந்தப் பெரிய காரியத்தையெல்லாம் செய்தீர்.]]></a:t>
+              <a:t><![CDATA[14. But I will settle him in mine house and in my kingdom for ever: and his throne shall be established for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தாவே, உமது அடியானின் நிமித்தமும், உமது இருதயத்தின்படியும், இந்தப் பெரிய காரியங்களையெல்லாம் அறியப்பண்ணும்படிக்கு, இந்தப் பெரிய காரியத்தையெல்லாம் செய்தீர்.]]></a:t>
+              <a:t><![CDATA[15. According to all these words, and according to all this vision, so did Nathan speak unto David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, நாங்கள் எங்கள் காதுகளால் கேட்ட எல்லாவற்றின்படியும் தேவரீருக்கு நிகரானவர் இல்லை; உம்மைத்தவிர வேறே தேவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[16. And David the king came and sat before the LORD, and said, Who am I, O LORD God, and what is mine house, that you have brought me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, நாங்கள் எங்கள் காதுகளால் கேட்ட எல்லாவற்றின்படியும் தேவரீருக்கு நிகரானவர் இல்லை; உம்மைத்தவிர வேறே தேவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[16. And David the king came and sat before the LORD, and said, Who am I, O LORD God, and what is mine house, that you have brought me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உமது ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்தில் இந்த ஒரே ஜாதியை தேவனாகிய நீர் உமக்கு ஜனமாக மீட்கும்படி, பயங்கரமான பெரிய காரியங்களினால் உமக்குக் கீர்த்தியை உண்டாக்கி, நீர் எகிப்திற்கு நீங்கலாக்கி மீட்ட உமது ஜனத்திற்குமுன்பாக ஜாதிகளைத் துரத்தி,]]></a:t>
+              <a:t><![CDATA[17. And yet this was a small thing in yours eyes, O God; for you have also spoken of your servant's house for a great while to come, and have regarded me according to the estate of a man of high degree, O LORD God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உமது ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்தில் இந்த ஒரே ஜாதியை தேவனாகிய நீர் உமக்கு ஜனமாக மீட்கும்படி, பயங்கரமான பெரிய காரியங்களினால் உமக்குக் கீர்த்தியை உண்டாக்கி, நீர் எகிப்திற்கு நீங்கலாக்கி மீட்ட உமது ஜனத்திற்குமுன்பாக ஜாதிகளைத் துரத்தி,]]></a:t>
+              <a:t><![CDATA[17. And yet this was a small thing in yours eyes, O God; for you have also spoken of your servant's house for a great while to come, and have regarded me according to the estate of a man of high degree, O LORD God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உமது ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்தில் இந்த ஒரே ஜாதியை தேவனாகிய நீர் உமக்கு ஜனமாக மீட்கும்படி, பயங்கரமான பெரிய காரியங்களினால் உமக்குக் கீர்த்தியை உண்டாக்கி, நீர் எகிப்திற்கு நீங்கலாக்கி மீட்ட உமது ஜனத்திற்குமுன்பாக ஜாதிகளைத் துரத்தி,]]></a:t>
+              <a:t><![CDATA[17. And yet this was a small thing in yours eyes, O God; for you have also spoken of your servant's house for a great while to come, and have regarded me according to the estate of a man of high degree, O LORD God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது ஜனமாகிய இஸ்ரவேலர் என்றைக்கும் உமது ஜனமாயிருப்பதற்கு அவர்களை நிலைப்படுத்தி, கர்த்தராகிய நீர்தாமே அவர்களுக்கு தேவனானீர்.]]></a:t>
+              <a:t><![CDATA[18. What can David speak more to you for the honour of your servant? for you know your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் சகல இஸ்ரவேலோடும் உலாவி வந்த எவ்விடத்திலாகிலும், நான் என் ஜனத்தை மேய்க்கக் கற்பித்த இஸ்ரவேலின் நியாயாதிபதிகளில் யாதொருவனை நோக்கி: நீங்கள் எனக்குக் கேதுருமரத்தால் செய்யப்பட்ட ஆலயத்தைக் கட்டாதிருக்கிறது என்ன என்று யாதொரு வார்த்தை சொன்னது உண்டோ?]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, as David sat in his house, that David said to Nathan the prophet, Lo, I dwell in an house of cedars, but the ark of the covenant of the LORD remains under curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது ஜனமாகிய இஸ்ரவேலர் என்றைக்கும் உமது ஜனமாயிருப்பதற்கு அவர்களை நிலைப்படுத்தி, கர்த்தராகிய நீர்தாமே அவர்களுக்கு தேவனானீர்.]]></a:t>
+              <a:t><![CDATA[18. What can David speak more to you for the honour of your servant? for you know your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் கர்த்தாவே, தேவரீர் அடியானையும் அவன் வீட்டையும் குறித்துச் சொன்ன வார்த்தை என்றென்றைக்கும் நிலைவரப்பட்டிருப்பதாக; தேவரீர் சொன்னபடியே செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[19. O LORD, for your servant's sake, and according to yours own heart, have you done all this greatness, in making known all these great things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் கர்த்தாவே, தேவரீர் அடியானையும் அவன் வீட்டையும் குறித்துச் சொன்ன வார்த்தை என்றென்றைக்கும் நிலைவரப்பட்டிருப்பதாக; தேவரீர் சொன்னபடியே செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[19. O LORD, for your servant's sake, and according to yours own heart, have you done all this greatness, in making known all these great things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆம், அது நிலைவரப்பட்டிருக்கவும், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் இஸ்ரவேலுக்கு தேவன் என்றும் உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக, திடமானதென்றும் சொல்லப்படுவதினால், உமது நாமம் என்றைக்கும் மகிமைப்படவும்கடவது.]]></a:t>
+              <a:t><![CDATA[20. O LORD, there is none like you, neither is there any God beside you, according to all that we have heard with our ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆம், அது நிலைவரப்பட்டிருக்கவும், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் இஸ்ரவேலுக்கு தேவன் என்றும் உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக, திடமானதென்றும் சொல்லப்படுவதினால், உமது நாமம் என்றைக்கும் மகிமைப்படவும்கடவது.]]></a:t>
+              <a:t><![CDATA[20. O LORD, there is none like you, neither is there any God beside you, according to all that we have heard with our ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆம், அது நிலைவரப்பட்டிருக்கவும், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் இஸ்ரவேலுக்கு தேவன் என்றும் உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக, திடமானதென்றும் சொல்லப்படுவதினால், உமது நாமம் என்றைக்கும் மகிமைப்படவும்கடவது.]]></a:t>
+              <a:t><![CDATA[21. And what one nation in the earth is like your people Israel, whom God went to redeem to be his own people, to make you a name of greatness and terribleness, by driving out nations from before your people whom you have redeemed out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு வீடு கட்டுவேன் என்று என் தேவனாகிய நீர் உமது அடியான் செவிகேட்க வெளிப்படுத்தினீர்; ஆகையால் உமக்கு முன்பாக விண்ணப்பம்பண்ண, அடியானுக்கு மனத்தைரியம் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[21. And what one nation in the earth is like your people Israel, whom God went to redeem to be his own people, to make you a name of greatness and terribleness, by driving out nations from before your people whom you have redeemed out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு வீடு கட்டுவேன் என்று என் தேவனாகிய நீர் உமது அடியான் செவிகேட்க வெளிப்படுத்தினீர்; ஆகையால் உமக்கு முன்பாக விண்ணப்பம்பண்ண, அடியானுக்கு மனத்தைரியம் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[21. And what one nation in the earth is like your people Israel, whom God went to redeem to be his own people, to make you a name of greatness and terribleness, by driving out nations from before your people whom you have redeemed out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இப்போதும் கர்த்தாவே, நீரே தேவன்; நீர் உமது அடியானைக்குறித்து இந்த நல்ல விசேஷத்தைச் சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[22. For your people Israel did you make yours own people for ever; and you, LORD, became their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படிக்கு, அதை ஆசிர்வதித்தருளினீர்; கர்த்தராகிய தேவரீர் அதை ஆர்வதித்தபடியினால், அது என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. For your people Israel did you make yours own people for ever; and you, LORD, became their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் சகல இஸ்ரவேலோடும் உலாவி வந்த எவ்விடத்திலாகிலும், நான் என் ஜனத்தை மேய்க்கக் கற்பித்த இஸ்ரவேலின் நியாயாதிபதிகளில் யாதொருவனை நோக்கி: நீங்கள் எனக்குக் கேதுருமரத்தால் செய்யப்பட்ட ஆலயத்தைக் கட்டாதிருக்கிறது என்ன என்று யாதொரு வார்த்தை சொன்னது உண்டோ?]]></a:t>
+              <a:t><![CDATA[2. Then Nathan said unto David, Do all that is in yours heart; for God is with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படிக்கு, அதை ஆசிர்வதித்தருளினீர்; கர்த்தராகிய தேவரீர் அதை ஆர்வதித்தபடியினால், அது என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Therefore now, LORD, let the thing that you have spoken concerning your servant and concerning his house be established for ever, and do as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படிக்கு, அதை ஆசிர்வதித்தருளினீர்; கர்த்தராகிய தேவரீர் அதை ஆர்வதித்தபடியினால், அது என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Therefore now, LORD, let the thing that you have spoken concerning your servant and concerning his house be established for ever, and do as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது தன் வீட்டிலே வாசமாயிருக்கிறபோது, அவன் தீர்க்கதரிசியாகிய நாத்தானை நோக்கி: பாரும், நான் கேதுருமரவீட்டிலே வாசம்பண்ணுகிறேன்; கர்த்தருடைய உடன்படிக்கைப் பெட்டியோ திரைகளின்கீழ் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Let it even be established, that your name may be magnified for ever, saying, The LORD of hosts is the God of Israel, even a God to Israel: and let the house of David your servant be established before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தாவீது தன் வீட்டிலே வாசமாயிருக்கிறபோது, அவன் தீர்க்கதரிசியாகிய நாத்தானை நோக்கி: பாரும், நான் கேதுருமரவீட்டிலே வாசம்பண்ணுகிறேன்; கர்த்தருடைய உடன்படிக்கைப் பெட்டியோ திரைகளின்கீழ் இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Let it even be established, that your name may be magnified for ever, saying, The LORD of hosts is the God of Israel, even a God to Israel: and let the house of David your servant be established before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நாத்தான் தாவீதை நோக்கி: உம்முடைய இருதயத்தில் இருக்கிறதையெல்லாம் செய்யும்; தேவன் உம்மோடு இருக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Let it even be established, that your name may be magnified for ever, saying, The LORD of hosts is the God of Israel, even a God to Israel: and let the house of David your servant be established before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்று ராத்திரியிலே, தேவனுடைய வார்த்தை நாத்தானுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. For you, O my God, have told your servant that you will build him an house: therefore your servant has found in his heart to pray before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ போய், என் தாசனாகிய தாவீதை நோக்கி: கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் வாசமாயிருக்க நீ எனக்கு ஆலயத்தைக் கட்டவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[25. For you, O my God, have told your servant that you will build him an house: therefore your servant has found in his heart to pray before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6061,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ போய், என் தாசனாகிய தாவீதை நோக்கி: கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் வாசமாயிருக்க நீ எனக்கு ஆலயத்தைக் கட்டவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[26. And now, LORD, you are God, and have promised this goodness unto your servant:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Now therefore let it please you to bless the house of your servant, that it may be before you for ever: for you bless, O LORD, and it shall be blessed for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Now therefore let it please you to bless the house of your servant, that it may be before you for ever: for you bless, O LORD, and it shall be blessed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் சகல இஸ்ரவேலோடும் உலாவி வந்த எவ்விடத்திலாகிலும், நான் என் ஜனத்தை மேய்க்கக் கற்பித்த இஸ்ரவேலின் நியாயாதிபதிகளில் யாதொருவனை நோக்கி: நீங்கள் எனக்குக் கேதுருமரத்தால் செய்யப்பட்ட ஆலயத்தைக் கட்டாதிருக்கிறது என்ன என்று யாதொரு வார்த்தை சொன்னது உண்டோ?]]></a:t>
+              <a:t><![CDATA[2. Then Nathan said unto David, Do all that is in yours heart; for God is with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Now therefore let it please you to bless the house of your servant, that it may be before you for ever: for you bless, O LORD, and it shall be blessed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும், நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீ என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை ஆட்டுமந்தையை விட்டு எடுத்து,]]></a:t>
+              <a:t><![CDATA[3. And it came to pass the same night, that the word of God came to Nathan, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும், நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீ என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை ஆட்டுமந்தையை விட்டு எடுத்து,]]></a:t>
+              <a:t><![CDATA[4. Go and tell David my servant, Thus says the LORD, You shall not build me an house to dwell in:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும், நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீ என் ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை ஆட்டுமந்தையை விட்டு எடுத்து,]]></a:t>
+              <a:t><![CDATA[4. Go and tell David my servant, Thus says the LORD, You shall not build me an house to dwell in:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603614" r:id="rId1"/>
+    <p:sldLayoutId id="2481575561" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7363,78 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നീ സഞ്ചരിച്ചുവന്ന എല്ലായിടത്തും ഞാൻ നിന്നോടുകൂടെ ഇരുന്നു നിന്റെ സകലശത്രുക്കളെയും നിന്റെ]]></a:t>
+              <a:t><![CDATA[5. நான் இஸ்ரவேலை வரப்பண்ணின நாள்முதற்கொண்டு இந்நாள்வரைக்கும் நான் ஒரு ஆலயத்திலே வாசம்பண்ணாமல், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പിൽനിന്നു ഛേദിച്ചുകളഞ്ഞിരിക്കുന്നു; ഭൂമിയിലുള്ള മഹാന്മാരുടെ നാമംപോലെ ഒരു നാമം ഞാൻ നിനക്കു]]></a:t>
+              <a:t><![CDATA[கூடாரத்திலிருந்து மறு கூடாரத்துக்கும், ஒரு வாசஸ்தலத்திலிருந்து மறு வாசஸ்தலத்துக்கும் போனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടാക്കും.]]></a:t>
+              <a:t><![CDATA[6. நான் சகல இஸ்ரவேலோடும் உலாவி வந்த எவ்விடத்திலாகிலும், நான் என் ஜனத்தை மேய்க்கக் கற்பித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ എന്റെ ജനമായ യിസ്രായേലിന്നു ഒരു സ്ഥലം കല്പിച്ചുകൊടുക്കയും അവർ സ്വന്തസ്ഥലത്തു പാർത്തു]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் நியாயாதிபதிகளில் யாதொருவனை நோக்கி: நீங்கள் எனக்குக் கேதுருமரத்தால் செய்யப்பட்ட ஆலயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവിടെനിന്നു ഇളകാതവണ്ണം അവരെ നടുകയും ചെയ്യും; പണ്ടത്തെപ്പോലെയും എന്റെ ജനമായ യിസ്രായേലിന്നു ഞാൻ]]></a:t>
+              <a:t><![CDATA[கட்டாதிருக்கிறது என்ன என்று யாதொரு வார்த்தை சொன்னது உண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായാധിപന്മാരെ കല്പിച്ചാക്കിയ കാലത്തെപ്പോലെയും ഇനി ദുഷ്ടന്മാർ അവരെ ക്ഷയിപ്പിക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[7. இப்போதும், நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீ என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഞാൻ നിന്റെ സകലശത്രുക്കളെയും അടക്കും; യഹോവ നിനക്കു ഒരു ഗൃഹം പണിയുമെന്നും ഞാൻ നിന്നോടു]]></a:t>
+              <a:t><![CDATA[ஜனமாகிய இஸ்ரவேலின்மேல் அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை ஆட்டுமந்தையை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നീ നിന്റെ പിതാക്കന്മാരുടെ അടുക്കൽ പോകേണ്ടതിന്നു നിന്റെ ജീവകാലം തികയുമ്പോൾ ഞാൻ നിന്റെ ശേഷം നിന്റെ]]></a:t>
+              <a:t><![CDATA[8. நீ போன இடமெல்லாம் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുത്രന്മാരിൽ ഒരുവനായ നിന്റെ സന്തതിയെ എഴുന്നേല്പിക്കയും അവന്റെ രാജത്വം സ്ഥിരമാക്കുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞാൻ യിസ്രായേലിനെ കൊണ്ടുവന്ന നാൾമുതൽ ഇന്നുവരെയും ഞാൻ ഒരു ആലയത്തിൽ വാസം ചെയ്യാതെ കൂടാരത്തിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[1. தாவீது தன் வீட்டிலே வாசமாயிருக்கிறபோது, அவன் தீர்க்கதரிசியாகிய நாத்தானை நோக்கி: பாரும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ എനിക്കു ഒരു ആലയം പണിയും; ഞാൻ അവന്റെ സിംഹാസനം എന്നേക്കും സ്ഥിരമാക്കും.]]></a:t>
+              <a:t><![CDATA[9. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தையும் ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞാൻ അവന്നു പിതാവും അവൻ എനിക്കു പുത്രനും ആയിരിക്കും; നിന്റെ മുൻവാഴ്ചക്കാരനോടു ഞാൻ എന്റെ കൃപ]]></a:t>
+              <a:t><![CDATA[குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എടുത്തുകളഞ്ഞതുപോലെ അവനോടു അതിനെ എടുത്തുകളകയില്ല.]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்முதல் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ അവനെ എന്റെ ആലയത്തിലും എന്റെ രാജത്വത്തിലും എന്നേക്കും നിലനിർത്തും; അവന്റെ സിംഹാസനവും]]></a:t>
+              <a:t><![CDATA[சிறுமைப்படாமலும் இருக்கவும் அவர்களை நாட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നേക്കും സ്ഥിരമായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[10. உன் சத்துருக்களையெல்லாம் கீழ்ப்படுத்தினேன். இப்போதும் கர்த்தர் உனக்கு ஒரு வீட்டைக் கட்டுவார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഈ വാക്കുകളും ഈ ദർശനവും എല്ലാം നാഥാൻ ദാവീദിനോടു പ്രസ്താവിച്ചു.]]></a:t>
+              <a:t><![CDATA[என்பதை உனக்கு அறிவிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അപ്പോൾ ദാവീദ്‌രാജാവു അകത്തു ചെന്നു യഹോവയുടെ സന്നിധിയിൽ ഇരുന്നു പറഞ്ഞതെന്തെന്നാൽ: യഹോവയായ ദൈവമേ,]]></a:t>
+              <a:t><![CDATA[11. நீ உன் பிதாக்களிடத்திலே போக, உன் நாட்கள் நிறைவேறும்போது, நான் உனக்குப்பின்பு உன் புத்திரரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ എന്നെ ഇത്രത്തോളം കൊണ്ടുവരുവാൻ ഞാൻ ആർ? എന്റെ ഗൃഹവും എന്തുള്ളു?]]></a:t>
+              <a:t><![CDATA[ஒருவனாகிய உன் சந்ததியை எழும்பப்பண்ணி, அவன் ராஜ்யத்தை நிலைப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ദൈവമേ, ഇതും പോരാ എന്നു തോന്നീട്ടു യഹോവയായ ദൈവമേ, വരുവാനുള്ള ദീർഘകാലത്തേക്കു അടിയന്റെ]]></a:t>
+              <a:t><![CDATA[12. அவன் எனக்கு ஒரு ஆலயத்தைக் கட்டுவான்; அவன் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗൃഹത്തെക്കുറിച്ചും നീ അരുളിച്ചെയ്കയും ശ്രേഷ്ഠപദവിയിലുള്ള മനുഷ്യന്റെ അവസ്ഥെക്കൊത്തവണ്ണം എന്നെ]]></a:t>
+              <a:t><![CDATA[13. நான் அவனுக்குப் பிதாவாயிருப்பேன், அவன் எனக்குக் குமாரனாயிருப்பான்; உனக்கு முன் இருந்தவனை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടരത്തിലേക്കും നിവാസത്തിൽനിന്നു നിവാസത്തിലേക്കും സഞ്ചരിച്ചു.]]></a:t>
+              <a:t><![CDATA[கேதுருமரவீட்டிலே வாசம்பண்ணுகிறேன்; கர்த்தருடைய உடன்படிக்கைப் பெட்டியோ திரைகளின்கீழ் இருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആദരിക്കയും ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[என் கிருபையை நான் விலகப்பண்ணினதுபோல, அவனை விட்டு விலகப்பண்ணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അടിയന്നു ചെയ്ത ബഹുമാനത്തെക്കുറിച്ചു ദാവീദ് ഇനി എന്തു പറയേണ്ടു? നീ അടിയനെ അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[14. அவனை என் ஆலயத்திலும் என் ராஜ்யத்திலும் என்றென்றைக்கும் நிலைக்கப்பண்ணுவேன்; அவனுடைய ராஜாசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യഹോവേ, അടിയൻ നിമിത്തവും നിന്റെ പ്രസാദപ്രകാരവും നീ ഈ മഹിമ ഒക്കെയും പ്രവർത്തിച്ചു ഈ വങ്കാര്യം]]></a:t>
+              <a:t><![CDATA[என்றென்றைக்கும் நிலைபெற்றிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാം അറിയിച്ചുതന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[15. நாத்தான் இந்த எல்லா வார்த்தைகளின்படியும் இந்த எல்லாத் தரிசனத்தின்படியும் தாவீதுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഞങ്ങൾ സ്വന്തചെവികൊണ്ടു കേട്ടതൊക്കെയും ഓർത്താൽ യഹോവേ, നിന്നെപ്പോലെ ഒരുത്തനുമില്ല; നീ അല്ലാതെ ഒരു]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது தாவீதுராஜா உட்பிரவேசித்து, கர்த்தருடைய சமுகத்திலிருந்து: தேவனாகிய கர்த்தாவே, தேவரீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവവുമില്ല.]]></a:t>
+              <a:t><![CDATA[என்னை இதுவரைக்கும் கொண்டுவந்ததற்கு நான் எம்மாத்திரம்? என் வீடும் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. മിസ്രയീമിൽനിന്നു നീ ഉദ്ധരിച്ച നിന്റെ ജനത്തിന്റെ മുമ്പിൽനിന്നു ജാതികളെ നീക്കിക്കളകയിൽ വലിയതും]]></a:t>
+              <a:t><![CDATA[17. தேவனே, இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சக்காரியமாயிருக்கிறது என்று தேவனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭയങ്കരവുമായ കാര്യങ്ങളാൽ നിനക്കു ഒരു നാമം സമ്പാദിക്കേണ്ടതിന്നു: ദൈവമേ നീ ചെന്നു നിനക്കു സ്വന്തജനമായി]]></a:t>
+              <a:t><![CDATA[கர்த்தராயிருக்கிற நீர் உமது அடியானுடைய வீட்டைக்குறித்து வெகுதூரமாயிருக்கும் காலத்துச் செய்தியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിണ്ടെടുത്ത നിന്റെ ജനമായ യിസ്രായേലിനെപ്പോലെ ഭൂമിയിൽ ഏതൊരു ജാതിയുള്ളു?]]></a:t>
+              <a:t><![CDATA[சொல்லி, என்னை மகா மேன்மையான சந்ததியின் மனுஷனாகப் பார்த்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിന്റെ ജനമായ യിസ്രായേലിനെ നീ എന്നേക്കും നിനക്കു സ്വന്തജനമാക്കുകയും യഹോവേ, നീ അവർക്കു]]></a:t>
+              <a:t><![CDATA[18. உமது அடியானுக்கு உண்டாகும் கனத்தைப்பற்றி, தாவீது அப்புறம் உம்மோடே சொல்வது என்ன? தேவரீர் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എല്ലായിസ്രായേലിനോടുംകൂടെ സഞ്ചരിച്ചുവന്ന സ്ഥലങ്ങളിൽ എവിടെവെച്ചെങ്കിലും എന്റെ ജനത്തെ മേയിപ്പാൻ ഞാൻ]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ്തീരുകയും ചെയ്തുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[அடியானை அறிவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ആകയാൽ യഹോവേ, ഇപ്പോൾ നീ അടിയനെയും അടിയന്റെ ഗൃഹത്തെയും കുറിച്ചു അരുളിച്ചെയ്ത വചനം എന്നേക്കും]]></a:t>
+              <a:t><![CDATA[19. கர்த்தாவே, உமது அடியானின் நிமித்தமும், உமது இருதயத்தின்படியும், இந்தப் பெரிய காரியங்களையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ഥിരമായിരിക്കട്ടെ; അരുളിച്ചെയ്തതുപോലെ തന്നേ ചെയ്യേണമേ.]]></a:t>
+              <a:t><![CDATA[அறியப்பண்ணும்படிக்கு, இந்தப் பெரிய காரியத்தையெல்லாம் செய்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. സൈന്യങ്ങളുടെ യഹോവ യിസ്രായേലിന്റെ ദൈവമാകുന്നു; യിസ്രായേലിന്നു ദൈവം തന്നേ എന്നിങ്ങനെ നിന്റെ നാമം]]></a:t>
+              <a:t><![CDATA[20. கர்த்தாவே, நாங்கள் எங்கள் காதுகளால் கேட்ட எல்லாவற்றின்படியும் தேவரீருக்கு நிகரானவர் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നേക്കും സ്ഥിരപ്പെട്ടു മഹത്വപ്പെടുകയും നിന്റെ ദാസനായ ദാവീദിന്റെ ഗൃഹം നിന്റെ മുമ്പാകെ നിലനിൽക്കയും]]></a:t>
+              <a:t><![CDATA[உம்மைத்தவிர வேறே தேவனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[21. உமது ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்தில் இந்த ஒரே ஜாதியை தேவனாகிய நீர் உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. എന്റെ ദൈവമേ, അടിയന്നു നീ ഒരു ഗൃഹം പണിയുമെന്നു വെളിപ്പെടുത്തിത്തന്നിരിക്കുന്നു; അതുകൊണ്ടു അടിയൻ]]></a:t>
+              <a:t><![CDATA[ஜனமாக மீட்கும்படி, பயங்கரமான பெரிய காரியங்களினால் உமக்குக் கீர்த்தியை உண்டாக்கி, நீர் எகிப்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരുസന്നിധിയിൽ പ്രാർത്ഥിപ്പാൻ ധൈര്യംപ്രാപിച്ചു.]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கி மீட்ட உமது ஜனத்திற்குமுன்பாக ஜாதிகளைத் துரத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ആകയാൽ യഹോവേ, നീ തന്നേ ദൈവം; അടിയന്നു ഈ നന്മയെ നീ വാഗ്ദാനം ചെയ്തുമിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[22. உமது ஜனமாகிய இஸ்ரவேலர் என்றைக்கும் உமது ஜனமாயிருப்பதற்கு அவர்களை நிலைப்படுத்தி, கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അതുകൊണ്ടു അടിയന്റെ ഗൃഹം തിരുമുമ്പാകെ എന്നേക്കും ഇരിക്കേണ്ടതിന്നു അതിനെ അനുഗ്രഹിപ്പാൻ നിനക്കു]]></a:t>
+              <a:t><![CDATA[நீர்தாமே அவர்களுக்கு தேவனானீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചാക്കിയ യിസ്രായേൽ ന്യായാധിപതിമാരിൽ ആരോടെങ്കിലും: നിങ്ങൾ എനിക്കു ദേവദാരുകൊണ്ടു ഒരു ആലയം]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நாத்தான் தாவீதை நோக்கி: உம்முடைய இருதயத்தில் இருக்கிறதையெல்லாம் செய்யும்; தேவன் உம்மோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസാദം തോന്നിയിരിക്കുന്നു; യഹോവേ, നീ അനുഗ്രഹിച്ചിരിക്കുന്നു; അതു എന്നേക്കും അനുഗ്രഹിക്കപ്പെട്ടും]]></a:t>
+              <a:t><![CDATA[23. இப்போதும் கர்த்தாவே, தேவரீர் அடியானையும் அவன் வீட்டையும் குறித்துச் சொன்ன வார்த்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[என்றென்றைக்கும் நிலைவரப்பட்டிருப்பதாக; தேவரீர் சொன்னபடியே செய்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ദാവീദ് തന്റെ അരമനയിൽ വസിച്ചിരിക്കുംകാലത്തു ഒരുനാൾ നാഥാൻ പ്രവാചകനോടു: ഇതാ ഞാൻ ദേവദാരുകൊണ്ടുള്ള]]></a:t>
+              <a:t><![CDATA[24. ஆம், அது நிலைவரப்பட்டிருக்கவும், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் இஸ்ரவேலுக்கு தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരമനയിൽ വസിക്കുന്നു; യഹോവയുടെ നിയമപെട്ടകമോ തിരശ്ശീലകൾക്കു കീഴെ ഇരിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்றும் உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக, திடமானதென்றும் சொல்லப்படுவதினால், உமது நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നാഥാൻ ദാവീദിനോടു: നിന്റെ താല്പര്യംപോലെയൊക്കെയും ചെയ്താലും; യഹോവ നിന്നോടുകൂടെ ഉണ്ടു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்றைக்கும் மகிமைப்படவும்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാൽ അന്നു രാത്രി നാഥാന്നു ദൈവത്തിന്റെ അരുളപ്പാടുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[25. உனக்கு வீடு கட்டுவேன் என்று என் தேவனாகிய நீர் உமது அடியான் செவிகேட்க வெளிப்படுத்தினீர்; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നീ ചെന്നു എന്റെ ദാസനായ ദാവീദിനോടു പറക: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു; എനിക്കു വസിപ്പാനുള്ള ആലയം]]></a:t>
+              <a:t><![CDATA[உமக்கு முன்பாக விண்ணப்பம்பண்ண, அடியானுக்கு மனத்தைரியம் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14295,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പണിയേണ്ടതു നീയല്ല.]]></a:t>
+              <a:t><![CDATA[26. இப்போதும் கர்த்தாவே, நீரே தேவன்; நீர் உமது அடியானைக்குறித்து இந்த நல்ல விசேஷத்தைச் சொன்னீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படிக்கு, அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசிர்வதித்தருளினீர்; கர்த்தராகிய தேவரீர் அதை ஆர்வதித்தபடியினால், அது என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പണിയാതെയിരിക്കുന്നതു എന്തു എന്നു ഒരു വാക്കു ഞാൻ കല്പിച്ചിട്ടുണ്ടോ?]]></a:t>
+              <a:t><![CDATA[இருக்கிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசீர்வதிக்கப்பட்டிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ആകയാൽ നീ എന്റെ ഭൃത്യനായ ദാവീദിനോടു പറയേണ്ടതെന്തെന്നാൽ: സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[3. அன்று ராத்திரியிலே, தேவனுடைய வார்த்தை நாத்தானுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു: നീ എന്റെ ജനമായ യിസ്രായേലിന്നു പ്രഭുവായിരിക്കേണ്ടതിന്നു ഞാൻ നിന്നെ]]></a:t>
+              <a:t><![CDATA[4. நீ போய், என் தாசனாகிய தாவீதை நோக்கி: கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் வாசமாயிருக்க நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുല്പുറത്തുനിന്നു, ആടുകളെ നോക്കുമ്പോൾ തന്നേ എടുത്തു.]]></a:t>
+              <a:t><![CDATA[எனக்கு ஆலயத்தைக் கட்டவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>