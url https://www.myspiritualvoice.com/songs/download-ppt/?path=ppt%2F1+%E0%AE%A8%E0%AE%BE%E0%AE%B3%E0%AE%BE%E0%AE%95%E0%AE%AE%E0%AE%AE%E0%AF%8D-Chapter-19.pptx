--- v0 (2026-06-17)
+++ v1 (2026-10-21)
@@ -75,50 +75,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +153,56 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +342,59 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்கள் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு, மற்றப் பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. But the princes of the children of Ammon said to Hanun, Think you that David does honour your father, that he has sent comforters unto you? are not his servants come unto you in order to search, and to overthrow, and to spy out the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்கள் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு, மற்றப் பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved them, and cut off their garments in the midst hard by their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த மனுஷர் வருகையில், அவர்கள் செய்தி தாவீதுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ராஜா ஆட்களை அனுப்பி: உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved them, and cut off their garments in the midst hard by their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த மனுஷர் வருகையில், அவர்கள் செய்தி தாவீதுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ராஜா ஆட்களை அனுப்பி: உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. Wherefore Hanun took David's servants, and shaved them, and cut off their garments in the midst hard by their buttocks, and sent them away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த மனுஷர் வருகையில், அவர்கள் செய்தி தாவீதுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அந்த மனுஷர் மிகவும் வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ராஜா ஆட்களை அனுப்பி: உங்கள் தாடி வளருமட்டும் நீங்கள் எரிகோவிலிருந்து பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. Then there went certain, and told David how the men were served. And he sent to meet them: for the men were greatly ashamed. And the king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஆனூனும் அம்மோன் புத்திரரும் மெசொப்பொத்தாமியாவிலும் மாக்கா சோபா என்னும் சீரியரின் தேசத்திலுமிருந்து தங்களுக்கு இரதங்களும் குதிரைவீரரும் கூலிக்கு வரும்படி ஆயிரம்தாலந்து வெள்ளியையும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[5. Then there went certain, and told David how the men were served. And he sent to meet them: for the men were greatly ashamed. And the king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஆனூனும் அம்மோன் புத்திரரும் மெசொப்பொத்தாமியாவிலும் மாக்கா சோபா என்னும் சீரியரின் தேசத்திலுமிருந்து தங்களுக்கு இரதங்களும் குதிரைவீரரும் கூலிக்கு வரும்படி ஆயிரம்தாலந்து வெள்ளியையும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[5. Then there went certain, and told David how the men were served. And he sent to meet them: for the men were greatly ashamed. And the king said, Tarry at Jericho until your beards be grown, and then return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஆனூனும் அம்மோன் புத்திரரும் மெசொப்பொத்தாமியாவிலும் மாக்கா சோபா என்னும் சீரியரின் தேசத்திலுமிருந்து தங்களுக்கு இரதங்களும் குதிரைவீரரும் கூலிக்கு வரும்படி ஆயிரம்தாலந்து வெள்ளியையும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they had made themselves abhorrent to David, Hanun and the children of Ammon sent a thousand talents of silver to hire them chariots and horsemen out of Mesopotamia, and out of Syriamaachah, and out of Zobah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முப்பத்தீராயிரம் இரதங்களையும், மாக்காவின் ராஜாவையும், அவன் ஜனத்தையும் கூலிப்படையாக அழைப்பித்தான்; இவர்கள் வந்து, மேதேபாவுக்கு முன்புறத்திலே பாளயமிறங்கினார்கள்; அம்மோன் புத்திரரும் தங்கள் பட்டணங்களிலிருந்து கூடிக்கொண்டு யுத்தம்பண்ண வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they had made themselves abhorrent to David, Hanun and the children of Ammon sent a thousand talents of silver to hire them chariots and horsemen out of Mesopotamia, and out of Syriamaachah, and out of Zobah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முப்பத்தீராயிரம் இரதங்களையும், மாக்காவின் ராஜாவையும், அவன் ஜனத்தையும் கூலிப்படையாக அழைப்பித்தான்; இவர்கள் வந்து, மேதேபாவுக்கு முன்புறத்திலே பாளயமிறங்கினார்கள்; அம்மோன் புத்திரரும் தங்கள் பட்டணங்களிலிருந்து கூடிக்கொண்டு யுத்தம்பண்ண வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when the children of Ammon saw that they had made themselves abhorrent to David, Hanun and the children of Ammon sent a thousand talents of silver to hire them chariots and horsemen out of Mesopotamia, and out of Syriamaachah, and out of Zobah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதன்பின்பு, அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் மரித்து, அவன் குமாரன் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass after this, that Nahash the king of the children of Ammon died, and his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முப்பத்தீராயிரம் இரதங்களையும், மாக்காவின் ராஜாவையும், அவன் ஜனத்தையும் கூலிப்படையாக அழைப்பித்தான்; இவர்கள் வந்து, மேதேபாவுக்கு முன்புறத்திலே பாளயமிறங்கினார்கள்; அம்மோன் புத்திரரும் தங்கள் பட்டணங்களிலிருந்து கூடிக்கொண்டு யுத்தம்பண்ண வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. So they hired thirty and two thousand chariots, and the king of Maachah and his people; who came and pitched before Medeba. And the children of Ammon gathered themselves together from their cities, and came to battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதைத் தாவீது கேட்டபோது, யோவாபையும் பலசாலிகளின் இராணுவம் முழுவதையும் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[7. So they hired thirty and two thousand chariots, and the king of Maachah and his people; who came and pitched before Medeba. And the children of Ammon gathered themselves together from their cities, and came to battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அம்மோன் புத்திரர் புறப்பட்டுவந்து, பட்டணத்து வாசலண்டையில் அணிவகுத்தார்கள்; வந்த ராஜாக்கள் தனித்து வெளியிலே போருக்கு ஆயத்தமாய் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. So they hired thirty and two thousand chariots, and the king of Maachah and his people; who came and pitched before Medeba. And the children of Ammon gathered themselves together from their cities, and came to battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அம்மோன் புத்திரர் புறப்பட்டுவந்து, பட்டணத்து வாசலண்டையில் அணிவகுத்தார்கள்; வந்த ராஜாக்கள் தனித்து வெளியிலே போருக்கு ஆயத்தமாய் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And when David heard of it, he sent Joab, and all the host of the mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யுத்த இராணுவங்களின் முகப்புத் தனக்கு முன்னும் பின்னும் இருக்கிறதை யோவாப் கண்டு, அவன் இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட அனைவரிலும் ஒரு பங்கைப் பிரித்தெடுத்து, அதைச் சீரியருக்கு எதிராக நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[9. And the children of Ammon came out, and put the battle in array before the gate of the city: and the kings that were come were by themselves in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யுத்த இராணுவங்களின் முகப்புத் தனக்கு முன்னும் பின்னும் இருக்கிறதை யோவாப் கண்டு, அவன் இஸ்ரவேலிலே தெரிந்துகொள்ளப்பட்ட அனைவரிலும் ஒரு பங்கைப் பிரித்தெடுத்து, அதைச் சீரியருக்கு எதிராக நிறுத்தி,]]></a:t>
+              <a:t><![CDATA[9. And the children of Ammon came out, and put the battle in array before the gate of the city: and the kings that were come were by themselves in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராகப் போருக்கு ஆயத்தப்படுத்தி, தன் சகோதரனாகிய அபிசாயிக்கு ஒப்புவித்து, அவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. Now when Joab saw that the battle was set against him before and behind, he chose out of all the choice of Israel, and put them in array against the Syrians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராகப் போருக்கு ஆயத்தப்படுத்தி, தன் சகோதரனாகிய அபிசாயிக்கு ஒப்புவித்து, அவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. Now when Joab saw that the battle was set against him before and behind, he chose out of all the choice of Israel, and put them in array against the Syrians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னைப்பார்க்கிலும் சீரியர் பலங்கொண்டால் நீ எனக்குத் துணைநில்; உன்னைப்பார்க்கிலும் அம்மோன் புத்திரர் பலங்கொண்டால் நான் உனக்குத் துணைநிற்பேன்.]]></a:t>
+              <a:t><![CDATA[11. And the rest of the people he delivered unto the hand of Abishai his brother, and they set themselves in array against the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னைப்பார்க்கிலும் சீரியர் பலங்கொண்டால் நீ எனக்குத் துணைநில்; உன்னைப்பார்க்கிலும் அம்மோன் புத்திரர் பலங்கொண்டால் நான் உனக்குத் துணைநிற்பேன்.]]></a:t>
+              <a:t><![CDATA[11. And the rest of the people he delivered unto the hand of Abishai his brother, and they set themselves in array against the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, நானும் அவன் குமாரனாகிய இவனுக்குத் தயவுசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல்சொல்ல ஸ்தானாபதிகளை அனுப்பினான்; தாவீதின் ஊழியக்காரர் ஆனூனுக்கு ஆறுதல் சொல்ல அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass after this, that Nahash the king of the children of Ammon died, and his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தைரியமாயிரு; நாம் நம்முடைய ஜனத்திற்காகவும், நமது தேவனுடைய பட்டணங்களுக்காகவும் திடன்கொண்டிருக்கக்கடவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, If the Syrians be too strong for me, then you shall help me: but if the children of Ammon be too strong for you, then I will help you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தைரியமாயிரு; நாம் நம்முடைய ஜனத்திற்காகவும், நமது தேவனுடைய பட்டணங்களுக்காகவும் திடன்கொண்டிருக்கக்கடவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, If the Syrians be too strong for me, then you shall help me: but if the children of Ammon be too strong for you, then I will help you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு யோவாபும் அவனோடிருந்த ஜனமும் சீரியரோடு யுத்தம்பண்ணச் சேர்ந்தார்கள்; அவர்கள் அவனுக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Be of good courage, and let us behave ourselves valiantly for our people, and for the cities of our God: and let the LORD do that which is good in his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அவன் சகோதரனாகிய அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்கு உட்பட்டார்கள்; யோவாப் திரும்ப எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. Be of good courage, and let us behave ourselves valiantly for our people, and for the cities of our God: and let the LORD do that which is good in his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அவன் சகோதரனாகிய அபிசாயிக்கு முன்பாக முறிந்தோடிப் பட்டணத்திற்கு உட்பட்டார்கள்; யோவாப் திரும்ப எருசலேமுக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[14. So Joab and the people that were with him drew nigh before the Syrians unto the battle; and they fled before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டபோது, அவர்கள் நதிக்கு அப்புறத்திலிருக்கிற சீரியரை வரவழைத்தார்கள்; ஆதாரேசரின் படைத்தலைவனாகிய சோப்பாக் அவர்களுக்கு முன்னாலே நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[14. So Joab and the people that were with him drew nigh before the Syrians unto the battle; and they fled before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டபோது, அவர்கள் நதிக்கு அப்புறத்திலிருக்கிற சீரியரை வரவழைத்தார்கள்; ஆதாரேசரின் படைத்தலைவனாகிய சோப்பாக் அவர்களுக்கு முன்னாலே நடந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[15. And when the children of Ammon saw that the Syrians were fled, they likewise fled before Abishai his brother, and entered into the city. Then Joab came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டது, அவன் இஸ்ரவேலைக் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, அவர்களுக்குச் சமீபமாய் வந்தபோது, அவர்களுக்கு எதிராக இராணுவங்களை நிறுத்தினார்கள்; தாவீது சீரியருக்கு எதிராக இராணுவங்களைப் போருக்கு ஆயத்தப்படுத்தினபின் அவனோடு யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And when the children of Ammon saw that the Syrians were fled, they likewise fled before Abishai his brother, and entered into the city. Then Joab came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டது, அவன் இஸ்ரவேலைக் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து, அவர்களுக்குச் சமீபமாய் வந்தபோது, அவர்களுக்கு எதிராக இராணுவங்களை நிறுத்தினார்கள்; தாவீது சீரியருக்கு எதிராக இராணுவங்களைப் போருக்கு ஆயத்தப்படுத்தினபின் அவனோடு யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And when the Syrians saw that they were put to the worse before Israel, they sent messengers, and drew forth the Syrians that were beyond the river: and Shophach the captain of the host of Hadarezer went before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரிலே ஆயிரம் இரதங்களின் மனுஷரையும், நாற்பதினாயிரம் காலாட்களையும் கொன்று, படைத்தலைவனாகிய சோப்பாக்கையும் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[16. And when the Syrians saw that they were put to the worse before Israel, they sent messengers, and drew forth the Syrians that were beyond the river: and Shophach the captain of the host of Hadarezer went before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, நானும் அவன் குமாரனாகிய இவனுக்குத் தயவுசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல்சொல்ல ஸ்தானாபதிகளை அனுப்பினான்; தாவீதின் ஊழியக்காரர் ஆனூனுக்கு ஆறுதல் சொல்ல அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[2. And David said, I will show kindness unto Hanun the son of Nahash, because his father showed kindness to me. And David sent messengers to comfort him concerning his father. So the servants of David came into the land of the children of Ammon to Hanun, to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரிலே ஆயிரம் இரதங்களின் மனுஷரையும், நாற்பதினாயிரம் காலாட்களையும் கொன்று, படைத்தலைவனாகிய சோப்பாக்கையும் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[16. And when the Syrians saw that they were put to the worse before Israel, they sent messengers, and drew forth the Syrians that were beyond the river: and Shophach the captain of the host of Hadarezer went before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாங்கள் இஸ்ரவேலுக்கு முன்பாகமுறிய அடிக்கப்பட்டதை ஆதாரேசரின் சேவகர் கண்டபோது அவர்கள் தாவீதோடே சமாதானம்பண்ணி, அவனைச் சேவித்தார்கள்; அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் மனதில்லாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And it was told David; and he gathered all Israel, and passed over Jordan, and came upon them, and set the battle in array against them. So when David had put the battle in array against the Syrians, they fought with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4269,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாங்கள் இஸ்ரவேலுக்கு முன்பாகமுறிய அடிக்கப்பட்டதை ஆதாரேசரின் சேவகர் கண்டபோது அவர்கள் தாவீதோடே சமாதானம்பண்ணி, அவனைச் சேவித்தார்கள்; அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர் மனதில்லாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And it was told David; and he gathered all Israel, and passed over Jordan, and came upon them, and set the battle in array against them. So when David had put the battle in array against the Syrians, they fought with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And it was told David; and he gathered all Israel, and passed over Jordan, and came upon them, and set the battle in array against them. So when David had put the battle in array against the Syrians, they fought with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But the Syrians fled before Israel; and David slew of the Syrians seven thousand men which fought in chariots, and forty thousand footmen, and killed Shophach the captain of the host.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But the Syrians fled before Israel; and David slew of the Syrians seven thousand men which fought in chariots, and forty thousand footmen, and killed Shophach the captain of the host.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when the servants of Hadarezer saw that they were put to the worse before Israel, they made peace with David, and became his servants: neither would the Syrians help the children of Ammon any more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when the servants of Hadarezer saw that they were put to the worse before Israel, they made peace with David, and became his servants: neither would the Syrians help the children of Ammon any more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And when the servants of Hadarezer saw that they were put to the worse before Israel, they made peace with David, and became his servants: neither would the Syrians help the children of Ammon any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, நானும் அவன் குமாரனாகிய இவனுக்குத் தயவுசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல்சொல்ல ஸ்தானாபதிகளை அனுப்பினான்; தாவீதின் ஊழியக்காரர் ஆனூனுக்கு ஆறுதல் சொல்ல அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
+              <a:t><![CDATA[2. And David said, I will show kindness unto Hanun the son of Nahash, because his father showed kindness to me. And David sent messengers to comfort him concerning his father. So the servants of David came into the land of the children of Ammon to Hanun, to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் ஆனூனைப் பார்த்து: தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? தேசத்தை ஆராயவும், அதைக் கவிழ்த்துப்போடவும், உளவுபார்க்கவும் அல்லவோ, அவன் ஊழியக்காரர் உம்மிடத்தில் வந்தார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And David said, I will show kindness unto Hanun the son of Nahash, because his father showed kindness to me. And David sent messengers to comfort him concerning his father. So the servants of David came into the land of the children of Ammon to Hanun, to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் ஆனூனைப் பார்த்து: தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? தேசத்தை ஆராயவும், அதைக் கவிழ்த்துப்போடவும், உளவுபார்க்கவும் அல்லவோ, அவன் ஊழியக்காரர் உம்மிடத்தில் வந்தார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the princes of the children of Ammon said to Hanun, Think you that David does honour your father, that he has sent comforters unto you? are not his servants come unto you in order to search, and to overthrow, and to spy out the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் ஆனூனைப் பார்த்து: தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில் அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? தேசத்தை ஆராயவும், அதைக் கவிழ்த்துப்போடவும், உளவுபார்க்கவும் அல்லவோ, அவன் ஊழியக்காரர் உம்மிடத்தில் வந்தார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the princes of the children of Ammon said to Hanun, Think you that David does honour your father, that he has sent comforters unto you? are not his servants come unto you in order to search, and to overthrow, and to spy out the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்கள் தாடியைச் சிரைத்து, அவர்களுடைய வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு, மற்றப் பாதியைக் கத்தரித்துப்போட்டு, அவர்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. But the princes of the children of Ammon said to Hanun, Think you that David does honour your father, that he has sent comforters unto you? are not his servants come unto you in order to search, and to overthrow, and to spy out the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470626592" r:id="rId1"/>
+    <p:sldLayoutId id="2481575518" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5879,98 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મધ્યમાંથી કાપી નાખ્યો જેના કારણે તેઓના શરીર ઉઘાડાં દેખાય. પછી તેણે તેઓને શરમજનક સ્થિતિમાં દાઉદ પાસે]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાછા મોકલ્યા.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது ஆனூன்: தாவீதின் ஊழியக்காரரைப் பிடித்து, அவர்கள் தாடியைச் சிரைத்து, அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. જ્યારે કેટલાક લોકોએ દાઉદને ખબર આપી કે તેમના માણસોના શા હાલ કરવામાં આવ્યા છે, ત્યારે તેણે તેમને]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களை இருப்பிடமட்டும் வைத்துவிட்டு, மற்றப் பாதியைக் கத்தரித்துப்போட்டு, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મળવા માણસો મોકલ્યા, કારણ, તેઓ ખૂબ શરમાતા હતા, દાઉદે તેમને કહેવડાવ્યું કે, “તમારી દાઢી પાછી ઊગે ત્યાં]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી યરીખોમાં રહેજો, પછી જ અહીં આવજો.]]></a:t>
+              <a:t><![CDATA[5. அந்த மனுஷர் வருகையில், அவர்கள் செய்தி தாவீதுக்கு அறிவிக்கப்பட்டது; அப்பொழுது அந்த மனுஷர் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. જ્યારે આમ્મોનીઓને ભાન થયું કે તેઓ દાઉદની નજરમાં ધિક્કારપાત્ર બન્યા હતા, હાનૂન અને આમ્મોનીઓએ, અરામ]]></a:t>
+              <a:t><![CDATA[வெட்கப்பட்டபடியினால், அவர்களுக்கு எதிராக ராஜா ஆட்களை அனுப்பி: உங்கள் தாடி வளருமட்டும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાહરાઇમમાંથી, અરામ-માઅખાહમાંથી અને સોબાહમાંથી રથો તેમજ અશ્વદળો ભાડેથી મેળવવા માટે 34,000 કિલો ચાંદી]]></a:t>
+              <a:t><![CDATA[எரிகோவிலிருந்து பிற்பாடு வாருங்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલી આપી.]]></a:t>
+              <a:t><![CDATA[6. அம்மோன் புத்திரர் தாங்கள் தாவீதுக்கு அருவருப்பானதைக் கண்டபோது, ஆனூனும் அம்மோன் புத்திரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેણે 32,000 રથો ભાડે રાખ્યા અને માઅખાહના રાજા તથા તેના સમસ્ત સૈન્યનો પગાર ચૂકવી આપવા ગોઠવણ કરી. આ]]></a:t>
+              <a:t><![CDATA[மெசொப்பொத்தாமியாவிலும் மாக்கா சோபா என்னும் சீரியரின் தேசத்திலுமிருந்து தங்களுக்கு இரதங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્વ સૈન્યે મેદૃબા આગળ છાવણી નાખી. જે આમ્મોનીઓ પોતપોતાના શહેરમાંથી ભેગા થયા હતા તેઓ ત્યાં તેમની સાથે]]></a:t>
+              <a:t><![CDATA[குதிரைவீரரும் கூலிக்கு வரும்படி ஆயிரம்தாலந்து வெள்ளியையும் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. થોડા સમય પછી આમ્મોનીઓના રાજાનું અવસાન થયું. એટલે તેના પછી તેના પુત્રને રાજા બનાવાયો.]]></a:t>
+              <a:t><![CDATA[1. அதன்பின்பு, அம்மோன் புத்திரரின் ராஜாவாகிய நாகாஸ் மரித்து, அவன் குமாரன் அவன் ஸ்தானத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોડાયા.]]></a:t>
+              <a:t><![CDATA[7. முப்பத்தீராயிரம் இரதங்களையும், மாக்காவின் ராஜாவையும், அவன் ஜனத்தையும் கூலிப்படையாக அழைப்பித்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. દાઉદને જ્યારે આ વાતની જાણ થઇ ત્યારે તેણે યોઆબને પોતાના શૂરવીરો અને આખી સૈના સાથે મોકલી આપ્યો.]]></a:t>
+              <a:t><![CDATA[இவர்கள் வந்து, மேதேபாவுக்கு முன்புறத்திலே பாளயமிறங்கினார்கள்; அம்மோன் புத்திரரும் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. આમ્મોનીઓ બહાર આવીને શહેરના દરવાજા આગળ ગોઠવાઇ ગયા અને તેમની મદદે આવેલા રાજાઓ ખુલ્લા મેદાનમાં]]></a:t>
+              <a:t><![CDATA[பட்டணங்களிலிருந்து கூடிக்கொண்டு யுத்தம்பண்ண வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાલ્યા ગયા.]]></a:t>
+              <a:t><![CDATA[8. அதைத் தாவீது கேட்டபோது, யோவாபையும் பலசாலிகளின் இராணுவம் முழுவதையும் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. જ્યારે યોઆબે જોયું કે, પોતાના પર આગળપાછળથી બંને બાજુએથી હુમલો થવાનો છે. ત્યારે તેણે ઇસ્રાએલના]]></a:t>
+              <a:t><![CDATA[9. அம்மோன் புத்திரர் புறப்பட்டுவந்து, பட்டணத்து வாசலண்டையில் அணிவகுத்தார்கள்; வந்த ராஜாக்கள் தனித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચુનંદા લડવૈયાઓને પસંદ કરીને અરામીઓની સામે ગોઠવી દીધા.]]></a:t>
+              <a:t><![CDATA[வெளியிலே போருக்கு ஆயத்தமாய் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. બાકીનું સૈન્ય તેણે પોતાના ભાઇ અબીશાયની સરદારી હેઠળ મૂકી દીધું. અને તેમણે આમ્મોનીઓની સામે મોરચો]]></a:t>
+              <a:t><![CDATA[10. யுத்த இராணுவங்களின் முகப்புத் தனக்கு முன்னும் பின்னும் இருக்கிறதை யோவாப் கண்டு, அவன் இஸ்ரவேலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માંડ્યો.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்ட அனைவரிலும் ஒரு பங்கைப் பிரித்தெடுத்து, அதைச் சீரியருக்கு எதிராக நிறுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. યોઆબે તેના ભાઇને કહ્યું, “જો અરામીઓ મારા પર વિજયી થાય, તો તું આવીને મને મદદ કરજે અને જો આમ્મોનીઓ]]></a:t>
+              <a:t><![CDATA[11. மற்ற ஜனத்தை அம்மோன் புத்திரருக்கு எதிராகப் போருக்கு ஆயத்தப்படுத்தி, தன் சகோதரனாகிய அபிசாயிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારા પર વિજય પામે તો, હું આવીને તને મદદ કરીશ.]]></a:t>
+              <a:t><![CDATA[ஒப்புவித்து, அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. દાઉદે વિચાર્યું, “નાહાશે મારા પ્રત્યે દાખવ્યો હતો તેવો સદૃભાવ મારે તેના પુત્ર હાનૂન પ્રત્યે રાખવો]]></a:t>
+              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હિમ્મતવાન થા અને પુરુષાતન દેખાડ કે, આપણે દેવનાં નગરો અને આપણા લોકોનો બચાવ કરીએ. યહોવાને જે]]></a:t>
+              <a:t><![CDATA[12. என்னைப்பார்க்கிலும் சீரியர் பலங்கொண்டால் நீ எனக்குத் துணைநில்; உன்னைப்பார்க்கிலும் அம்மோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શ્રેષ્ઠ લાગે તે કરે.”]]></a:t>
+              <a:t><![CDATA[புத்திரர் பலங்கொண்டால் நான் உனக்குத் துணைநிற்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જ્યારે યોઆબ અને તેના માણસો અરામીઓ સામે યુદ્ધ કરવા આગળ વધ્યા ત્યારે અરામીઓ ભાગવા લાગ્યા.]]></a:t>
+              <a:t><![CDATA[13. தைரியமாயிரு; நாம் நம்முடைய ஜனத்திற்காகவும், நமது தேவனுடைய பட்டணங்களுக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અને આમ્મોનીઓએ તેમને ભાગતા જોયા એટલે તેઓ પણ અબીશાયથી ભાગીને શહેરમાં ભરાઇ ગયા. પછી યોઆબ પાછો]]></a:t>
+              <a:t><![CDATA[திடன்கொண்டிருக்கக்கடவோம்; கர்த்தர் தமது பார்வைக்கு நலமானதைச் செய்வாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યરૂશાલેમ આવી ગયો.]]></a:t>
+              <a:t><![CDATA[14. பின்பு யோவாபும் அவனோடிருந்த ஜனமும் சீரியரோடு யுத்தம்பண்ணச் சேர்ந்தார்கள்; அவர்கள் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. અરામીઓ સમજી ગયા કે પોતે ઇસ્રાએલીઓને હાથે હાર ખાધી છે. એટલે તેમણે સંદેશાવાહકો મોકલીને નદી પારના]]></a:t>
+              <a:t><![CDATA[முன்பாக முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બીજા અરામીઓને હદારએઝેરના સેનાપતિ શોફાખની આગેવાની હેઠળ બોલાવી લીધા.]]></a:t>
+              <a:t><![CDATA[15. சீரியர் முறிந்தோடுகிறதை அம்மோன் புத்திரர் கண்டபோது, அவர்களும் அவன் சகோதரனாகிய அபிசாயிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આ સમાચાર મળતાં જ દાઉદે ઇસ્રાએલની આખી સૈના ભેગી કરી યર્દન નદી ઓળંગીને તેમની સામે મોરચો માંડ્યો.]]></a:t>
+              <a:t><![CDATA[முன்பாக முறிந்தோடிப் பட்டணத்திற்கு உட்பட்டார்கள்; யோவாப் திரும்ப எருசலேமுக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યુદ્ધ શરૂ થયું અને ઇસ્રાએલીઓએ અરામીઓને ભગાડી મૂક્યાં.]]></a:t>
+              <a:t><![CDATA[16. தாங்கள் இஸ்ரவேலுக்கு முன்பாக முறிய அடிக்கப்பட்டதைக் கண்டபோது, அவர்கள் நதிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અરામીઓ ફરીથી ઇસ્રાએલીઓ આગળથી નાસવા લાગ્યા. દાઉદે અરામના 7,000 સૈનિકો અને 40,000 બીજા સૈનિકોને]]></a:t>
+              <a:t><![CDATA[அப்புறத்திலிருக்கிற சீரியரை வரவழைத்தார்கள்; ஆதாரேசரின் படைத்தலைவனாகிய சோப்பாக் அவர்களுக்கு முன்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઇએ.” તેથી દાઉદે હાનૂનના પિતાના મૃત્યુનું આશ્વાસન આપવા માણસો મોકલી આપ્યા. પણ જ્યારે દાઉદના માણસો]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது தாவீது: ஆனூனின் தகப்பனாகிய நாகாஸ் எனக்குத் தயவுசெய்ததுபோல, நானும் அவன் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારી નાખ્યા. અરામના સૈન્યના સેનાપતિ શોફાખને પણ તેણે મારી નાખ્યો.]]></a:t>
+              <a:t><![CDATA[நடந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જ્યારે હદારએઝેરના માણસોએ જોયું કે, તેમણે ઇસ્રાએલીઓને હાથે હાર ખાધી છે. ત્યારે તેમણે દાઉદ સાથે]]></a:t>
+              <a:t><![CDATA[17. அது தாவீதுக்கு அறிவிக்கப்பட்டது, அவன் இஸ்ரவேலைக் கூட்டிக்கொண்டு, யோர்தானைக் கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10731,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુલેહ કરી અને તેની શરણાગતિ સ્વીકારી. ત્યારબાદ અરામીઓ આમ્મોનીઓની મદદ કરવા રાજી નહતા.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சமீபமாய் வந்தபோது, அவர்களுக்கு எதிராக இராணுவங்களை நிறுத்தினார்கள்; தாவீது சீரியருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதிராக இராணுவங்களைப் போருக்கு ஆயத்தப்படுத்தினபின் அவனோடு யுத்தம்பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. சீரியர் இஸ்ரவேலுக்கு முன்பாக முறிந்தோடினார்கள்; தாவீது சீரியரிலே ஆயிரம் இரதங்களின் மனுஷரையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாற்பதினாயிரம் காலாட்களையும் கொன்று, படைத்தலைவனாகிய சோப்பாக்கையும் கொன்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. தாங்கள் இஸ்ரவேலுக்கு முன்பாகமுறிய அடிக்கப்பட்டதை ஆதாரேசரின் சேவகர் கண்டபோது அவர்கள் தாவீதோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சமாதானம்பண்ணி, அவனைச் சேவித்தார்கள்; அப்புறம் அம்மோன் புத்திரருக்கு உதவிசெய்ய சீரியர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனதில்லாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાનૂન પાસે આશ્વાસન આપવા આમ્મોન પહોંચ્યા.]]></a:t>
+              <a:t><![CDATA[இவனுக்குத் தயவுசெய்வேன் என்று சொல்லி, அவன் தகப்பனுக்காக அவனுக்கு ஆறுதல்சொல்ல ஸ்தானாபதிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ત્યારે આમ્મોની સરદારોએ હાનૂનને કહ્યું, “તમે શું એમ માનો છો કે, તમારા પિતાને માન આપવાના હેતુથી]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்; தாவீதின் ஊழியக்காரர் ஆனூனுக்கு ஆறுதல் சொல்ல அம்மோன் புத்திரரின் தேசத்திலே வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દાઉદે આ માણસોને આશ્વાસન આપવા મોકલ્યા છે? એ માણસો તો તેના જાસૂસો છે અને આ દેશને શી રીતે જીતી લેવો એની]]></a:t>
+              <a:t><![CDATA[3. அம்மோன் புத்திரரின் பிரபுக்கள் ஆனூனைப் பார்த்து: தாவீது ஆறுதல் சொல்லுகிறவர்களை உம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાતમી મેળવવા આવ્યા છે.”]]></a:t>
+              <a:t><![CDATA[அனுப்பினது, உம்முடைய தகப்பனைக் கனம்பண்ணுகிறதாய் உமக்குத் தோன்றுகிறதோ? தேசத்தை ஆராயவும், அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. આથી રાજા હાનૂને રાજા દાઉદનાં રાજદૂતોનું અપમાન કર્યુ. તેઓની દાઢી અડધી મૂંડાવી નાખી અને તેઓનો પોષાક]]></a:t>
+              <a:t><![CDATA[கவிழ்த்துப்போடவும், உளவுபார்க்கவும் அல்லவோ, அவன் ஊழியக்காரர் உம்மிடத்தில் வந்தார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>