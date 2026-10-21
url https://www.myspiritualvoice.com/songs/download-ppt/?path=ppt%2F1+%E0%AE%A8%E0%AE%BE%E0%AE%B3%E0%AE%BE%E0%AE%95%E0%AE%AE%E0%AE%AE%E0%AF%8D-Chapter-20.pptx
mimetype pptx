--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -31,97 +31,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
-    <p:sldId id="276" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -239,54 +236,53 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய், அவர்களை வாள்களுக்கும், இருப்புப்பாரைகளுக்கும், கோடரிகளுக்கும் உட்படுத்தி; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் தாவீது செய்து, எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And he brought out the people that were in it, and cut them with saws, and with harrows of iron, and with axes. Even so dealt David with all the cities of the children of Ammon. And David and all the people returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப்பின்பு கேசேரிலே பெலிஸ்தரோடு யுத்தம் உண்டாயிற்று; அப்பொழுது சாத்தியனாகிய சிபெக்காய் இராட்சத புத்திரரில் ஒருவனான சிப்பாயி என்பவனைக் கொன்றான்; அதினால் அவர்கள் வசப்படுத்தப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass after this, that there arose war at Gezer with the Philistines; at which time Sibbechai the Hushathite slew Sippai, that was of the children of the giant: and they were subdued.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப்பின்பு கேசேரிலே பெலிஸ்தரோடு யுத்தம் உண்டாயிற்று; அப்பொழுது சாத்தியனாகிய சிபெக்காய் இராட்சத புத்திரரில் ஒருவனான சிப்பாயி என்பவனைக் கொன்றான்; அதினால் அவர்கள் வசப்படுத்தப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass after this, that there arose war at Gezer with the Philistines; at which time Sibbechai the Hushathite slew Sippai, that was of the children of the giant: and they were subdued.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திரும்பப் பெலிஸ்தரோடு யுத்தமுண்டாகிறபோது, யாவீரின் குமாரனாகிய எல்க்கானான் காத்தூரானாகிய கோலியாத்தின் சகோதரனான லாகேமியைக் கொன்றான்; அவன் ஈட்டித் தாங்கு நெய்கிறவர்களின் படைமரம் அவ்வளவு பெரிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And there was war again with the Philistines; and Elhanan the son of Jair slew Lahmi the brother of Goliath the Gittite, whose spear staff was like a weaver's beam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -782,51 +778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திரும்பப் பெலிஸ்தரோடு யுத்தமுண்டாகிறபோது, யாவீரின் குமாரனாகிய எல்க்கானான் காத்தூரானாகிய கோலியாத்தின் சகோதரனான லாகேமியைக் கொன்றான்; அவன் ஈட்டித் தாங்கு நெய்கிறவர்களின் படைமரம் அவ்வளவு பெரிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And there was war again with the Philistines; and Elhanan the son of Jair slew Lahmi the brother of Goliath the Gittite, whose spear staff was like a weaver's beam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுபடியும் ஒரு யுத்தம் காத்திலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவனுக்கு அவ்வாறு விரலாக இருபத்துநாலு விரல்கள் இருந்தது, அவனும் இராட்சத சந்ததியாயிருந்து,]]></a:t>
+              <a:t><![CDATA[5. And there was war again with the Philistines; and Elhanan the son of Jair slew Lahmi the brother of Goliath the Gittite, whose spear staff was like a weaver's beam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1000,51 +996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுபடியும் ஒரு யுத்தம் காத்திலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவனுக்கு அவ்வாறு விரலாக இருபத்துநாலு விரல்கள் இருந்தது, அவனும் இராட்சத சந்ததியாயிருந்து,]]></a:t>
+              <a:t><![CDATA[6. And yet again there was war at Gath, where was a man of great stature, whose fingers and toes were four and twenty, six on each hand, and six on each foot and he also was the son of the giant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுபடியும் ஒரு யுத்தம் காத்திலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவனுக்கு அவ்வாறு விரலாக இருபத்துநாலு விரல்கள் இருந்தது, அவனும் இராட்சத சந்ததியாயிருந்து,]]></a:t>
+              <a:t><![CDATA[6. And yet again there was war at Gath, where was a man of great stature, whose fingers and toes were four and twenty, six on each hand, and six on each foot and he also was the son of the giant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலை நிந்தித்தான்; தாவீதின் சகோதரனாகிய சிமேயாவின் குமாரன் யோனத்தான் அவனைக் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[7. But when he defied Israel, Jonathan the son of Shimea David's brother slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலை நிந்தித்தான்; தாவீதின் சகோதரனாகிய சிமேயாவின் குமாரன் யோனத்தான் அவனைக் கொன்றான்.]]></a:t>
+              <a:t><![CDATA[8. These were born unto the giant in Gath; and they fell by the hand of David, and by the hand of his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1436,51 +1432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுவருஷம், ராஜாக்கள் யுத்தத்திற்குப் புறப்படும் காலம் வந்தபோது, யோவாப் இராணுவபலத்தைக் கூட்டிக்கொண்டுபோய், அம்மோன் புத்திரரின்தேசத்தைப் பாழ்க்கடித்து ரப்பாவுக்குவந்து அதை முற்றிக்கைபோட்டான்; தாவீதோ எருசலேமில் இருந்துவிட்டான்; யோவாப் ரப்பாவை அடித்துச் சங்கரித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that after the year was expired, at the time that kings go out to battle, Joab led forth the power of the army, and wasted the country of the children of Ammon, and came and besieged Rabbah. But David tarried at Jerusalem. And Joab stroke Rabbah, and destroyed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,160 +1541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காத்தூரிலிருந்த இராட்சதனுக்குப் பிறந்த இவர்கள் தாவீதின் கையினாலும் அவன் சேவகரின் கையினாலும் மடிந்தார்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[8. காத்தூரிலிருந்த இராட்சதனுக்குப் பிறந்த இவர்கள் தாவீதின் கையினாலும் அவன் சேவகரின் கையினாலும் மடிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. These were born unto the giant in Gath; and they fell by the hand of David, and by the hand of his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1763,51 +1650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுவருஷம், ராஜாக்கள் யுத்தத்திற்குப் புறப்படும் காலம் வந்தபோது, யோவாப் இராணுவபலத்தைக் கூட்டிக்கொண்டுபோய், அம்மோன் புத்திரரின்தேசத்தைப் பாழ்க்கடித்து ரப்பாவுக்குவந்து அதை முற்றிக்கைபோட்டான்; தாவீதோ எருசலேமில் இருந்துவிட்டான்; யோவாப் ரப்பாவை அடித்துச் சங்கரித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that after the year was expired, at the time that kings go out to battle, Joab led forth the power of the army, and wasted the country of the children of Ammon, and came and besieged Rabbah. But David tarried at Jerusalem. And Joab stroke Rabbah, and destroyed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1872,51 +1759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுவருஷம், ராஜாக்கள் யுத்தத்திற்குப் புறப்படும் காலம் வந்தபோது, யோவாப் இராணுவபலத்தைக் கூட்டிக்கொண்டுபோய், அம்மோன் புத்திரரின்தேசத்தைப் பாழ்க்கடித்து ரப்பாவுக்குவந்து அதை முற்றிக்கைபோட்டான்; தாவீதோ எருசலேமில் இருந்துவிட்டான்; யோவாப் ரப்பாவை அடித்துச் சங்கரித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that after the year was expired, at the time that kings go out to battle, Joab led forth the power of the army, and wasted the country of the children of Ammon, and came and besieged Rabbah. But David tarried at Jerusalem. And Joab stroke Rabbah, and destroyed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1981,51 +1868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது வந்து, அவர்கள் ராஜாவுடைய தலையின்மேல் இருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறையும் ரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதின்தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையையும் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[2. And David took the crown of their king from off his head, and found it to weigh a talent of gold, and there were precious stones in it; and it was set upon David's head: and he brought also exceeding much spoil out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2090,51 +1977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது வந்து, அவர்கள் ராஜாவுடைய தலையின்மேல் இருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறையும் ரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதின்தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையையும் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[2. And David took the crown of their king from off his head, and found it to weigh a talent of gold, and there were precious stones in it; and it was set upon David's head: and he brought also exceeding much spoil out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2199,51 +2086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீது வந்து, அவர்கள் ராஜாவுடைய தலையின்மேல் இருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து நிறையும் ரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதின்தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து ஏராளமான கொள்ளையையும் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[2. And David took the crown of their king from off his head, and found it to weigh a talent of gold, and there were precious stones in it; and it was set upon David's head: and he brought also exceeding much spoil out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2308,51 +2195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய், அவர்களை வாள்களுக்கும், இருப்புப்பாரைகளுக்கும், கோடரிகளுக்கும் உட்படுத்தி; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் தாவீது செய்து, எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And he brought out the people that were in it, and cut them with saws, and with harrows of iron, and with axes. Even so dealt David with all the cities of the children of Ammon. And David and all the people returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2417,51 +2304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய், அவர்களை வாள்களுக்கும், இருப்புப்பாரைகளுக்கும், கோடரிகளுக்கும் உட்படுத்தி; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் தாவீது செய்து, எல்லா ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And he brought out the people that were in it, and cut them with saws, and with harrows of iron, and with axes. Even so dealt David with all the cities of the children of Ammon. And David and all the people returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2496,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699449" r:id="rId1"/>
+    <p:sldLayoutId id="2481575550" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2636,58 +2523,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മടങ്ങിപ്പോന്നു.]]></a:t>
+              <a:t><![CDATA[ஜனத்தோடுங்கூட எருசலேமுக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അതിന്റെശേഷം ഗേസെരില്‍വെച്ചു ഫെലിസ്ത്യരോടു യുദ്ധം ഉണ്ടായി; ആ സമയത്തു ഹൂശാത്യനായ സിബ്ബെഖായി]]></a:t>
+              <a:t><![CDATA[4. அதற்குப்பின்பு கேசேரிலே பெலிஸ்தரோடு யுத்தம் உண்டாயிற்று; அப்பொழுது சாத்தியனாகிய சிபெக்காய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മല്ലന്മാരുടെ മക്കളില്‍ ഒരുത്തനായ സിപ്പായിയെ വെട്ടിക്കൊന്നു; പിന്നെ അവര്‍ കീഴടങ്ങി.]]></a:t>
+              <a:t><![CDATA[இராட்சத புத்திரரில் ஒருவனான சிப்பாயி என்பவனைக் கொன்றான்; அதினால் அவர்கள் வசப்படுத்தப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. പിന്നെയും ഫെലിസ്ത്യരോടു യുദ്ധം ഉണ്ടായപ്പോള്‍ യായീരിന്റെ മകനായ എല്‍ഹാനാന്‍ ഗിത്യനായ ഗൊല്യാഥിന്റെ]]></a:t>
+              <a:t><![CDATA[5. திரும்பப் பெலிஸ்தரோடு யுத்தமுண்டாகிறபோது, யாவீரின் குமாரனாகிய எல்க்கானான் காத்தூரானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോദരനായ ലഹ്മിയെ വെട്ടിക്കൊന്നു. അവന്റെ കുന്തത്തണ്ടു നെയ്ത്തുകാരന്റെ പടപ്പുതടിപോലെ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[கோலியாத்தின் சகோதரனான லாகேமியைக் கொன்றான்; அவன் ஈட்டித் தாங்கு நெய்கிறவர்களின் படைமரம் அவ்வளவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. വീണ്ടും ഗത്തില്‍വെച്ചു യുദ്ധം ഉണ്ടായി; അവിടെ ദീര്‍ഘകായനായ ഒരു മനുഷ്യന്‍ ഉണ്ടായിരുന്നു; അവന്നു]]></a:t>
+              <a:t><![CDATA[பெரிதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +3515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഔരോ കൈകൂ ആറാറുവിരലും ഔരോ കാലിന്നു ആറാറു വിരലും ആകെ ഇരുപത്തിനാലു വിരല്‍ ഉണ്ടായിരുന്നു; അവനും]]></a:t>
+              <a:t><![CDATA[6. மறுபடியும் ஒரு யுத்தம் காத்திலே நடந்தபோது, அங்கே நெட்டையனான ஒரு மனுஷன் இருந்தான்; அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാഫെക്കു ജനിച്ചവനായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[அவ்வாறு விரலாக இருபத்துநாலு விரல்கள் இருந்தது, அவனும் இராட்சத சந்ததியாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവന്‍ യിസ്രായേലിനെ ധിക്കരിച്ചപ്പോള്‍ ദാവീദിന്റെ സഹോദരനായ ശിമെയയുടെ മകനായ യോനാഥാന്‍ അവനെ]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலை நிந்தித்தான்; தாவீதின் சகோதரனாகிய சிமேயாவின் குமாரன் யோனத்தான் அவனைக் கொன்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെട്ടിക്കൊന്നു.]]></a:t>
+              <a:t><![CDATA[8. காத்தூரிலிருந்த இராட்சதனுக்குப் பிறந்த இவர்கள் தாவீதின் கையினாலும் அவன் சேவகரின் கையினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. പിറ്റെയാണ്ടില്‍ രാജാക്കന്മാര്‍ യുദ്ധത്തിന്നു പുറപ്പെടുന്ന കാലത്തു യോവാബ് സൈന്യബലത്തോടെ]]></a:t>
+              <a:t><![CDATA[1. மறுவருஷம், ராஜாக்கள் யுத்தத்திற்குப் புறப்படும் காலம் வந்தபோது, யோவாப் இராணுவபலத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,183 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇവര്‍ ഗത്തില്‍ രാഫെക്കു ജനിച്ചവര്‍ ആയിരുന്നു; അവര്‍ ദാവീദിന്റെയും അവന്റെ ദാസന്മാരുടെയും കയ്യാല്‍]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[പട്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[மடிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടു അമ്മോന്യരുടെ ദേശത്തെ ശൂന്യമാക്കീട്ടു ചെന്നു രബ്ബയെ വളഞ്ഞു. ദാവീദോ യെരൂശലേമില്‍ തന്നേ]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டுபோய், அம்மோன் புத்திரரின்தேசத்தைப் பாழ்க்கடித்து ரப்பாவுக்குவந்து அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[താമസിച്ചിരുന്നു. യോവാബ് രബ്ബയെ പിടിച്ചു നശിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[முற்றிக்கைபோட்டான்; தாவீதோ எருசலேமில் இருந்துவிட்டான்; யோவாப் ரப்பாவை அடித்துச் சங்கரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ദാവീദ് അവരുടെ രാജാവിന്റെ കിരീടം അവന്റെ തലയില്‍നിന്നു എടുത്തു; അതിന്റെ തൂക്കം ഒരു താലന്തു പൊന്നു]]></a:t>
+              <a:t><![CDATA[2. தாவீது வந்து, அவர்கள் ராஜாவுடைய தலையின்மேல் இருந்த கிரீடத்தை எடுத்துக்கொண்டான்; அது ஒரு தாலந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു കണ്ടു; അതില്‍ രത്നങ്ങളും പതിച്ചിരുന്നു; അതു ദാവീദിന്റെ തലയില്‍ വെച്ചു; അവന്‍ ആ പട്ടണത്തില്‍]]></a:t>
+              <a:t><![CDATA[நிறையும் ரத்தினங்கள் பதித்ததுமாயிருந்தது; அது தாவீதின்தலையில் வைக்கப்பட்டது; பட்டணத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നു അനവധി കൊള്ളയും കൊണ്ടുപോന്നു.]]></a:t>
+              <a:t><![CDATA[ஏராளமான கொள்ளையையும் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവന്‍ അതിലെ ജനത്തെ പുറത്തു കൊണ്ടുവന്നു ഈര്‍ച്ചവാളിന്നും മെതിവണ്ടിക്കും കോടാലിക്കും ആക്കി; ഇങ്ങനെ]]></a:t>
+              <a:t><![CDATA[3. பின்பு அதிலிருந்த ஜனங்களை அவன் வெளியே கொண்டுபோய், அவர்களை வாள்களுக்கும், இருப்புப்பாரைகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദ് അമ്മോന്യരുടെ എല്ലാപട്ടണങ്ങളോടും ചെയ്തു. പിന്നെ ദാവീദും സകലജനവും യെരൂശലേമിലേക്കു]]></a:t>
+              <a:t><![CDATA[கோடரிகளுக்கும் உட்படுத்தி; இப்படி அம்மோன் புத்திரரின் பட்டணங்களுக்கெல்லாம் தாவீது செய்து, எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +5445,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>20</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>