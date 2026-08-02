--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -109,50 +109,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +194,51 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +395,54 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனத்தை இலக்கம்பார்த்து, தொகையைத் தாவீதிடத்தில் கொடுத்தான்; இஸ்ரவேலிலெல்லாம் பட்டயம் உருவத்தக்கவர்கள் பதினொருலட்சம்பேரும், யூதாவில் பட்டயம் உருவத்தக்கவர்கள் நாலுலட்சத்து எழுபதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யோவாப் அப்படிச் சொல்லியும், ராஜாவின் வார்த்தை மேலிட்டபடியினால், யோவாப் புறப்பட்டு, இஸ்ரவேல் எங்கும் சுற்றித்திரிந்து எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவின் வார்த்தை யோவாபுக்கு அருவருப்பாயிருந்தபடியினால், லேவி பென்யமீன் கோத்திங்களிலுள்ளவர்களை அவர்களுடைய இலக்கத்திற்குட்பட எண்ணாதேபோனான்.]]></a:t>
+              <a:t><![CDATA[5. ஜனத்தை இலக்கம்பார்த்து, தொகையைத் தாவீதிடத்தில் கொடுத்தான்; இஸ்ரவேலிலெல்லாம் பட்டயம் உருவத்தக்கவர்கள் பதினொருலட்சம்பேரும், யூதாவில் பட்டயம் உருவத்தக்கவர்கள் நாலுலட்சத்து எழுபதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்தக் காரியம் தேவனுடைய பார்வைக்கு ஆகாததானபடியினால் அவர் இஸ்ரவேலை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ராஜாவின் வார்த்தை யோவாபுக்கு அருவருப்பாயிருந்தபடியினால், லேவி பென்யமீன் கோத்திங்களிலுள்ளவர்களை அவர்களுடைய இலக்கத்திற்குட்பட எண்ணாதேபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும் உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. இந்தக் காரியம் தேவனுடைய பார்வைக்கு ஆகாததானபடியினால் அவர் இஸ்ரவேலை வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும் உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தர், தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத்துடனே பேசி,]]></a:t>
+              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும் உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும் உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய் விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய் விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது கர்த்தர், தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத்துடனே பேசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் கர்த்தர் இஸ்ரவேலிலே கொள்ளைநோயை வரப்பண்ணினார், அதினால் இஸ்ரவேலில் எழுபதினாயிரம்பேர் மடிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே தாவீது யோவாபையும், ஜனத்தின் சேர்வைக்காரரையும் நோக்கி: நீங்கள் போய், பெயெர்செபாதொடங்கித் தாண்மட்டும் இருக்கிற இஸ்ரவேலை எண்ணி, அவர்கள் இலக்கத்தை நான் அறியும்படிக்கு, என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. சாத்தான் இஸ்ரவேலுக்கு விரோதமாய் எழும்பி, இஸ்ரவேலைத் தொகையிடுகிறதற்குத் தாவீதை ஏவிவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் கர்த்தர் இஸ்ரவேலிலே கொள்ளைநோயை வரப்பண்ணினார், அதினால் இஸ்ரவேலில் எழுபதினாயிரம்பேர் மடிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே தாவீது கர்த்தரின் நாமத்திலே காத் சொன்ன வார்த்தையின்படியே போனான்.]]></a:t>
+              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[19. அப்படியே தாவீது கர்த்தரின் நாமத்திலே காத் சொன்ன வார்த்தையின்படியே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச் சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச் சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என் ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அப்படியே தாவீது யோவாபையும், ஜனத்தின் சேர்வைக்காரரையும் நோக்கி: நீங்கள் போய், பெயெர்செபாதொடங்கித் தாண்மட்டும் இருக்கிற இஸ்ரவேலை எண்ணி, அவர்கள் இலக்கத்தை நான் அறியும்படிக்கு, என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாவீது அந்த நிலத்திற்கு அறுநூறு சேக்கல் நிறைபொன்னை ஒர்னானுக்குக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல் இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
+              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல் இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
+              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவதூதன் தன்னுடைய பட்டயத்தை உறையிலே திரும்பப் போடவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச் சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு அங்கேதானே பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச் சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு அங்கேதானே பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. தாவீது அந்த நிலத்திற்கு அறுநூறு சேக்கல் நிறைபொன்னை ஒர்னானுக்குக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல் இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல் இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய் விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. தேவதூதன் தன்னுடைய பட்டயத்தை உறையிலே திரும்பப் போடவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய் விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு அங்கேதானே பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6394,50 +6398,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என் ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு அங்கேதானே பலியிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6602,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாப் அப்படிச் சொல்லியும், ராஜாவின் வார்த்தை மேலிட்டபடியினால், யோவாப் புறப்பட்டு, இஸ்ரவேல் எங்கும் சுற்றித்திரிந்து எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என் ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6790,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486803" r:id="rId1"/>
+    <p:sldLayoutId id="2474718377" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +7387,58 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఇశ్రాయేలీయులందరిలో కత్తి దూయువారు పదకొండు లక్షల మందియు యూదా వారిలో కత్తి దూయువారు నాలుగు లక్షల]]></a:t>
+              <a:t><![CDATA[എല്ലായിസ്രായേലിലുംകൂടി സഞ്ചരിച്ചു യെരൂശലേമിലേക്കു മടങ്ങിവന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[డెబ్బదివేల మందియు సంఖ్యకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[5. യോവാബ് ജനത്തെ എണ്ണിയ സംഖ്യ ദാവീദിന്നു കൊടുത്തുയിസ്രായേലില്‍ ആയുധപാണികള്‍ എല്ലാംകൂടി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​రాజు మాట యోవాబునకు అసహ్యముగా ఉండెను గనుక అతడు లేవి బెన్యామీను గోత్ర సంబంధులను ఆ సంఖ్యలో]]></a:t>
+              <a:t><![CDATA[പതിനൊന്നുലക്ഷംപേര്‍. യെഹൂദയില്‍ ആയുധപാണികള്‍ നാലുലക്ഷത്തെഴുപതിനായിരം പേര്‍.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేర్చలేదు.]]></a:t>
+              <a:t><![CDATA[6. എന്നാല്‍ രാജാവിന്റെ കല്പന യോവാബിന്നു വെറുപ്പായിരുന്നതുകൊണ്ടു അവന്‍ ലേവിയെയും ബെന്യാമീനെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఈ కార్యము దేవుని దృష్టికి ప్రతికూలమగుటచేత ఆయన ఇశ్రాయేలీయులను బాధపెట్టెను.]]></a:t>
+              <a:t><![CDATA[അവരുടെ കൂട്ടത്തില്‍ എണ്ണിയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. దావీదునేను ఈ కార్యముచేసి అధిక పాపము తెచ్చుకొంటిని, నేను మిక్కిలి అవివేకముగా ప్రవర్తించితిని,]]></a:t>
+              <a:t><![CDATA[7. ദൈവത്തിന്നു ഈ കാര്യം അനിഷ്ടമായിരുന്നതുകൊണ്ടു അവന്‍ യിസ്രായേലിനെ ബാധിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇప్పుడు నీ దాసుని దోషము పరిహరించుమని దేవునితో మొఱ్ఱపెట్టగా]]></a:t>
+              <a:t><![CDATA[29. മോശെ മരുഭൂമിയില്‍ വെച്ചു ഉണ്ടാക്കിയിരുന്ന യഹോവയുടെ തിരുനിവാസവും ഹോമപീഠവും അന്നു ഗിബെയോനിലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. యెహోవా దావీదునకు దర్శకుడగు గాదుతో ఈలాగు సెలవిచ్చెనునీవు వెళ్లి దావీ దుతో ఇట్లనుము.]]></a:t>
+              <a:t><![CDATA[പൂജാഗിരിയില്‍ ആയിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. యెహోవా సెలవిచ్చునదేమనగామూడు విషయములు నేను నీయెదుట నుంచుచున్నాను, వాటిలో ఒకదానిని నీవు]]></a:t>
+              <a:t><![CDATA[8. അപ്പോള്‍ ദാവീദ് ദൈവത്തോടുഈ കാര്യം ചെയ്തതിനാല്‍ ഞാന്‍ മഹാപാപം ചെയ്തിരിക്കുന്നുഎന്നാല്‍ അടിയന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోరుకొనినయెడల దాని నీకు చేయుదును.]]></a:t>
+              <a:t><![CDATA[അകൃത്യം ക്ഷമിക്കേണമേഞാന്‍ വലിയ ഭോഷത്വം ചെയ്തുപോയി എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. తరువాత సాతాను ఇశ్రాయేలునకు విరోధముగా... లేచి, ఇశ్రాయేలీయులను లెక్కించుటకు దావీదును ప్రేరేపింపగా]]></a:t>
+              <a:t><![CDATA[1. അനന്തരം സാത്താന്‍ യിസ്രായേലിന്നു വിരോധമായി എഴുന്നേറ്റു യിസ്രായേലിനെ എണ്ണുവാന്‍ ദാവീദിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కావున గాదు దావీదు నొద్దకు వచ్చి యిట్లనెను]]></a:t>
+              <a:t><![CDATA[30. യഹോവയുടെ ദൂതന്റെ വാളിനെ പേടിച്ചതുകൊണ്ടു ദൈവത്തോടു അരുളപ്പാടു ചോദിക്കേണ്ടതിന്നു അവിടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మూడేండ్ల పాటు కరవు కలుగుట, మూడు నెలలపాటు నీ శత్రువులు కత్తిదూసి నిన్ను తరుమగా నీవు వారియెదుట]]></a:t>
+              <a:t><![CDATA[ചെല്ലുവാന്‍ ദാവീദിന്നു കഴിഞ്ഞില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలువ లేక నశించిపోవుట, మూడు దినములపాటు దేశమందు యెహోవా కత్తి, అనగా తెగులు నిలుచుటచేత యెహోవా దూత]]></a:t>
+              <a:t><![CDATA[9. യഹോവ ദാവീദിന്റെ ദര്‍ശകനായ ഗാദിനോടു അരുളിച്ചെയ്തതെന്തെന്നാല്‍]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయుల దేశమందంతట నాశనము కలుగజేయుట, అను వీటిలో ఒకదానిని నీవు కోరుకొనుమని యెహోవా]]></a:t>
+              <a:t><![CDATA[10. നീ ചെന്നു ദാവീദിനോടുഞാന്‍ മൂന്നു കാര്യം നിന്റെ മുമ്പില്‍ വെക്കുന്നു; അവയില്‍ ഒന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చుచున్నాడు; కావున నన్ను పంపిన వానికి నేను ఏమి ప్రత్యుత్తరమియ్యవలెనో దాని యోచిం చుము.]]></a:t>
+              <a:t><![CDATA[തിരഞ്ഞെടുത്തുകൊള്‍ക; അതു ഞാന്‍ നിന്നോടു ചെയ്യും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു എന്നു പറക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అందుకు దావీదునేను మిక్కిలి యిరుకులో చిక్కియున్నాను; యెహోవా మహా కృపగలవాడు, నేను మనుష్యులచేతిలో]]></a:t>
+              <a:t><![CDATA[11. അങ്ങനെ ഗാദ് ദാവീദിന്റെ അടുക്കല്‍ ചെന്നു അവനോടുയഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడక ఆయన చేతిలోనే పడు దును గాక అని గాదుతో అనెను.]]></a:t>
+              <a:t><![CDATA[12. മൂന്നു സംവത്സരത്തെ ക്ഷാമമോ, നിന്റെ ശത്രുക്കളുടെ വാള്‍ നിന്നെ തുടര്‍ന്നെത്തി നീ മൂന്നു മാസം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. కావున యెహోవా ఇశ్రాయేలీయులమీదికి తెగులు పంపగా ఇశ్రాయేలీయులలో డెబ్బదివేలమంది చచ్చిరి.]]></a:t>
+              <a:t><![CDATA[നിന്റെ ശത്രുക്കളാല്‍ നശിക്കയോ, ദേശത്തു മൂന്നു ദിവസം യഹോവയുടെ വാളായ മാഹാമാരി ഉണ്ടായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​యెరూషలే మును నాశనము చేయుటకై దేవుడు ఒక దూతను పంపెను; అతడు నాశనము చేయబోవుచుండగా యెహోవా చూచి ఆ]]></a:t>
+              <a:t><![CDATA[യിസ്രായേല്‍ദേശത്തൊക്കെയും യഹോവയുടെ ദൂതന്‍ സംഹാരം ചെയ്കയോ ഇവയില്‍ ഒന്നു തിരഞ്ഞെടുത്തുകൊള്‍ക. എന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేటు విషయమై సంతాపమొంది నాశనముచేయు దూతతోచాలును, ఇప్పుడు నీ చెయ్యి ఆపుమని సెల వియ్యగా ఆ దూత]]></a:t>
+              <a:t><![CDATA[അയച്ചവനോടു ഞാന്‍ എന്തൊരു മറുപടി പറയേണ്ടു എന്നു ആലോചിച്ചുനോക്കുക എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ​దావీదు యోవాబునకును జనులయొక్క అధి పతులకునుమీరు వెళ్లి బెయేర్షెబా మొదలుకొని దాను వరకు ఉండు]]></a:t>
+              <a:t><![CDATA[തോന്നിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెబూసీయుడైన ఒర్నాను కళ్లమునొద్ద నిలిచెను.]]></a:t>
+              <a:t><![CDATA[13. ദാവീദ് ഗാദിനോടുഞാന്‍ വലിയ വിഷമത്തിലായിരിക്കുന്നു; ഞാന്‍ ഇപ്പോള്‍ യഹോവയുടെ കയ്യില്‍ തന്നേ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. దావీదు కన్నులెత్తి చూడగా, భూమ్యా కాశముల మధ్యను నిలుచుచు, వరదీసిన కత్తిచేత పట్టుకొని దానిని]]></a:t>
+              <a:t><![CDATA[വീഴട്ടെ; അവന്റെ കരുണ ഏറ്റവും വലിയതല്ലോ; മനുഷ്യന്റെ കയ്യില്‍ ഞാന്‍ വീഴരുതേ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెరూషలేముమీద చాపిన యెహోవా దూత కనబడెను. అప్పుడు దావీదును పెద్దలును గోనె పట్టలు కప్పుకొనినవారై]]></a:t>
+              <a:t><![CDATA[14. അങ്ങനെ യഹോവ ഇസ്രായേലില്‍ മഹാമാരി അയച്ചു; യിസ്രായേലില്‍ എഴുപതിനായിരംപേര്‍ വീണുപോയി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాష్టాంగపడగా]]></a:t>
+              <a:t><![CDATA[15. ദൈവം യെരൂശലേമിനെ നശിപ്പിക്കേണ്ടതിന്നു ഒരു ദൂതനെ അവിടെ അയച്ചു; അവന്‍ നശിപ്പിപ്പാന്‍]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. దావీదుజనులను ఎంచుమని ఆజ్ఞ ఇచ్చినవాడను నేనేగదా? పాపము చేసి చెడుతనము జరిగించినవాడను నేనేగదా?]]></a:t>
+              <a:t><![CDATA[ഭാവിക്കുമ്പോള്‍ യഹോവ കണ്ടു ആ അനര്‍ത്ഥത്തെക്കുറിച്ചു അനുതപിച്ചു നാശകദൂതനോടുമതി, നിന്റെ കൈ പിന്‍]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గొఱ్ఱలవంటివారగు వీరేమి చేసిరి? నా దేవుడవైన యెహోవా, బాధపెట్టు నీ చెయ్యి నీ జనులమీద నుండ కుండ నామీదను]]></a:t>
+              <a:t><![CDATA[വലിക്ക എന്നു കല്പിച്ചു, യഹോവയുടെ ദൂതന്‍ യെബൂസ്യനായ ഒര്‍ന്നാന്റെ കളത്തിന്നരികെ നില്‍ക്കയായിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నా తండ్రి యింటివారిమీదను ఉండ నిమ్మని దేవునితో మనవిచేసెను.]]></a:t>
+              <a:t><![CDATA[16. ദാവീദ് തല പൊക്കി, യഹോവയുടെ ദൂതന്‍ വാള്‍ ഊരി യെരൂശലേമിന്നു മീതെ നീട്ടിപ്പിടിച്ചുംകൊണ്ടും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. యెబూసీయుడైన ఒర్నాను కళ్లమునందు యెహోవాకు ఒక బలిపీఠమును కట్టించుటకై దావీదు అచ్చటికి వెళ్లవలెనని]]></a:t>
+              <a:t><![CDATA[ഭൂമിക്കും ആകാശത്തിന്നും മദ്ധ്യേ നിലക്കുന്നതു കണ്ടു ദാവീദും മൂപ്പന്മാരും രട്ടുടുത്തു സാഷ്ടാംഗം വീണു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదునకు ఆజ్ఞ నిమ్మని యెహోవా దూత గాదునకు సెలవియ్యగా]]></a:t>
+              <a:t><![CDATA[17. ദാവീദ് ദൈവത്തോടുജനത്തെ എണ്ണുവാന്‍ പറഞ്ഞവന്‍ ഞാനല്ലയോ? ദോഷം ചെയ്ത പാപി ഞാന്‍ ആകുന്നു; ഈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. యెహోవా నామమున గాదు పలికిన మాట ప్రకారము దావీదు వెళ్లెను.]]></a:t>
+              <a:t><![CDATA[ആടുകള്‍ എന്തു ചെയ്തിരിക്കുന്നു? യഹോവേ, എന്റെ ദൈവമേ, നിന്റെ കൈ ബാധക്കായിട്ടു നിന്റെ ജനത്തിന്മേല്‍]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయులను ఎంచి, వారి సంఖ్య నాకు తెలియుటకై నాయొద్దకు దాని తీసికొని రండని ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[2. ദാവീദ് യോവാബീനോടും ജനത്തിന്റെ പ്രഭുക്കന്മാരോടുംനിങ്ങള്‍ ചെന്നു ബേര്‍-ശേബമുതല്‍ ദാന്‍ വരെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఒర్నాను అప్పుడు గోధుమలను నూర్చు చుండెను; అతడు వెనుకకు తిరిగి దూతను చూచినప్పుడు, అతడును అతనితో]]></a:t>
+              <a:t><![CDATA[അല്ല, എന്റെമേലും എന്റെ പിതൃഭവനത്തിന്മേലും ഇരിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడనున్న అతని నలుగురు కుమారు లును దాగుకొనిరి.]]></a:t>
+              <a:t><![CDATA[18. അപ്പോള്‍ യഹോവയുടെ ദൂതന്‍ ഗാദിനോടു ദാവീദ് ചെന്നു യെബൂസ്യനായ ഒര്‍ന്നാന്റെ കളത്തില്‍ യഹോവേക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. దావీదు ఒర్నానునొద్దకు వచ్చినప్పుడు ఒర్నాను దావీదును చూచి, కళ్లములోనుండి వెలుపలికి వచ్చి, తల నేల]]></a:t>
+              <a:t><![CDATA[ഒരു യാഗപീഠം പണിയേണമെന്നു ദാവീദിനോടു പറവാന്‍ കല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మట్టునకు వంచి దావీదుకు నమస్కారము చేసెను.]]></a:t>
+              <a:t><![CDATA[19. യഹോവയുടെ നാമത്തില്‍ ഗാദ് പറഞ്ഞ വചനപ്രകാരം ദാവീദ് ചെന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఈ తెగులు జనులను విడిచిపోవునట్లుగా ఈ కళ్లపు ప్రదేశమందు నేను యెహోవాకు ఒక బలిపీఠమును కట్టించుటకై]]></a:t>
+              <a:t><![CDATA[20. ഒര്‍ന്നാന്‍ തിരിഞ്ഞു ദൂതനെ കണ്ടു തന്റെ നാലു പുത്രന്മാരുമായി ഒളിച്ചു. ഒര്‍ന്നാന്‍ കോതമ്പു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని నాకు తగిన క్రయమునకిమ్మని దావీదు ఒర్నానుతో అనగా]]></a:t>
+              <a:t><![CDATA[മെതിച്ചു കൊണ്ടിരിക്കയായിരുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​ఒర్నానురాజైన నా యేలినవాడు దాని తీసికొని తన దృష్టికి అనుకూలమైనట్టు చేయును గాక; ఇదిగో దహనబలులకు]]></a:t>
+              <a:t><![CDATA[21. ദാവീദ് ഒര്‍ന്നാന്റെ അടുക്കല്‍ വന്നപ്പോള്‍ ഒര്‍ന്നാന്‍ നോക്കി ദാവീദിനെ കണ്ടു കളത്തില്‍നിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎద్దులు కట్టెలకై నురిపిడి సామగ్రి నైవేద్యమునకు గోధుమ పిండి; ఇదియంతయు నేనిచ్చెదనని దావీదుతో అనెను.]]></a:t>
+              <a:t><![CDATA[പുറത്തുചെന്നു ദാവീദിന്റെ മുമ്പില്‍ സാഷ്ടാംഗം വീണു നമസ്കരിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​రాజైన దావీదు అట్లు కాదు, నేను నీ సొత్తును ఊరక తీసికొని యెహోవాకు దహనబలులను అర్పించను, న్యాయమైన]]></a:t>
+              <a:t><![CDATA[22. ദാവീദ് ഒര്‍ന്നാനോടുഈ കളത്തിന്റെ സ്ഥലത്തു ഞാന്‍ യഹോവേക്കു ഒരു യാഗപീഠം പണിയേണ്ടതിന്നു അതു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రయధనమిచ్చి దాని తీసికొందునని ఒర్నానుతో చెప్పి]]></a:t>
+              <a:t><![CDATA[എനിക്കു തരേണം; ബാധ ജനത്തെ വിട്ടുമാറേണ്ടതിന്നു നീ അതു മുഴുവിലെക്കു എനിക്കു തരേണം എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అందుకు యోవాబురాజా నా యేలిన వాడా, యెహోవా తన జనులను ఇప్పుడున్నవారికంటె నూరంతలు ఎక్కువమందిని]]></a:t>
+              <a:t><![CDATA[യിസ്രായേലിനെ എണ്ണി അവരുടെ സംഖ്യ ഞാന്‍ അറിയേണ്ടതിന്നു കൊണ്ടുവരുവിന്‍ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ఆ భూమికి ఆరువందల తులముల బంగారమును అతని కిచ్చెను.]]></a:t>
+              <a:t><![CDATA[23. അതിന്നു ഒര്‍ന്നാന്‍ ദാവീദിനോടുഅതു എടുത്തുകൊള്‍ക; യജമാനനായ രാജാവിന്റെ പ്രസാദംപോലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. పిమ్మటదావీదు యెహోవాకు అచ్చట ఒక బలిపీఠమును కట్టించి. దహనబలులను సమాధాన బలులను అర్పించి యెహోవాకు]]></a:t>
+              <a:t><![CDATA[ചെയ്തുകൊണ്ടാലും; ഇതാ ഞാന്‍ ഹോമയാഗത്തിന്നു കാളകളെയും വിറകിന്നു മെതിവണ്ടികളെയും ഭോജനയാഗത്തിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొఱ్ఱపెట్టగా ఆయన ఆకాశములోనుండి దహనబలిపీఠము మీదికి అగ్నివలన అతనికి ప్రత్యుత్తరమిచ్చెను.]]></a:t>
+              <a:t><![CDATA[കോതമ്പിനെയും തരുന്നു; എല്ലാം ഞാന്‍ തരുന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​యెహోవా దూతకు ఆజ్ఞాపింపగా అతడు తన కత్తిని మరల వరలో వేసెను.]]></a:t>
+              <a:t><![CDATA[24. ദാവീദ് രാജാവു ഒര്‍ന്നാനോടുഅങ്ങനെ അല്ല; ഞാന്‍ മുഴുവിലെക്കേ അതു വാങ്ങുകയുള്ളു; നിനക്കുള്ളതു ഞാന്‍]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. యెబూసీయుడైన ఒర్నాను కళ్లమందు యెహోవా తనకు ప్రత్యుత్తరమిచ్చెనని దావీదు తెలిసికొని అచ్చటనే బలి]]></a:t>
+              <a:t><![CDATA[യഹോവെക്കായിട്ടു എടുക്കയില്ല; ചെലവുകൂടാതെ ഹോമയാഗം കഴിക്കയും ഇല്ല എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అర్పించెను]]></a:t>
+              <a:t><![CDATA[25. അങ്ങനെ ദാവീദ് ആ സ്ഥലത്തിന്നു അറുനൂറു ശേക്കെല്‍ പൊന്നു ഒര്‍ന്നാന്നു കൊടുത്തു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. మోషే అరణ్యమందు చేయించిన యెహోవా నివాసపు గుడారమును దహనబలిపీఠమును ఆ కాలమందు గిబియోనులోని ఉన్నత]]></a:t>
+              <a:t><![CDATA[26. ദാവീദ് അവിടെ യഹോവേക്കു ഒരു യാഗപീഠംപണിതു ഹോമയാഗങ്ങളും സമാധാനയാഗങ്ങളും കഴിച്ചു യഹോവയോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థలమందుండెను.]]></a:t>
+              <a:t><![CDATA[പ്രാര്‍ത്ഥിച്ചു; അവന്‍ ആകാശത്തില്‍നിന്നു ഹോമപീഠത്തിന്മേല്‍ തീ ഇറക്കി അവന്നു ഉത്തരം അരുളി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. దావీదు యెహోవాదూత పట్టుకొనిన కత్తికి భయపడినవాడై దేవునియొద్ద విచారించుటకు ఆ స్థలమునకు వెళ్ల]]></a:t>
+              <a:t><![CDATA[27. യഹോവ ദൂതനോടു കല്പിച്ചു; അവന്‍ തന്റെ വാള്‍ വീണ്ടും ഉറയില്‍ ഇട്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేకుండెను.]]></a:t>
+              <a:t><![CDATA[28. ആ കാലത്തു യെബൂസ്യനായ ഒര്‍ന്നാന്റെ കളത്തില്‍വെച്ചു യഹോവ തന്റെ പ്രാര്‍ത്ഥനെക്കു ഉത്തരമരുളി എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయునుగాక;వారందరు నా యేలినవాని దాసులుకారా? నా యేలినవానికి ఈ విచారణ యేల? ఇది జరుగవలసిన హేతువేమి?]]></a:t>
+              <a:t><![CDATA[3. അതിന്നു യോവാബ്യഹോവ തന്റെ ജനത്തെ ഉള്ളതില്‍ നൂറിരട്ടിയായി വര്‍ദ്ധിപ്പിക്കട്ടെ; എങ്കിലും എന്റെ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ദാവീദ് കണ്ടിട്ടു അവിടെ യാഗം കഴിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జరిగినయెడల ఇశ్రాయేలీయులకు శిక్ష కలుగును అని మనవిచేసెను.]]></a:t>
+              <a:t><![CDATA[യജമാനനായ രാജാവേ, അവര്‍ ഒക്കെയും യജമാനന്റെ ദാസന്മാരല്ലയോ? യജമാനന്‍ ഈ കാര്യം അന്വേഷിക്കുന്നതു എന്തു?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అయినను యోవాబు మాట చెల్లక రాజు మాటయే చెల్లెను గనుక యోవాబు ఇశ్రాయేలు దేశమందంతట సంచరించి తిరిగి]]></a:t>
+              <a:t><![CDATA[യിസ്രായേലിന്നു കുറ്റത്തിന്റെ കാരണമായി തീരുന്നതു എന്തിന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెరూషలేమునకు వచ్చి జనుల సంఖ్య వెరసి దావీదునకు అప్పగించెను.]]></a:t>
+              <a:t><![CDATA[4. എന്നാല്‍ യോവാബ് രാജാവിന്റെ കല്പന അനുസരിക്കേണ്ടിവന്നു. അതുകൊണ്ടു യോവാബ് പുറപ്പെട്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>