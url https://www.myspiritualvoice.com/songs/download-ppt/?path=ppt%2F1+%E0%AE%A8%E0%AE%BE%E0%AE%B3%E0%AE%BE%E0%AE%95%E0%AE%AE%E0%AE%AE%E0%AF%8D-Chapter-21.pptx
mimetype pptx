--- v1 (2026-08-02)
+++ v2 (2026-10-21)
@@ -111,50 +111,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +207,56 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +414,59 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாப் அப்படிச் சொல்லியும், ராஜாவின் வார்த்தை மேலிட்டபடியினால், யோவாப் புறப்பட்டு, இஸ்ரவேல் எங்கும் சுற்றித்திரிந்து எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[4. Nevertheless the king's word prevailed against Joab. Wherefore Joab departed, and went throughout all Israel, and came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனத்தை இலக்கம்பார்த்து, தொகையைத் தாவீதிடத்தில் கொடுத்தான்; இஸ்ரவேலிலெல்லாம் பட்டயம் உருவத்தக்கவர்கள் பதினொருலட்சம்பேரும், யூதாவில் பட்டயம் உருவத்தக்கவர்கள் நாலுலட்சத்து எழுபதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joab gave the sum of the number of the people unto David. And all they of Israel were a thousand thousand and an hundred thousand men that drew sword: and Judah was four hundred threescore and ten thousand men that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜனத்தை இலக்கம்பார்த்து, தொகையைத் தாவீதிடத்தில் கொடுத்தான்; இஸ்ரவேலிலெல்லாம் பட்டயம் உருவத்தக்கவர்கள் பதினொருலட்சம்பேரும், யூதாவில் பட்டயம் உருவத்தக்கவர்கள் நாலுலட்சத்து எழுபதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joab gave the sum of the number of the people unto David. And all they of Israel were a thousand thousand and an hundred thousand men that drew sword: and Judah was four hundred threescore and ten thousand men that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவின் வார்த்தை யோவாபுக்கு அருவருப்பாயிருந்தபடியினால், லேவி பென்யமீன் கோத்திங்களிலுள்ளவர்களை அவர்களுடைய இலக்கத்திற்குட்பட எண்ணாதேபோனான்.]]></a:t>
+              <a:t><![CDATA[5. And Joab gave the sum of the number of the people unto David. And all they of Israel were a thousand thousand and an hundred thousand men that drew sword: and Judah was four hundred threescore and ten thousand men that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவின் வார்த்தை யோவாபுக்கு அருவருப்பாயிருந்தபடியினால், லேவி பென்யமீன் கோத்திங்களிலுள்ளவர்களை அவர்களுடைய இலக்கத்திற்குட்பட எண்ணாதேபோனான்.]]></a:t>
+              <a:t><![CDATA[6. But Levi and Benjamin counted he not among them: for the king's word was abominable to Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்தக் காரியம் தேவனுடைய பார்வைக்கு ஆகாததானபடியினால் அவர் இஸ்ரவேலை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[6. But Levi and Benjamin counted he not among them: for the king's word was abominable to Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And God was displeased with this thing; therefore he stroke Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And David said unto God, I have sinned greatly, because I have done this thing: but now, I plead to you, do away the iniquity of your servant; for I have done very foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும் உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And David said unto God, I have sinned greatly, because I have done this thing: but now, I plead to you, do away the iniquity of your servant; for I have done very foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும் உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD spoke unto Gad, David's seer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாத்தான் இஸ்ரவேலுக்கு விரோதமாய் எழும்பி, இஸ்ரவேலைத் தொகையிடுகிறதற்குத் தாவீதை ஏவிவிட்டது.]]></a:t>
+              <a:t><![CDATA[1. And Satan stood up against Israel, and provoked David to number Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய் விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. Go and tell David, saying, Thus says the LORD, I offer you three things: choose you one of them, that I may do it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய் விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. Go and tell David, saying, Thus says the LORD, I offer you three things: choose you one of them, that I may do it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது கர்த்தர், தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத்துடனே பேசி,]]></a:t>
+              <a:t><![CDATA[11. So Gad came to David, and said unto him, Thus says the LORD, Choose you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Either three years' famine; or three months to be destroyed before your foes, while that the sword of yours enemies overtakes you; or else three days the sword of the LORD, even the pestilence, in the land, and the angel of the LORD destroying throughout all the coasts of Israel. Now therefore advise yourself what word I shall bring again to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத் தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Either three years' famine; or three months to be destroyed before your foes, while that the sword of yours enemies overtakes you; or else three days the sword of the LORD, even the pestilence, in the land, and the angel of the LORD destroying throughout all the coasts of Israel. Now therefore advise yourself what word I shall bring again to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[12. Either three years' famine; or three months to be destroyed before your foes, while that the sword of yours enemies overtakes you; or else three days the sword of the LORD, even the pestilence, in the land, and the angel of the LORD destroying throughout all the coasts of Israel. Now therefore advise yourself what word I shall bring again to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Either three years' famine; or three months to be destroyed before your foes, while that the sword of yours enemies overtakes you; or else three days the sword of the LORD, even the pestilence, in the land, and the angel of the LORD destroying throughout all the coasts of Israel. Now therefore advise yourself what word I shall bring again to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Either three years' famine; or three months to be destroyed before your foes, while that the sword of yours enemies overtakes you; or else three days the sword of the LORD, even the pestilence, in the land, and the angel of the LORD destroying throughout all the coasts of Israel. Now therefore advise yourself what word I shall bring again to him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto Gad, I am in a great strait: let me fall now into the hand of the LORD; for very great are his mercies: but let me not fall into the hand of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன் இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான் என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And David said unto Gad, I am in a great strait: let me fall now into the hand of the LORD; for very great are his mercies: but let me not fall into the hand of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சாத்தான் இஸ்ரவேலுக்கு விரோதமாய் எழும்பி, இஸ்ரவேலைத் தொகையிடுகிறதற்குத் தாவீதை ஏவிவிட்டது.]]></a:t>
+              <a:t><![CDATA[2. And David said to Joab and to the rulers of the people, Go, number Israel from Beersheba even to Dan; and bring the number of them to me, that I may know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[14. So the LORD sent pestilence upon Israel: and there fell of Israel seventy thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
+              <a:t><![CDATA[14. So the LORD sent pestilence upon Israel: and there fell of Israel seventy thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் கர்த்தர் இஸ்ரவேலிலே கொள்ளைநோயை வரப்பண்ணினார், அதினால் இஸ்ரவேலில் எழுபதினாயிரம்பேர் மடிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And God sent an angel unto Jerusalem to destroy it: and as he was destroying, the LORD beheld, and he repented him of the evil, and said to the angel that destroyed, It is enough, stay now yours hand. And the angel of the LORD stood by the threshing floor of Ornan the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[15. And God sent an angel unto Jerusalem to destroy it: and as he was destroying, the LORD beheld, and he repented him of the evil, and said to the angel that destroyed, It is enough, stay now yours hand. And the angel of the LORD stood by the threshing floor of Ornan the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[15. And God sent an angel unto Jerusalem to destroy it: and as he was destroying, the LORD beheld, and he repented him of the evil, and said to the angel that destroyed, It is enough, stay now yours hand. And the angel of the LORD stood by the threshing floor of Ornan the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து, அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
+              <a:t><![CDATA[16. And David lifted up his eyes, and saw the angel of the LORD stand between the earth and the heaven, having a drawn sword in his hand stretched out over Jerusalem. Then David and the elders of Israel, who were clothed in sackcloth, fell upon their faces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And David lifted up his eyes, and saw the angel of the LORD stand between the earth and the heaven, having a drawn sword in his hand stretched out over Jerusalem. Then David and the elders of Israel, who were clothed in sackcloth, fell upon their faces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும் மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And David lifted up his eyes, and saw the angel of the LORD stand between the earth and the heaven, having a drawn sword in his hand stretched out over Jerusalem. Then David and the elders of Israel, who were clothed in sackcloth, fell upon their faces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And David said unto God, Is it not I that commanded the people to be numbered? even I it is that have sinned and done evil indeed; but as for these sheep, what have they done? let yours hand, I pray you, O LORD my God, be on me, and on my father's house; but not on your people, that they should be plagued.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And David said unto God, Is it not I that commanded the people to be numbered? even I it is that have sinned and done evil indeed; but as for these sheep, what have they done? let yours hand, I pray you, O LORD my God, be on me, and on my father's house; but not on your people, that they should be plagued.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே தாவீது யோவாபையும், ஜனத்தின் சேர்வைக்காரரையும் நோக்கி: நீங்கள் போய், பெயெர்செபாதொடங்கித் தாண்மட்டும் இருக்கிற இஸ்ரவேலை எண்ணி, அவர்கள் இலக்கத்தை நான் அறியும்படிக்கு, என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And David said to Joab and to the rulers of the people, Go, number Israel from Beersheba even to Dan; and bring the number of them to me, that I may know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And David said unto God, Is it not I that commanded the people to be numbered? even I it is that have sinned and done evil indeed; but as for these sheep, what have they done? let yours hand, I pray you, O LORD my God, be on me, and on my father's house; but not on your people, that they should be plagued.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. Then the angel of the LORD commanded Gad to say to David, that David should go up, and set up an altar unto the LORD in the threshing floor of Ornan the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. Then the angel of the LORD commanded Gad to say to David, that David should go up, and set up an altar unto the LORD in the threshing floor of Ornan the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படியே தாவீது கர்த்தரின் நாமத்திலே காத் சொன்ன வார்த்தையின்படியே போனான்.]]></a:t>
+              <a:t><![CDATA[19. And David went up at the saying of Gad, which he spoke in the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Ornan turned back, and saw the angel; and his four sons with him hid themselves. Now Ornan was threshing wheat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Ornan turned back, and saw the angel; and his four sons with him hid themselves. Now Ornan was threshing wheat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[21. And as David came to Ornan, Ornan looked and saw David, and went out of the threshing floor, and bowed himself to David with his face to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[21. And as David came to Ornan, Ornan looked and saw David, and went out of the threshing floor, and bowed himself to David with his face to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Then David said to Ornan, Grant me the place of this threshing floor, that I may build an altar therein unto the LORD: you shall grant it me for the full price: that the plague may be stayed from the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Then David said to Ornan, Grant me the place of this threshing floor, that I may build an altar therein unto the LORD: you shall grant it me for the full price: that the plague may be stayed from the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே தாவீது யோவாபையும், ஜனத்தின் சேர்வைக்காரரையும் நோக்கி: நீங்கள் போய், பெயெர்செபாதொடங்கித் தாண்மட்டும் இருக்கிற இஸ்ரவேலை எண்ணி, அவர்கள் இலக்கத்தை நான் அறியும்படிக்கு, என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And David said to Joab and to the rulers of the people, Go, number Israel from Beersheba even to Dan; and bring the number of them to me, that I may know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Then David said to Ornan, Grant me the place of this threshing floor, that I may build an altar therein unto the LORD: you shall grant it me for the full price: that the plague may be stayed from the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And Ornan said unto David, Take it to you, and let my lord the king do that which is good in his eyes: lo, I give you the oxen also for burnt offerings, and the threshing instruments for wood, and the wheat for the food offering; I give it all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக் கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And Ornan said unto David, Take it to you, and let my lord the king do that which is good in his eyes: lo, I give you the oxen also for burnt offerings, and the threshing instruments for wood, and the wheat for the food offering; I give it all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச் சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. And Ornan said unto David, Take it to you, and let my lord the king do that which is good in his eyes: lo, I give you the oxen also for burnt offerings, and the threshing instruments for wood, and the wheat for the food offering; I give it all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச் சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[24. And king David said to Ornan, Nay; but I will verily buy it for the full price: for I will not take that which is yours for the LORD, nor offer burnt offerings without cost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாவீது அந்த நிலத்திற்கு அறுநூறு சேக்கல் நிறைபொன்னை ஒர்னானுக்குக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[24. And king David said to Ornan, Nay; but I will verily buy it for the full price: for I will not take that which is yours for the LORD, nor offer burnt offerings without cost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல் இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
+              <a:t><![CDATA[25. So David gave to Ornan for the place six hundred shekels of gold by weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி, கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல் இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
+              <a:t><![CDATA[26. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings, and called upon the LORD; and he answered him from heaven by fire upon the altar of burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவதூதன் தன்னுடைய பட்டயத்தை உறையிலே திரும்பப் போடவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[26. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings, and called upon the LORD; and he answered him from heaven by fire upon the altar of burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு அங்கேதானே பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And David built there an altar unto the LORD, and offered burnt offerings and peace offerings, and called upon the LORD; and he answered him from heaven by fire upon the altar of burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என் ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Joab answered, The LORD make his people an hundred times so many more as they be: but, my lord the king, are they not all my lord's servants? why then does my lord require this thing? why will he be a cause of trespass to Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6521,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு அங்கேதானே பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[27. And the LORD commanded the angel; and he put up his sword again into the sheath thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. At that time when David saw that the LORD had answered him in the threshing floor of Ornan the Jebusite, then he sacrificed there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. At that time when David saw that the LORD had answered him in the threshing floor of Ornan the Jebusite, then he sacrificed there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For the tabernacle of the LORD, which Moses made in the wilderness, and the altar of the burnt offering, were at that season in the high place at Gibeon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For the tabernacle of the LORD, which Moses made in the wilderness, and the altar of the burnt offering, were at that season in the high place at Gibeon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But David could not go before it to enquire of God: for he was afraid because of the sword of the angel of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But David could not go before it to enquire of God: for he was afraid because of the sword of the angel of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என் ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Joab answered, The LORD make his people an hundred times so many more as they be: but, my lord the king, are they not all my lord's servants? why then does my lord require this thing? why will he be a cause of trespass to Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர் வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என் ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Joab answered, The LORD make his people an hundred times so many more as they be: but, my lord the king, are they not all my lord's servants? why then does my lord require this thing? why will he be a cause of trespass to Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாப் அப்படிச் சொல்லியும், ராஜாவின் வார்த்தை மேலிட்டபடியினால், யோவாப் புறப்பட்டு, இஸ்ரவேல் எங்கும் சுற்றித்திரிந்து எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[4. Nevertheless the king's word prevailed against Joab. Wherefore Joab departed, and went throughout all Israel, and came to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718377" r:id="rId1"/>
+    <p:sldLayoutId id="2481575410" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,50 +8073,98 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലായിസ്രായേലിലുംകൂടി സഞ്ചരിച്ചു യെരൂശലേമിലേക്കു മടങ്ങിവന്നു.]]></a:t>
+              <a:t><![CDATA[எங்கும் சுற்றித்திரிந்து எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യോവാബ് ജനത്തെ എണ്ണിയ സംഖ്യ ദാവീദിന്നു കൊടുത്തുയിസ്രായേലില്‍ ആയുധപാണികള്‍ എല്ലാംകൂടി]]></a:t>
+              <a:t><![CDATA[5. ஜனத்தை இலக்கம்பார்த்து, தொகையைத் தாவீதிடத்தில் கொடுத்தான்; இஸ்ரவேலிலெல்லாம் பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിനൊന്നുലക്ഷംപേര്‍. യെഹൂദയില്‍ ആയുധപാണികള്‍ നാലുലക്ഷത്തെഴുപതിനായിരം പേര്‍.]]></a:t>
+              <a:t><![CDATA[உருவத்தக்கவர்கள் பதினொருலட்சம்பேரும், யூதாவில் பட்டயம் உருவத்தக்கவர்கள் நாலுலட்சத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാല്‍ രാജാവിന്റെ കല്പന യോവാബിന്നു വെറുപ്പായിരുന്നതുകൊണ്ടു അവന്‍ ലേവിയെയും ബെന്യാമീനെയും]]></a:t>
+              <a:t><![CDATA[எழுபதினாயிரம்பேரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ കൂട്ടത്തില്‍ എണ്ണിയില്ല.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ராஜாவின் வார்த்தை யோவாபுக்கு அருவருப்பாயிருந்தபடியினால், லேவி பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ദൈവത്തിന്നു ഈ കാര്യം അനിഷ്ടമായിരുന്നതുകൊണ്ടു അവന്‍ യിസ്രായേലിനെ ബാധിച്ചു.]]></a:t>
+              <a:t><![CDATA[கோத்திங்களிலுள்ளவர்களை அவர்களுடைய இலக்கத்திற்குட்பட எண்ணாதேபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. മോശെ മരുഭൂമിയില്‍ വെച്ചു ഉണ്ടാക്കിയിരുന്ന യഹോവയുടെ തിരുനിവാസവും ഹോമപീഠവും അന്നു ഗിബെയോനിലെ]]></a:t>
+              <a:t><![CDATA[7. இந்தக் காரியம் தேவனுடைய பார்வைக்கு ஆகாததானபடியினால் அவர் இஸ்ரவேலை வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൂജാഗിരിയില്‍ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[8. தாவீது தேவனை நோக்கி: நான் இந்தக் காரியத்தைச் செய்ததினால் மிகவும் பாவஞ்செய்தேன்; இப்போதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അപ്പോള്‍ ദാവീദ് ദൈവത്തോടുഈ കാര്യം ചെയ്തതിനാല്‍ ഞാന്‍ മഹാപാപം ചെയ്തിരിക്കുന്നുഎന്നാല്‍ അടിയന്റെ]]></a:t>
+              <a:t><![CDATA[உம்முடைய அடியேனின் அக்கிரமத்தை நீக்கிவிடும்; வெகு புத்தியீனமாய்ச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകൃത്യം ക്ഷമിക്കേണമേഞാന്‍ വലിയ ഭോഷത്വം ചെയ്തുപോയി എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது கர்த்தர், தாவீதின் ஞானதிருஷ்டிக்காரனாகிய காத்துடனே பேசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം സാത്താന്‍ യിസ്രായേലിന്നു വിരോധമായി എഴുന്നേറ്റു യിസ്രായേലിനെ എണ്ണുവാന്‍ ദാവീദിന്നു]]></a:t>
+              <a:t><![CDATA[1. சாத்தான் இஸ்ரவேலுக்கு விரோதமாய் எழும்பி, இஸ்ரவேலைத் தொகையிடுகிறதற்குத் தாவீதை ஏவிவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. യഹോവയുടെ ദൂതന്റെ വാളിനെ പേടിച്ചതുകൊണ്ടു ദൈവത്തോടു അരുളപ്പാടു ചോദിക്കേണ്ടതിന്നു അവിടെ]]></a:t>
+              <a:t><![CDATA[10. நீ தாவீதினிடத்தில் போய் மூன்று காரியங்களை உனக்கு முன்பாக வைக்கிறேன்; அவைகளில் ஒரு காரியத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെല്ലുവാന്‍ ദാവീദിന്നു കഴിഞ്ഞില്ല.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்; அதை நான் உனக்குச்செய்வேன் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യഹോവ ദാവീദിന്റെ ദര്‍ശകനായ ഗാദിനോടു അരുളിച്ചെയ്തതെന്തെന്നാല്‍]]></a:t>
+              <a:t><![CDATA[11. அப்படியே காத் தாவீதினிடத்தில் வந்து, அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നീ ചെന്നു ദാവീദിനോടുഞാന്‍ മൂന്നു കാര്യം നിന്റെ മുമ്പില്‍ വെക്കുന്നു; അവയില്‍ ഒന്നു]]></a:t>
+              <a:t><![CDATA[12. மூன்று வருஷத்துப் பஞ்சமோ? அல்லது உன் பகைஞரின் பட்டயம் உன்னைப் பின்தொடர நீ உன் சத்துருக்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരഞ്ഞെടുത്തുകൊള്‍ക; അതു ഞാന്‍ നിന്നോടു ചെയ്യും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു എന്നു പറക.]]></a:t>
+              <a:t><![CDATA[முன்பாக முறிந்தோடிப்போகச் செய்யும் மூன்று மாதச் சங்காரமோ? அல்லது மூன்றுநாள் கர்த்தருடைய தூதன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അങ്ങനെ ഗാദ് ദാവീദിന്റെ അടുക്കല്‍ ചെന്നു അവനോടുയഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலுடைய எல்லையெங்கும் சங்காரம் உண்டாகும்படி தேசத்தில் நிற்கும் கர்த்தருடைய பட்டயமாகிய கொள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. മൂന്നു സംവത്സരത്തെ ക്ഷാമമോ, നിന്റെ ശത്രുക്കളുടെ വാള്‍ നിന്നെ തുടര്‍ന്നെത്തി നീ മൂന്നു മാസം]]></a:t>
+              <a:t><![CDATA[நோயோ? இவைகளில் ஒன்றைத் தெரிந்துகொள் என்று கர்த்தர் உரைக்கிறார். இப்போதும் என்னை அனுப்பினவருக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ ശത്രുക്കളാല്‍ നശിക്കയോ, ദേശത്തു മൂന്നു ദിവസം യഹോവയുടെ വാളായ മാഹാമാരി ഉണ്ടായി]]></a:t>
+              <a:t><![CDATA[என்ன மறுஉத்தரவு கொண்டுபோகவேண்டும் என்பதை யோசித்துப்பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേല്‍ദേശത്തൊക്കെയും യഹോവയുടെ ദൂതന്‍ സംഹാരം ചെയ്കയോ ഇവയില്‍ ഒന്നു തിരഞ്ഞെടുത്തുകൊള്‍ക. എന്നെ]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தாவீது கர்த்தரை நோக்கி: கொடிய இடுக்கணில் அகப்பட்டிருக்கிறேன்; இப்போது நான் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചവനോടു ഞാന്‍ എന്തൊരു മറുപടി പറയേണ്ടു എന്നു ആലോചിച്ചുനോക്കുക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கையிலே விழுவேனாக; அவருடைய இரக்கங்கள் மகா பெரியது; மனுஷர் கையிலே விழாதிருப்பேனாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോന്നിച്ചു.]]></a:t>
+              <a:t><![CDATA[2. அப்படியே தாவீது யோவாபையும், ஜனத்தின் சேர்வைக்காரரையும் நோக்கி: நீங்கள் போய், பெயெர்செபாதொடங்கித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ദാവീദ് ഗാദിനോടുഞാന്‍ വലിയ വിഷമത്തിലായിരിക്കുന്നു; ഞാന്‍ ഇപ്പോള്‍ യഹോവയുടെ കയ്യില്‍ തന്നേ]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் கர்த்தர் இஸ்ரவேலிலே கொள்ளைநோயை வரப்பண்ணினார், அதினால் இஸ்ரவேலில் எழுபதினாயிரம்பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീഴട്ടെ; അവന്റെ കരുണ ഏറ്റവും വലിയതല്ലോ; മനുഷ്യന്റെ കയ്യില്‍ ഞാന്‍ വീഴരുതേ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[மடிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അങ്ങനെ യഹോവ ഇസ്രായേലില്‍ മഹാമാരി അയച്ചു; യിസ്രായേലില്‍ എഴുപതിനായിരംപേര്‍ വീണുപോയി.]]></a:t>
+              <a:t><![CDATA[15. எருசலேமையும் அழிக்க தேவன் ஒரு தூதனை அனுப்பினான்; ஆனாலும் ஒருவன் அழிக்கையில் கர்த்தர் பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ദൈവം യെരൂശലേമിനെ നശിപ്പിക്കേണ്ടതിന്നു ഒരു ദൂതനെ അവിടെ അയച്ചു; അവന്‍ നശിപ്പിപ്പാന്‍]]></a:t>
+              <a:t><![CDATA[அந்தத் தீங்குக்கு மனஸ்தாபப்பட்டு, சங்கரிக்கிற தூதனை நோக்கி: போதும்; இப்போது உன் கையை நிறுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാവിക്കുമ്പോള്‍ യഹോവ കണ്ടു ആ അനര്‍ത്ഥത്തെക്കുറിച്ചു അനുതപിച്ചു നാശകദൂതനോടുമതി, നിന്റെ കൈ പിന്‍]]></a:t>
+              <a:t><![CDATA[என்றார்; கர்த்தருடைய தூதன் எபூசியனாகிய ஒர்னானின் களத்தண்டையிலே நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വലിക്ക എന്നു കല്പിച്ചു, യഹോവയുടെ ദൂതന്‍ യെബൂസ്യനായ ഒര്‍ന്നാന്റെ കളത്തിന്നരികെ നില്‍ക്കയായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[16. தாவீது தன் கண்களை ஏறெடுத்து, பூமிக்கும் வானத்திற்கும் நடுவே நிற்கிற கர்த்தருடைய தூதன் உருவின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ദാവീദ് തല പൊക്കി, യഹോവയുടെ ദൂതന്‍ വാള്‍ ഊരി യെരൂശലേമിന്നു മീതെ നീട്ടിപ്പിടിച്ചുംകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[பட்டயத்தைத் தன் கையில் பிடித்து, அதை எருசலேமின்மேல் நீட்டியிருக்கக் கண்டான்; அப்பொழுது தாவீதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭൂമിക്കും ആകാശത്തിന്നും മദ്ധ്യേ നിലക്കുന്നതു കണ്ടു ദാവീദും മൂപ്പന്മാരും രട്ടുടുത്തു സാഷ്ടാംഗം വീണു.]]></a:t>
+              <a:t><![CDATA[மூப்பர்களும் இரட்டுப் போர்த்துக்கொண்டு முகங்குப்புற விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ദാവീദ് ദൈവത്തോടുജനത്തെ എണ്ണുവാന്‍ പറഞ്ഞവന്‍ ഞാനല്ലയോ? ദോഷം ചെയ്ത പാപി ഞാന്‍ ആകുന്നു; ഈ]]></a:t>
+              <a:t><![CDATA[17. தாவீது தேவனை நோக்கி: ஜனத்தை எண்ணச் சொன்னவன் நான் அல்லவோ? நான்தான் பாவஞ்செய்தேன்; பொல்லாப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആടുകള്‍ എന്തു ചെയ്തിരിക്കുന്നു? യഹോവേ, എന്റെ ദൈവമേ, നിന്റെ കൈ ബാധക്കായിട്ടു നിന്റെ ജനത്തിന്മേല്‍]]></a:t>
+              <a:t><![CDATA[நடப்பித்தேன்; இந்த ஆடுகள் என்ன செய்தது? என் தேவனாகிய கர்த்தாவே, வாதிக்கும்படி உம்முடைய கரம் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ദാവീദ് യോവാബീനോടും ജനത്തിന്റെ പ്രഭുക്കന്മാരോടുംനിങ്ങള്‍ ചെന്നു ബേര്‍-ശേബമുതല്‍ ദാന്‍ വരെ]]></a:t>
+              <a:t><![CDATA[தாண்மட்டும் இருக்கிற இஸ்ரவேலை எண்ணி, அவர்கள் இலக்கத்தை நான் அறியும்படிக்கு, என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അല്ല, എന്റെമേലും എന്റെ പിതൃഭവനത്തിന്മേലും ഇരിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[ஜனத்திற்கு விரோதமாயிராமல், எனக்கும் என் தகப்பன் வீட்டிற்கும் விரோதமாயிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അപ്പോള്‍ യഹോവയുടെ ദൂതന്‍ ഗാദിനോടു ദാവീദ് ചെന്നു യെബൂസ്യനായ ഒര്‍ന്നാന്റെ കളത്തില്‍ യഹോവേക്കു]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தருக்கு ஒரு பலிபீடத்தை உண்டாக்கும்படி, தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു യാഗപീഠം പണിയേണമെന്നു ദാവീദിനോടു പറവാന്‍ കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[அங்கே போகவேண்டுமென்று தாவீதுக்குச் சொல் என்று கர்த்தருடைய தூதன் காத்துக்குக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യഹോവയുടെ നാമത്തില്‍ ഗാദ് പറഞ്ഞ വചനപ്രകാരം ദാവീദ് ചെന്നു.]]></a:t>
+              <a:t><![CDATA[19. அப்படியே தாவீது கர்த்தரின் நாமத்திலே காத் சொன்ன வார்த்தையின்படியே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഒര്‍ന്നാന്‍ തിരിഞ്ഞു ദൂതനെ കണ്ടു തന്റെ നാലു പുത്രന്മാരുമായി ഒളിച്ചു. ഒര്‍ന്നാന്‍ കോതമ്പു]]></a:t>
+              <a:t><![CDATA[20. ஒர்னான் திரும்பிப்பார்த்தான்; அவனும் அவனோடிருக்கிற அவனுடைய நாலு குமாரரும் அந்த தேவதூதனைக் கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മെതിച്ചു കൊണ്ടിരിക്കയായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ஒளித்துக்கொண்டார்கள்; ஒர்னான் போரடித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ദാവീദ് ഒര്‍ന്നാന്റെ അടുക്കല്‍ വന്നപ്പോള്‍ ഒര്‍ന്നാന്‍ നോക്കി ദാവീദിനെ കണ്ടു കളത്തില്‍നിന്നു]]></a:t>
+              <a:t><![CDATA[21. தாவீது ஒர்னானிடத்தில் வந்தபோது ஒர்னான் கவனித்துத் தாவீதைப் பார்த்து, அவன் களத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറത്തുചെന്നു ദാവീദിന്റെ മുമ്പില്‍ സാഷ്ടാംഗം വീണു നമസ്കരിച്ചു.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுவந்து, தரைமட்டும் குனிந்து தாவீதை வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ദാവീദ് ഒര്‍ന്നാനോടുഈ കളത്തിന്റെ സ്ഥലത്തു ഞാന്‍ യഹോവേക്കു ഒരു യാഗപീഠം പണിയേണ്ടതിന്നു അതു]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது தாவீது ஒர்னானை நோக்கி: இந்தக் களத்தின் நிலத்திலே நான் கர்த்தருக்கு ஒரு பலிபீடத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കു തരേണം; ബാധ ജനത്തെ വിട്ടുമാറേണ്ടതിന്നു നീ അതു മുഴുവിലെക്കു എനിക്കു തരേണം എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கட்டும்படிக்கு அதை எனக்குக் கொடு; ஜனத்தைவிட்டு நிறுத்தப்பட, எனக்கு அதைப் பெறும் விலைக்குக் கொடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിനെ എണ്ണി അവരുടെ സംഖ്യ ഞാന്‍ അറിയേണ്ടതിന്നു കൊണ്ടുവരുവിന്‍ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கொண்டுவாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അതിന്നു ഒര്‍ന്നാന്‍ ദാവീദിനോടുഅതു എടുത്തുകൊള്‍ക; യജമാനനായ രാജാവിന്റെ പ്രസാദംപോലെ]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തുകൊണ്ടാലും; ഇതാ ഞാന്‍ ഹോമയാഗത്തിന്നു കാളകളെയും വിറകിന്നു മെതിവണ്ടികളെയും ഭോജനയാഗത്തിന്നു]]></a:t>
+              <a:t><![CDATA[23. ஒர்னான் தாவீதை நோக்கி: ராஜாவாகிய என் ஆண்டவன் அதை வாங்கிக்கொண்டு, தம்முடைய பார்வைக்கு நலமானபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കോതമ്പിനെയും തരുന്നു; എല്ലാം ഞാന്‍ തരുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[செய்வாராக; இதோ, சர்வாங்கதகனங்களுக்கு மாடுகளும், விறகுக்குப் போரடிக்கிற உருளைகளும், போஜனபலிக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ദാവീദ് രാജാവു ഒര്‍ന്നാനോടുഅങ്ങനെ അല്ല; ഞാന്‍ മുഴുവിലെക്കേ അതു വാങ്ങുകയുള്ളു; നിനക്കുള്ളതു ഞാന്‍]]></a:t>
+              <a:t><![CDATA[கோதுமையும் ஆகிய யாவையும் கொடுக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവെക്കായിട്ടു എടുക്കയില്ല; ചെലവുകൂടാതെ ഹോമയാഗം കഴിക്കയും ഇല്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[24. அதற்குத் தாவீதுராஜா ஒர்னானை நோக்கி: அப்படியல்ல, நான் உன்னுடையதை இலவசமாய் வாங்கி, கர்த்தருக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അങ്ങനെ ദാവീദ് ആ സ്ഥലത്തിന്നു അറുനൂറു ശേക്കെല്‍ പൊന്നു ഒര്‍ന്നാന്നു കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனத்தைப் பலியிடாமல், அதை பெறும் விலைக்கு வாங்குவேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ദാവീദ് അവിടെ യഹോവേക്കു ഒരു യാഗപീഠംപണിതു ഹോമയാഗങ്ങളും സമാധാനയാഗങ്ങളും കഴിച്ചു യഹോവയോടു]]></a:t>
+              <a:t><![CDATA[25. தாவீது அந்த நிலத்திற்கு அறுநூறு சேக்கல் நிறைபொன்னை ஒர்னானுக்குக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാര്‍ത്ഥിച്ചു; അവന്‍ ആകാശത്തില്‍നിന്നു ഹോമപീഠത്തിന്മേല്‍ തീ ഇറക്കി അവന്നു ഉത്തരം അരുളി.]]></a:t>
+              <a:t><![CDATA[26. அங்கே கர்த்தருக்கு ஒரு பலிபீடத்தைக் கட்டி, சர்வாங்க தகனபலிகளையும் சமாதான பலிகளையும் செலுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. യഹോവ ദൂതനോടു കല്പിച്ചു; അവന്‍ തന്റെ വാള്‍ വീണ്ടും ഉറയില്‍ ഇട്ടു.]]></a:t>
+              <a:t><![CDATA[கர்த்தரை நோக்கி விண்ணப்பம்பண்ணினான்; அப்பொழுது அவர் வானத்திலிருந்து சர்வாங்க தகனபலிபீடத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ആ കാലത്തു യെബൂസ്യനായ ഒര്‍ന്നാന്റെ കളത്തില്‍വെച്ചു യഹോവ തന്റെ പ്രാര്‍ത്ഥനെക്കു ഉത്തരമരുളി എന്നു]]></a:t>
+              <a:t><![CDATA[இறங்கின அக்கினியில் அவனுக்கு மறுஉத்தரவு கொடுத்ததுமல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അതിന്നു യോവാബ്യഹോവ തന്റെ ജനത്തെ ഉള്ളതില്‍ നൂറിരട്ടിയായി വര്‍ദ്ധിപ്പിക്കട്ടെ; എങ്കിലും എന്റെ]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோவாப் கர்த்தருடைய ஜனங்கள் இப்போது இருக்கிறதைப்பார்க்கிலும் நூறத்தனையாய் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15549,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദ് കണ്ടിട്ടു അവിടെ യാഗം കഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[27. தேவதூதன் தன்னுடைய பட்டயத்தை உறையிலே திரும்பப் போடவேண்டும் என்று கர்த்தர் அவனுக்குச் சொன்னார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. எபூசியனாகிய ஒர்னானின் களத்திலே கர்த்தர் தனக்கு உத்தரவு அருளினதைத் தாவீது அக்காலத்திலே, கண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அங்கேதானே பலியிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. மோசே வனாந்தரத்தில் உண்டாக்கின கர்த்தருடைய வாசஸ்தலமும் சர்வாங்க தகனபலிபீடமும் அக்காலத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிபியோனின் மேட்டில் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. தாவீது கர்த்தருடைய தூதனின் பட்டயத்திற்குப் பயந்திருந்தபடியால், அவன் தேவசந்நிதியில் போய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரிக்கக் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യജമാനനായ രാജാവേ, അവര്‍ ഒക്കെയും യജമാനന്റെ ദാസന്മാരല്ലയോ? യജമാനന്‍ ഈ കാര്യം അന്വേഷിക്കുന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[வர்த்திக்கப்பண்ணுவாராக; ஆனாலும் ராஜாவாகிய என் ஆண்டவனே, அவர்களெல்லாரும் என் ஆண்டவனின் சேவகரல்லவா? என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിന്നു കുറ്റത്തിന്റെ കാരണമായി തീരുന്നതു എന്തിന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[ஆண்டவன் இதை விசாரிப்பானேன்? இஸ்ரவேலின்மேல் குற்றமுண்டாக இது நடக்கவேண்டியது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. എന്നാല്‍ യോവാബ് രാജാവിന്റെ കല്പന അനുസരിക്കേണ്ടിവന്നു. അതുകൊണ്ടു യോവാബ് പുറപ്പെട്ടു]]></a:t>
+              <a:t><![CDATA[4. யோவாப் அப்படிச் சொல்லியும், ராஜாவின் வார்த்தை மேலிட்டபடியினால், யோவாப் புறப்பட்டு, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>