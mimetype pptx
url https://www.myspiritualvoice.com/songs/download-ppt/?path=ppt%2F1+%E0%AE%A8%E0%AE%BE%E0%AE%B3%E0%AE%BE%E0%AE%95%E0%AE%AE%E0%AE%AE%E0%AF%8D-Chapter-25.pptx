--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -77,50 +77,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +150,53 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +337,56 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கொம்பைத் தொனிக்கப்பண்ண, தேவவிஷயத்தில் ராஜாவுக்கு ஞானதிருஷ்டிக்காரனாகிய ஏமானின் குமாரர் புக்கியா, மத்தனியா, ஊசியேல், செபுவேல், எரிமோத், அனனியா, அனானி, எலியாத்தா, கிதல்தி, ரொமந்தியேசர், யோஸ்பெகாஷா, மலோத்தி, ஒத்திர், மகாசியோத் என்பவர்களுமே.]]></a:t>
+              <a:t><![CDATA[4. Of Heman: the sons of Heman: Bukkiah, Mattaniah, Uzziel, Shebuel, and Jerimoth, Hananiah, Hanani, Eliathah, Giddalti, and Romamtiezer, Joshbekashah, Mallothi, Hothir, and Mahazioth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்களெல்லாரும் ஏமானின் குமாரராயிருந்தார்கள்; தேவன் ஏமானுக்குப் பதினாலு குமாரரையும் மூன்று குமாரத்திகளையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[4. Of Heman: the sons of Heman: Bukkiah, Mattaniah, Uzziel, Shebuel, and Jerimoth, Hananiah, Hanani, Eliathah, Giddalti, and Romamtiezer, Joshbekashah, Mallothi, Hothir, and Mahazioth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்களெல்லாரும் ஏமானின் குமாரராயிருந்தார்கள்; தேவன் ஏமானுக்குப் பதினாலு குமாரரையும் மூன்று குமாரத்திகளையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[4. Of Heman: the sons of Heman: Bukkiah, Mattaniah, Uzziel, Shebuel, and Jerimoth, Hananiah, Hanani, Eliathah, Giddalti, and Romamtiezer, Joshbekashah, Mallothi, Hothir, and Mahazioth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்கள் அனைவரும் ராஜாவுடைய கட்டளைப்பிரமாணமாய்க் கர்த்தருடைய ஆலயத்தில் தாளங்கள் தம்புருகள் சுரமண்டலங்களாகிய கீதவாத்தியம் வாசிக்க, தேவனுடைய ஆலயத்தின் ஊழியமாக அவரவர் தங்கள் தங்கள் தகப்பன்மாராகிய ஆசாப் எதுத்தூன், ஏமான் என்பவர்கள் வசத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. All these were the sons of Heman the king's seer in the words of God, to lift up the horn. And God gave to Heman fourteen sons and three daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்கள் அனைவரும் ராஜாவுடைய கட்டளைப்பிரமாணமாய்க் கர்த்தருடைய ஆலயத்தில் தாளங்கள் தம்புருகள் சுரமண்டலங்களாகிய கீதவாத்தியம் வாசிக்க, தேவனுடைய ஆலயத்தின் ஊழியமாக அவரவர் தங்கள் தங்கள் தகப்பன்மாராகிய ஆசாப் எதுத்தூன், ஏமான் என்பவர்கள் வசத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. All these were the sons of Heman the king's seer in the words of God, to lift up the horn. And God gave to Heman fourteen sons and three daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்கள் அனைவரும் ராஜாவுடைய கட்டளைப்பிரமாணமாய்க் கர்த்தருடைய ஆலயத்தில் தாளங்கள் தம்புருகள் சுரமண்டலங்களாகிய கீதவாத்தியம் வாசிக்க, தேவனுடைய ஆலயத்தின் ஊழியமாக அவரவர் தங்கள் தங்கள் தகப்பன்மாராகிய ஆசாப் எதுத்தூன், ஏமான் என்பவர்கள் வசத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. All these were under the hands of their father for song in the house of the LORD, with cymbals, psalteries, and harps, for the service of the house of God, according to the king's order to Asaph, Jeduthun, and Heman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரைப் பாடும் பாட்டுகளைக் கற்றுக்கொண்டு, நிபுணரான தங்கள் சகோதரரோடுங்கூட அவர்கள் இலக்கத்திற்கு இருநூற்றெண்பத்தெட்டுப்பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. All these were under the hands of their father for song in the house of the LORD, with cymbals, psalteries, and harps, for the service of the house of God, according to the king's order to Asaph, Jeduthun, and Heman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரைப் பாடும் பாட்டுகளைக் கற்றுக்கொண்டு, நிபுணரான தங்கள் சகோதரரோடுங்கூட அவர்கள் இலக்கத்திற்கு இருநூற்றெண்பத்தெட்டுப்பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. All these were under the hands of their father for song in the house of the LORD, with cymbals, psalteries, and harps, for the service of the house of God, according to the king's order to Asaph, Jeduthun, and Heman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களில் சிறியவனும் பெரியவனும், ஆசானும் மாணாக்கனும், சரிசமானமாய் முறைவரிசைக்காகச் சீட்டுப்போட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. So the number of them, with their brethren that were instructed in the songs of the LORD, even all that were cunning, was two hundred fourscore and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களில் சிறியவனும் பெரியவனும், ஆசானும் மாணாக்கனும், சரிசமானமாய் முறைவரிசைக்காகச் சீட்டுப்போட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. So the number of them, with their brethren that were instructed in the songs of the LORD, even all that were cunning, was two hundred fourscore and eight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும் சுரமண்டலங்களாலும் தம்புருகளாலும் கைத்தாளங்களாலும், தீர்க்கதரிசனம் சொல்லுகிற ஆசாப், ஏமான், எதுத்தூன் என்பவர்களின் குமாரரில் சிலரை, தாவீதும் தேவாலயச் சேனைகளின் பிரபுக்களும் ஊழியத்திற்கென்று பிரித்துவைத்தார்கள்; தங்கள் ஊழியத்தின் கிரியைக்குக் குறித்துவைக்கப்பட்ட மனுஷர்களின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[1. Moreover David and the captains of the host separated to the service of the sons of Asaph, and of Heman, and of Jeduthun, who should prophesy with harps, with psalteries, and with cymbals: and the number of the workmen according to their service was:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முதலாவது சீட்டு ஆசாப் வம்சமான யோசேப்பின் பேர்வழிக்கும், இரண்டாவது கெதலியா, அவன் சகோதரர், அவன் குமாரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[8. And they cast lots, ward against ward, as well the small as the great, the teacher as the scholar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முதலாவது சீட்டு ஆசாப் வம்சமான யோசேப்பின் பேர்வழிக்கும், இரண்டாவது கெதலியா, அவன் சகோதரர், அவன் குமாரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[8. And they cast lots, ward against ward, as well the small as the great, the teacher as the scholar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்றாவது சக்கூர், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[9. Now the first lot came forth for Asaph to Joseph: the second to Gedaliah, who with his brethren and sons were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான்காவது இஸ்ரி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[9. Now the first lot came forth for Asaph to Joseph: the second to Gedaliah, who with his brethren and sons were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஐந்தாவது நெத்தனியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[10. The third to Zaccur, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆறாவது புக்கியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. The fourth to Izri, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏழாவது எசரேலோ, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[12. The fifth to Nethaniah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எட்டாவது எஷாயா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[13. The sixth to Bukkiah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒன்பதாவது மத்தனீயா, அவன் குமாரர், அவன் சகோதரர் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[14. The seventh to Jesharelah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பத்தாவது சிமேயா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[15. The eighth to Jeshaiah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும் சுரமண்டலங்களாலும் தம்புருகளாலும் கைத்தாளங்களாலும், தீர்க்கதரிசனம் சொல்லுகிற ஆசாப், ஏமான், எதுத்தூன் என்பவர்களின் குமாரரில் சிலரை, தாவீதும் தேவாலயச் சேனைகளின் பிரபுக்களும் ஊழியத்திற்கென்று பிரித்துவைத்தார்கள்; தங்கள் ஊழியத்தின் கிரியைக்குக் குறித்துவைக்கப்பட்ட மனுஷர்களின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[1. Moreover David and the captains of the host separated to the service of the sons of Asaph, and of Heman, and of Jeduthun, who should prophesy with harps, with psalteries, and with cymbals: and the number of the workmen according to their service was:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பதினோராவது அசாரியேல், அவன்குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[16. The ninth to Mattaniah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பன்னிரண்டாவது அஷாபியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[17. The tenth to Shimei, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பதின்மூன்றாவது சுபவேல், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[18. The eleventh to Azareel, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பதினான்காவது மத்தித்தியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[19. The twelfth to Hashabiah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பதினைந்தாவது எரேமோத், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[20. The thirteenth to Shubael, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பதினாறாவது அனனியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[21. The fourteenth to Mattithiah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பதினேழாவது யோஸ்பேக்காஷா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[22. The fifteenth to Jeremoth, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பதினெட்டாவது ஆனானி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[23. The sixteenth to Hananiah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பத்தொன்பதாவது, மலோத்தி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[24. The seventeenth to Joshbekashah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ருபதாவது எலியாத்தா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[25. The eighteenth to Hanani, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும் சுரமண்டலங்களாலும் தம்புருகளாலும் கைத்தாளங்களாலும், தீர்க்கதரிசனம் சொல்லுகிற ஆசாப், ஏமான், எதுத்தூன் என்பவர்களின் குமாரரில் சிலரை, தாவீதும் தேவாலயச் சேனைகளின் பிரபுக்களும் ஊழியத்திற்கென்று பிரித்துவைத்தார்கள்; தங்கள் ஊழியத்தின் கிரியைக்குக் குறித்துவைக்கப்பட்ட மனுஷர்களின் தொகையாவது:]]></a:t>
+              <a:t><![CDATA[1. Moreover David and the captains of the host separated to the service of the sons of Asaph, and of Heman, and of Jeduthun, who should prophesy with harps, with psalteries, and with cymbals: and the number of the workmen according to their service was:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இருபத்தோராவது ஒத்திர், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[26. The nineteenth to Mallothi, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இருபத்திரண்டாவது கிதல்தி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[27. The twentieth to Eliathah, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இருபத்துமூன்றாவது மகாசியோத், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+              <a:t><![CDATA[28. The one and twentieth to Hothir, he, his sons, and his brethren, were twelve:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4370,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இருபத்துநான்காவது ரொமந்தியேசர், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[29. The two and twentieth to Giddalti, he, his sons, and his brethren, were twelve:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. The three and twentieth to Mahazioth, he, his sons, and his brethren, were twelve:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. The four and twentieth to Romamtiezer, he, his sons, and his brethren, were twelve.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. The four and twentieth to Romamtiezer, he, his sons, and his brethren, were twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜாவுடைய கட்டளைப்பிரமாணமாய்த் தீர்க்கதரிசனம் சொல்லுகிற ஆசாப்பின் வசத்திலிருக்கிற, ஆசாப்பின் குமாரரில் சக்கூர், யோசேப்பு, நெதானியா, அஷாரேலா என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[2. Of the sons of Asaph; Zaccur, and Joseph, and Nethaniah, and Asarelah, the sons of Asaph under the hands of Asaph, which prophesied according to the order of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜாவுடைய கட்டளைப்பிரமாணமாய்த் தீர்க்கதரிசனம் சொல்லுகிற ஆசாப்பின் வசத்திலிருக்கிற, ஆசாப்பின் குமாரரில் சக்கூர், யோசேப்பு, நெதானியா, அஷாரேலா என்பவர்களும்,]]></a:t>
+              <a:t><![CDATA[2. Of the sons of Asaph; Zaccur, and Joseph, and Nethaniah, and Asarelah, the sons of Asaph under the hands of Asaph, which prophesied according to the order of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரைப் போற்றித் துதித்துத் தீர்க்கதரிசனம் சொல்லுகிற தங்கள் தகப்பனாகிய எதுத்தூனின் வசத்திலே சுரமண்டலங்களை வாசிக்க, எதுத்தூனின் குமாரராகிய கெதலியா, சேரீ, எஷாயா, அஷபியா, மத்தித்தியா என்னும் ஆறுபேரும்,]]></a:t>
+              <a:t><![CDATA[3. Of Jeduthun: the sons of Jeduthun; Gedaliah, and Zeri, and Jeshaiah, Hashabiah, and Mattithiah, six, under the hands of their father Jeduthun, who prophesied with a harp, to give thanks and to praise the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரைப் போற்றித் துதித்துத் தீர்க்கதரிசனம் சொல்லுகிற தங்கள் தகப்பனாகிய எதுத்தூனின் வசத்திலே சுரமண்டலங்களை வாசிக்க, எதுத்தூனின் குமாரராகிய கெதலியா, சேரீ, எஷாயா, அஷபியா, மத்தித்தியா என்னும் ஆறுபேரும்,]]></a:t>
+              <a:t><![CDATA[3. Of Jeduthun: the sons of Jeduthun; Gedaliah, and Zeri, and Jeshaiah, Hashabiah, and Mattithiah, six, under the hands of their father Jeduthun, who prophesied with a harp, to give thanks and to praise the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கொம்பைத் தொனிக்கப்பண்ண, தேவவிஷயத்தில் ராஜாவுக்கு ஞானதிருஷ்டிக்காரனாகிய ஏமானின் குமாரர் புக்கியா, மத்தனியா, ஊசியேல், செபுவேல், எரிமோத், அனனியா, அனானி, எலியாத்தா, கிதல்தி, ரொமந்தியேசர், யோஸ்பெகாஷா, மலோத்தி, ஒத்திர், மகாசியோத் என்பவர்களுமே.]]></a:t>
+              <a:t><![CDATA[3. Of Jeduthun: the sons of Jeduthun; Gedaliah, and Zeri, and Jeshaiah, Hashabiah, and Mattithiah, six, under the hands of their father Jeduthun, who prophesied with a harp, to give thanks and to praise the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699459" r:id="rId1"/>
+    <p:sldLayoutId id="2481575528" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5661,74 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗിദ്ദൽതി, രോമംതി-ഏസെർ, യൊശ്ബെക്കാശാ, മല്ലോഥി, ഹോഥീർ, മഹസീയോത്ത് എന്നിവർ ഹേമാന്റെ പുത്രന്മാർ.]]></a:t>
+              <a:t><![CDATA[4. கொம்பைத் தொனிக்கப்பண்ண, தேவவிஷயத்தில் ராஜாவுக்கு ஞானதிருஷ்டிக்காரனாகிய ஏமானின் குமாரர் புக்கியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇവർ എല്ലാവരും ദൈവത്തിന്റെ വചനങ്ങളിൽ രാജാവിന്റെ ദർശകനായ ഹേമാന്റെ പുത്രന്മാർ. അവന്റെ]]></a:t>
+              <a:t><![CDATA[மத்தனியா, ஊசியேல், செபுவேல், எரிமோத், அனனியா, அனானி, எலியாத்தா, கிதல்தி, ரொமந்தியேசர், யோஸ்பெகாஷா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊമ്പുയർത്തേണ്ടതിന്നു ദൈവം ഹേമാന്നു പതിന്നാലു പുത്രന്മാരെയും മൂന്നു പുത്രിമാരെയും കൊടുത്തിരുന്നു.]]></a:t>
+              <a:t><![CDATA[மலோத்தி, ஒத்திர், மகாசியோத் என்பவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇവർ എല്ലാവരും ദൈവാലയത്തിലെ ശുശ്രൂഷെക്കു കൈത്താളങ്ങളാലും വീണകളാലും കിന്നരങ്ങളാലും യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[5. இவர்களெல்லாரும் ஏமானின் குமாரராயிருந்தார்கள்; தேவன் ஏமானுக்குப் பதினாலு குமாரரையும் மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിൽ സംഗീതത്തിന്നായി താന്താങ്ങളുടെ അപ്പന്റെ കീഴിലും ആസാഫും യെദൂഥൂനും ഹേമാനും നേരെ രാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പനെക്കു കീഴിലും ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[6. இவர்கள் அனைவரும் ராஜாவுடைய கட்டளைப்பிரமாணமாய்க் கர்த்தருடைய ஆலயத்தில் தாளங்கள் தம்புருகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യഹോവെക്കു സംഗീതം ചെയ്‍വാൻ അഭ്യാസം പ്രാപിച്ച നിപുണന്മാരായവരുടെ സകലസഹോദരന്മാരുമായി അവരുടെ സംഖ്യ]]></a:t>
+              <a:t><![CDATA[சுரமண்டலங்களாகிய கீதவாத்தியம் வாசிக்க, தேவனுடைய ஆலயத்தின் ஊழியமாக அவரவர் தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുനൂറ്റെണ്പത്തെട്ടു.]]></a:t>
+              <a:t><![CDATA[தகப்பன்மாராகிய ஆசாப் எதுத்தூன், ஏமான் என்பவர்கள் வசத்தில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. താന്താങ്ങളുടെ ഉദ്യോഗക്രമം നിശ്ചയിക്കേണ്ടതിന്നു അവർ ചെറിയവനും വലിയവനും ഗുരുവും ശിഷ്യനും ഒരുപോലെ]]></a:t>
+              <a:t><![CDATA[7. கர்த்தரைப் பாடும் பாட்டுகளைக் கற்றுக்கொண்டு, நிபுணரான தங்கள் சகோதரரோடுங்கூட அவர்கள் இலக்கத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചീട്ടിട്ടു.]]></a:t>
+              <a:t><![CDATA[இருநூற்றெண்பத்தெட்டுப்பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ദാവീദും സേനാധിപതിമാരും കിന്നരം, വീണ, കൈത്താളം എന്നിവകൊണ്ടു പ്രവചിക്കുന്നവരായ ആസാഫിന്റെയും]]></a:t>
+              <a:t><![CDATA[1. மேலும் சுரமண்டலங்களாலும் தம்புருகளாலும் கைத்தாளங்களாலும், தீர்க்கதரிசனம் சொல்லுகிற ஆசாப், ஏமான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഒന്നാമത്തെ ചീട്ടു ആസാഫിന്നുവേണ്ടി യോസേഫിന്നു വന്നു; രണ്ടാമത്തേതു ഗെദല്യാവിന്നു വന്നു; അവനും]]></a:t>
+              <a:t><![CDATA[8. அவர்களில் சிறியவனும் பெரியவனும், ஆசானும் மாணாக்கனும், சரிசமானமாய் முறைவரிசைக்காகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോദരന്മാരും അവന്റെ പുത്രന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[சீட்டுப்போட்டுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. മൂന്നാമത്തേതു സക്കൂരിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[9. முதலாவது சீட்டு ஆசாப் வம்சமான யோசேப்பின் பேர்வழிக்கும், இரண்டாவது கெதலியா, அவன் சகோதரர், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നാലാമത്തേതു യിസ്രിക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[குமாரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അഞ്ചാമത്തേതു കെഥന്യാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[10. மூன்றாவது சக்கூர், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ആറാമത്തേതു ബുക്കീയാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[11. நான்காவது இஸ்ரி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഏഴാമത്തേതു യെശരേലെക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[12. ஐந்தாவது நெத்தனியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എട്ടാമത്തേതു യെശയ്യാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[13. ஆறாவது புக்கியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഒമ്പതാമത്തേതു മത്ഥന്യാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടു പേർ.]]></a:t>
+              <a:t><![CDATA[14. ஏழாவது எசரேலோ, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. പത്താമത്തേതു ശിമെയിക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[15. எட்டாவது எஷாயா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹേമാന്റെയും യെദൂഥൂന്റെയും പുത്രന്മാരെ ശുശ്രൂഷെക്കായി വേർതിരിച്ചു; ഈ ശുശ്രൂഷയിൽ വേല ചെയ്തവരുടെ]]></a:t>
+              <a:t><![CDATA[எதுத்தூன் என்பவர்களின் குமாரரில் சிலரை, தாவீதும் தேவாலயச் சேனைகளின் பிரபுக்களும் ஊழியத்திற்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പതിനൊന്നാമത്തേതു അസരേലിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[16. ஒன்பதாவது மத்தனீயா, அவன் குமாரர், அவன் சகோதரர் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. പന്ത്രണ്ടാമത്തേതു ഹശബ്യാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[17. பத்தாவது சிமேயா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. പതിമ്മൂന്നാമത്തേതു ശൂബായേലിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരുംകൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[18. பதினோராவது அசாரியேல், அவன்குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. പതിനാലാമത്തേതു മത്ഥിഥ്യാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[19. பன்னிரண்டாவது அஷாபியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. പതിനഞ്ചാമത്തേതു യെരീമോത്തിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടു പേർ.]]></a:t>
+              <a:t><![CDATA[20. பதின்மூன்றாவது சுபவேல், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. പതിനാറാമത്തേതു ഹനന്യാവിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[21. பதினான்காவது மத்தித்தியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. പതിനേഴാമത്തേതു യൊശ്ബെക്കാശെക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[22. பதினைந்தாவது எரேமோத், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. പതിനെട്ടാമത്തേതു ഹനാനിക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[23. பதினாறாவது அனனியா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. പത്തൊമ്പതാമത്തേതു മല്ലോഥിക്കുവന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[24. பதினேழாவது யோஸ்பேக்காஷா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டு பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ഇരുപതാമത്തേതു എലീയാഥെക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[25. பதினெட்டாவது ஆனானி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഖ്യയാവിതു:]]></a:t>
+              <a:t><![CDATA[பிரித்துவைத்தார்கள்; தங்கள் ஊழியத்தின் கிரியைக்குக் குறித்துவைக்கப்பட்ட மனுஷர்களின் தொகையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഇരുപത്തൊന്നാമത്തേതു ഹോഥീരിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[26. பத்தொன்பதாவது, மலோத்தி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഇരുപത്തിരണ്ടാമത്തേതു ഗിദ്ദൽതിക്കു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[27. ருபதாவது எலியாத்தா, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഇരുപത്തിമൂന്നാമത്തേതു മഹസീയോത്തിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരുംകൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[28. இருபத்தோராவது ஒத்திர், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10621,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഇരുപത്തിനാലാമത്തേതു രോമംതി-ഏസെരിന്നു വന്നു; അവനും പുത്രന്മാരും സഹോദരന്മാരും കൂടി പന്ത്രണ്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[29. இருபத்திரண்டாவது கிதல்தி, அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இருபத்துமூன்றாவது மகாசியோத், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. இருபத்துநான்காவது ரொமந்தியேசர், அவன் குமாரர், அவன் சகோதரரென்னும் பன்னிரண்டுபேர் பேர்வழிக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ആസാഫിന്റെ പുത്രന്മാരോ: രാജാവിന്റെ കല്പനയാൽ പ്രവചിച്ച ആസാഫിന്റെ കീഴിൽ ആസാഫിന്റെ പുത്രന്മാരായ]]></a:t>
+              <a:t><![CDATA[2. ராஜாவுடைய கட்டளைப்பிரமாணமாய்த் தீர்க்கதரிசனம் சொல்லுகிற ஆசாப்பின் வசத்திலிருக்கிற, ஆசாப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സക്കൂർ, യോസേഫ്, നെഥന്യാവു, അശരേലാ.]]></a:t>
+              <a:t><![CDATA[குமாரரில் சக்கூர், யோசேப்பு, நெதானியா, அஷாரேலா என்பவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യെദൂഥൂന്യരോ: യഹോവയെ വാഴ്ത്തി സ്തുതിക്കുന്നതിൽ കിന്നരംകൊണ്ടു പ്രവചിച്ച തങ്ങളുടെ പിതാവായ യെദൂഥൂന്റെ]]></a:t>
+              <a:t><![CDATA[3. கர்த்தரைப் போற்றித் துதித்துத் தீர்க்கதரிசனம் சொல்லுகிற தங்கள் தகப்பனாகிய எதுத்தூனின் வசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കീഴിൽ ഗെദെല്യാവു, സെരി, യെശയ്യാവു, ഹശബ്യാവു, മത്ഥിഥയ്യാവു എന്നിങ്ങനെ യെദൂഥൂന്റെ പുത്രന്മാർ ആറു പേർ.]]></a:t>
+              <a:t><![CDATA[சுரமண்டலங்களை வாசிக்க, எதுத்தூனின் குமாரராகிய கெதலியா, சேரீ, எஷாயா, அஷபியா, மத்தித்தியா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഹേമാന്യരോ: ബുക്കീയാവു; മത്ഥന്യാവു, ഉസ്സീയേൽ, ശെബൂവേൽ, യെരീമോത്ത്, ഹനന്യാവു, ഹനാനി, എലീയാഥാ,]]></a:t>
+              <a:t><![CDATA[ஆறுபேரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>