--- v0 (2026-08-01)
+++ v1 (2026-10-21)
@@ -103,50 +103,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +197,57 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +401,60 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோசபாத், யோவாக், சாக்கார், நெனெயேல், அம்மியேல், இசக்கார், பெயுள்தாயி என்னும் இரண்டாம் மூன்றாம் நான்காம் ஐந்தாம் ஆறாம் ஏழாம் எட்டாம் குமாரருமே, தேவன் அவனை ஆசீர்வதித்திருந்தார்.]]></a:t>
+              <a:t><![CDATA[6. Also unto Shemaiah his son were sons born, that ruled throughout the house of their father: for they were mighty men of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஓபேத்ஏதேமுக்குத் தென்புறத்திற்கும், அவன் குமாரருக்கு அசுப்பீம் வீட்டிற்கும்,]]></a:t>
+              <a:t><![CDATA[6. Also unto Shemaiah his son were sons born, that ruled throughout the house of their father: for they were mighty men of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் குமாரனாகிய செமாயாவுக்கும் குமாரர் பிறந்து, அவர்கள் பராக்கிரமசாலிகளாயிருந்து, தங்கள் தகப்பன் குடும்பத்தாரை ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The sons of Shemaiah; Othni, and Rephael, and Obed, Elzabad, whose brethren were strong men, Elihu, and Semachiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் குமாரனாகிய செமாயாவுக்கும் குமாரர் பிறந்து, அவர்கள் பராக்கிரமசாலிகளாயிருந்து, தங்கள் தகப்பன் குடும்பத்தாரை ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The sons of Shemaiah; Othni, and Rephael, and Obed, Elzabad, whose brethren were strong men, Elihu, and Semachiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சூப்பீமுக்கும், ஓசாவுக்கும் மண்போட்டு உயர்த்தப்பட்ட வழியும் காவலுக்கு எதிர்காவலும் இருக்கிற மேற்புறமான வாசலுக்கும் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[8. All these of the sons of Obededom: they and their sons and their brethren, able men for strength for the service, were threescore and two of Obededom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சூப்பீமுக்கும், ஓசாவுக்கும் மண்போட்டு உயர்த்தப்பட்ட வழியும் காவலுக்கு எதிர்காவலும் இருக்கிற மேற்புறமான வாசலுக்கும் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[8. All these of the sons of Obededom: they and their sons and their brethren, able men for strength for the service, were threescore and two of Obededom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செமாயாவுக்கு இருந்த குமாரர் ஒத்னியும், பலசாலிகளாகிய ரெப்பாயேல், ஓபேத், எல்சாபாத என்னும் அவன் சகோதரரும், எலிகூவும் செமகியாவுமே.]]></a:t>
+              <a:t><![CDATA[9. And Meshelemiah had sons and brethren, strong men, eighteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செமாயாவுக்கு இருந்த குமாரர் ஒத்னியும், பலசாலிகளாகிய ரெப்பாயேல், ஓபேத், எல்சாபாத என்னும் அவன் சகோதரரும், எலிகூவும் செமகியாவுமே.]]></a:t>
+              <a:t><![CDATA[10. Also Hosah, of the children of Merari, had sons; Simri the chief, (for though he was not the firstborn, yet his father made him the chief;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே லேவியரான ஆறுபேரும், வடக்கே பகலிலே நாலுபேரும், தெற்கே பகலிலே நாலுபேரும், அசுப்பீம் வீட்டண்டையில் இரண்டிரண்டுபேரும்.]]></a:t>
+              <a:t><![CDATA[10. Also Hosah, of the children of Merari, had sons; Simri the chief, (for though he was not the firstborn, yet his father made him the chief;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே லேவியரான ஆறுபேரும், வடக்கே பகலிலே நாலுபேரும், தெற்கே பகலிலே நாலுபேரும், அசுப்பீம் வீட்டண்டையில் இரண்டிரண்டுபேரும்.]]></a:t>
+              <a:t><![CDATA[11. Hilkiah the second, Tebaliah the third, Zechariah the fourth: all the sons and brethren of Hosah were thirteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வாசல்காக்கிறவர்களின் வகுப்புகளாவன: கோராகியர் சந்ததியான ஆசாபின் புத்திரரிலே கோரேயின் குமாரன் மெஷெலேமியா என்பவன்,]]></a:t>
+              <a:t><![CDATA[1. Concerning the divisions of the porters: Of the Korhites was Meshelemiah the son of Kore, of the sons of Asaph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓபேத்ஏதோமின் புத்திரரும் அவர்கள் குமாரரும் அவர்கள் சகோதரருமாகிய ஊழியத்திற்குப் பலத்த பராக்கிரமசாலிகளான அவர்களெல்லாரும் அறுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[11. Hilkiah the second, Tebaliah the third, Zechariah the fourth: all the sons and brethren of Hosah were thirteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஓபேத்ஏதோமின் புத்திரரும் அவர்கள் குமாரரும் அவர்கள் சகோதரருமாகிய ஊழியத்திற்குப் பலத்த பராக்கிரமசாலிகளான அவர்களெல்லாரும் அறுபத்திரண்டுபேர்.]]></a:t>
+              <a:t><![CDATA[12. Among these were the divisions of the porters, even among the chief men, having wards one against another, to minister in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வெளிப்புறமான வாசல் அண்டையில் மேற்கே இருக்கிற உயர்ந்த வழிக்கு நாலுபேரும், வெளிப்புறமான வழியிலே இரண்டுபேரும் வைக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Among these were the divisions of the porters, even among the chief men, having wards one against another, to minister in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மெஷெலேமியாவின் குமாரரும் சகோதரருமான பராக்கிரமசாலிகள் பதினெட்டுப்பேர்.]]></a:t>
+              <a:t><![CDATA[13. And they cast lots, as well the small as the great, according to the house of their fathers, for every gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கோராகின் புத்திரருக்குள்ளும், மெராரியின் புத்திரருக்குள்ளும், வாசல்காக்கிறவர்களின் வகுப்புகள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[13. And they cast lots, as well the small as the great, according to the house of their fathers, for every gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெராரியின் புத்திரரில் ஓசா என்பவனுடைய குமாரர்கள்: சிம்ரி என்னும் தலைமையானவன்; இவன் மூத்தவனாயிராவிட்டாலும் இவன் தகப்பன் இவனைத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the lot eastward fell to Shelemiah. Then for Zechariah his son, a wise counsellor, they cast lots; and his lot came out northward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெராரியின் புத்திரரில் ஓசா என்பவனுடைய குமாரர்கள்: சிம்ரி என்னும் தலைமையானவன்; இவன் மூத்தவனாயிராவிட்டாலும் இவன் தகப்பன் இவனைத் தலைவனாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[14. And the lot eastward fell to Shelemiah. Then for Zechariah his son, a wise counsellor, they cast lots; and his lot came out northward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்ற லேவியரில் அகியா என்பவன் தேவனுடைய ஆலயத்துப் பொக்கிஷங்களையும், பிரதிஷ்டையாக்கப்படட பொருள்களின் பொக்கிஷங்களையும் விசாரிக்கிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. To Obededom southward; and to his sons the house of Asuppim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மற்ற லேவியரில் அகியா என்பவன் தேவனுடைய ஆலயத்துப் பொக்கிஷங்களையும், பிரதிஷ்டையாக்கப்படட பொருள்களின் பொக்கிஷங்களையும் விசாரிக்கிறவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. To Shuppim and Hosah the lot came forth westward, with the gate Shallecheth, by the causeway of the going up, ward against ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. லாதானின் குமாரர் யாரென்றால் கெர்சோனியனான அவனுடைய குமாரரில் தலைமையான பிதாக்களாயிருந்த யெகியேலியும்,]]></a:t>
+              <a:t><![CDATA[16. To Shuppim and Hosah the lot came forth westward, with the gate Shallecheth, by the causeway of the going up, ward against ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மெஷெலேமியாவின் குமாரர், மூத்தவனாகிய சகரியாவும்,]]></a:t>
+              <a:t><![CDATA[1. Concerning the divisions of the porters: Of the Korhites was Meshelemiah the son of Kore, of the sons of Asaph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. லாதானின் குமாரர் யாரென்றால் கெர்சோனியனான அவனுடைய குமாரரில் தலைமையான பிதாக்களாயிருந்த யெகியேலியும்,]]></a:t>
+              <a:t><![CDATA[17. Eastward were six Levites, northward four a day, southward four a day, and toward Asuppim two and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இல்க்கியா, தெபலியா, சகரியா என்னும் இரண்டாம், மூன்றாம் நான்காம் குமாரரானவர்கள்; ஓசாவின் குமாரரும் சகோதரரும் எல்லாம் பதின்மூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[17. Eastward were six Levites, northward four a day, southward four a day, and toward Asuppim two and two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இல்க்கியா, தெபலியா, சகரியா என்னும் இரண்டாம், மூன்றாம் நான்காம் குமாரரானவர்கள்; ஓசாவின் குமாரரும் சகோதரரும் எல்லாம் பதின்மூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[18. At Parbar westward, four at the causeway, and two at Parbar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யெகியேலியின் குமாரராகிய சேத்தாமும், அவன் சகோதரனாகிய யோவேலுமே; இவர்கள் கர்த்தருடைய ஆலயத்துப் பொக்கிஷங்களை விசாரிக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. At Parbar westward, four at the causeway, and two at Parbar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யெகியேலியின் குமாரராகிய சேத்தாமும், அவன் சகோதரனாகிய யோவேலுமே; இவர்கள் கர்த்தருடைய ஆலயத்துப் பொக்கிஷங்களை விசாரிக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. These are the divisions of the porters among the sons of Kore, and among the sons of Merari.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காவல்காரரான தலைவரின் கீழ்த் தங்கள் சகோதரருக்கு ஒத்த முறையாய், கர்த்தருடைய ஆலயத்தில் வாசல்காக்கிறவர்களாய்ச் சேவிக்க இவர்கள் வகுக்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[19. These are the divisions of the porters among the sons of Kore, and among the sons of Merari.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காவல்காரரான தலைவரின் கீழ்த் தங்கள் சகோதரருக்கு ஒத்த முறையாய், கர்த்தருடைய ஆலயத்தில் வாசல்காக்கிறவர்களாய்ச் சேவிக்க இவர்கள் வகுக்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[20. And of the Levites, Ahijah was over the treasures of the house of God, and over the treasures of the dedicated things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அம்ராமியரிலும், இத்சேயாரியரிலும், எப்ரோனியரிலும், ஊசியேரியரிலும், சிலர், அப்படியே விசாரிக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And of the Levites, Ahijah was over the treasures of the house of God, and over the treasures of the dedicated things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் பிதாக்களின் குடும்பத்தாராகிய சிறியவர்களும் பெரியவர்களுமாய் இன்ன வாசலுக்கு இன்னாரென்று சீட்டுப்போட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. As concerning the sons of Laadan; the sons of the Gershonite Laadan, chief fathers, even of Laadan the Gershonite, were Jehieli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மோசேயின் குமாரனாகிய கெர்சோமின் சந்ததியான செபுவேல் பொக்கிஷப்பிரதானியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. As concerning the sons of Laadan; the sons of the Gershonite Laadan, chief fathers, even of Laadan the Gershonite, were Jehieli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மெஷெலேமியாவின் குமாரர், மூத்தவனாகிய சகரியாவும்,]]></a:t>
+              <a:t><![CDATA[2. And the sons of Meshelemiah were, Zechariah the firstborn, Jediael the second, Zebadiah the third, Jathniel the fourth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏலியேசர் மூலமாய் அவனுக்கு இருந்த சகோதரரானவர்கள், இவன் குமாரன் ரெகபியாவும், இவன் குமாரன் எஷாயாவும், இவன் குமாரன் யோராமும், இவன் குமாரன் சிக்கிரியும், இவன் குமாரன் செலோமித்துமே.]]></a:t>
+              <a:t><![CDATA[22. The sons of Jehieli; Zetham, and Joel his brother, which were over the treasures of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஏலியேசர் மூலமாய் அவனுக்கு இருந்த சகோதரரானவர்கள், இவன் குமாரன் ரெகபியாவும், இவன் குமாரன் எஷாயாவும், இவன் குமாரன் யோராமும், இவன் குமாரன் சிக்கிரியும், இவன் குமாரன் செலோமித்துமே.]]></a:t>
+              <a:t><![CDATA[22. The sons of Jehieli; Zetham, and Joel his brother, which were over the treasures of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜாவாகிய தாவீதும், ஆயிரம்பேருக்கு அதிபதிகளும், நூறுபேருக்கு அதிகமான பிதாக்களின் தலைவரும், அதிபதிகளும் யுத்தத்தில் அகப்பட்ட கொள்ளைகளில் எடுத்து,]]></a:t>
+              <a:t><![CDATA[23. Of the Amramites, and the Izharites, the Hebronites, and the Uzzielites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ராஜாவாகிய தாவீதும், ஆயிரம்பேருக்கு அதிபதிகளும், நூறுபேருக்கு அதிகமான பிதாக்களின் தலைவரும், அதிபதிகளும் யுத்தத்தில் அகப்பட்ட கொள்ளைகளில் எடுத்து,]]></a:t>
+              <a:t><![CDATA[23. Of the Amramites, and the Izharites, the Hebronites, and the Uzzielites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தருடைய ஆலயத்தைப் பரிபாலிக்கும்படிக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்ட பொருள்களின் பொக்கிஷங்களையெல்லாம் அந்தச் செலோமித்தும் அவனுடைய சகோதரரும் விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Shebuel the son of Gershom, the son of Moses, was ruler of the treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஞானதிருஷ்டிக்காரனாகிய சாமுவேலும், நேரின் குமாரனாகிய அப்னேரும், செருயாவின் குமாரராகிய யோவாபும், அவரவர் பரிசுத்தம் என்று நேர்ந்துகொண்ட அனைத்தும் செலோமித்தின் கையின்கீழும் அவன் சகோதரர் கையின்கீழும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And his brethren by Eliezer; Rehabiah his son, and Jeshaiah his son, and Joram his son, and Zichri his son, and Shelomith his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஞானதிருஷ்டிக்காரனாகிய சாமுவேலும், நேரின் குமாரனாகிய அப்னேரும், செருயாவின் குமாரராகிய யோவாபும், அவரவர் பரிசுத்தம் என்று நேர்ந்துகொண்ட அனைத்தும் செலோமித்தின் கையின்கீழும் அவன் சகோதரர் கையின்கீழும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And his brethren by Eliezer; Rehabiah his son, and Jeshaiah his son, and Joram his son, and Zichri his son, and Shelomith his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இத்சேயாரியரில் கெனானியாவும் அவன் குமாரரும் தேசகாரியங்களைப் பார்க்கும்படி வைக்கப்பட்டு, இஸ்ரவேலின்மேல் விசாரிப்புக்காரரும் மணியகாரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Which Shelomith and his brethren were over all the treasures of the dedicated things, which David the king, and the chief fathers, the captains over thousands and hundreds, and the captains of the host, had dedicated.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இத்சேயாரியரில் கெனானியாவும் அவன் குமாரரும் தேசகாரியங்களைப் பார்க்கும்படி வைக்கப்பட்டு, இஸ்ரவேலின்மேல் விசாரிப்புக்காரரும் மணியகாரருமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Which Shelomith and his brethren were over all the treasures of the dedicated things, which David the king, and the chief fathers, the captains over thousands and hundreds, and the captains of the host, had dedicated.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எப்ரோனியரில் அசபியாவும் அவன் சகோதரருமாகிய ஆயிரத்து எழுநூறுபராக்கிரமசாலிகள் யோர்தானுக்கு இப்பாலே, மேற்கே இருக்கிற இஸ்ரவேலின் கர்த்தருடைய எல்லா ஊழியத்திற்கும் ராஜாவின் வேலைக்கும், கீழ்ப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Out of the spoils won in battles did they dedicate to maintain the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எதியாயேல், செபதியா, யதனியேல், ஏலாம், யோகனான், எலியோனாய் என்னும் இரண்டாம் மூன்றாம் நான்காம் ஐந்தாம் ஆறாம் ஏழாம் குமாரரும்;]]></a:t>
+              <a:t><![CDATA[3. Elam the fifth, Jehohanan the sixth, Elioenai the seventh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எப்ரோனியரில் அசபியாவும் அவன் சகோதரருமாகிய ஆயிரத்து எழுநூறுபராக்கிரமசாலிகள் யோர்தானுக்கு இப்பாலே, மேற்கே இருக்கிற இஸ்ரவேலின் கர்த்தருடைய எல்லா ஊழியத்திற்கும் ராஜாவின் வேலைக்கும், கீழ்ப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Out of the spoils won in battles did they dedicate to maintain the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எப்ரோனியரில் எரியாவும் இருந்தான்; அவன் தன் பிதாக்களின் வம்சங்களான எப்ரோனியரில் தலைமையானவன்; தாவீது அரசாண்ட நாற்பதாம் வருஷத்திலே அவர்கள் தேடப்பட்டபோது அவர்களுக்குள்ளே கீலேயாத்தேசத்து ஏசேரிலே பராக்கிரம வீரர் காணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And all that Samuel the seer, and Saul the son of Kish, and Abner the son of Ner, and Joab the son of Zeruiah, had dedicated; and whosoever had dedicated any thing, it was under the hand of Shelomith, and of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எப்ரோனியரில் எரியாவும் இருந்தான்; அவன் தன் பிதாக்களின் வம்சங்களான எப்ரோனியரில் தலைமையானவன்; தாவீது அரசாண்ட நாற்பதாம் வருஷத்திலே அவர்கள் தேடப்பட்டபோது அவர்களுக்குள்ளே கீலேயாத்தேசத்து ஏசேரிலே பராக்கிரம வீரர் காணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And all that Samuel the seer, and Saul the son of Kish, and Abner the son of Ner, and Joab the son of Zeruiah, had dedicated; and whosoever had dedicated any thing, it was under the hand of Shelomith, and of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எப்ரோனியரில் எரியாவும் இருந்தான்; அவன் தன் பிதாக்களின் வம்சங்களான எப்ரோனியரில் தலைமையானவன்; தாவீது அரசாண்ட நாற்பதாம் வருஷத்திலே அவர்கள் தேடப்பட்டபோது அவர்களுக்குள்ளே கீலேயாத்தேசத்து ஏசேரிலே பராக்கிரம வீரர் காணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And all that Samuel the seer, and Saul the son of Kish, and Abner the son of Ner, and Joab the son of Zeruiah, had dedicated; and whosoever had dedicated any thing, it was under the hand of Shelomith, and of his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பலசாலிகளாகிய அவர்களுடைய சகோதரர் இரண்டாயிரத்து எழுநூறு பிரதான தலைவராயிருந்தார்கள்; அவர்களைத் தாவீது ராஜா தேவனுக்கடுத்த சகல காரியத்திற்காகவும், ராஜாவின் காரியத்கிற்காகவும், ரூபனியர்மேலும், காதியர்மேலும், மனாசேயின் பாதிக்கோத்திரத்தின்மேலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[29. Of the Izharites, Chenaniah and his sons were for the outward business over Israel, for officers and judges.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பலசாலிகளாகிய அவர்களுடைய சகோதரர் இரண்டாயிரத்து எழுநூறு பிரதான தலைவராயிருந்தார்கள்; அவர்களைத் தாவீது ராஜா தேவனுக்கடுத்த சகல காரியத்திற்காகவும், ராஜாவின் காரியத்கிற்காகவும், ரூபனியர்மேலும், காதியர்மேலும், மனாசேயின் பாதிக்கோத்திரத்தின்மேலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[29. Of the Izharites, Chenaniah and his sons were for the outward business over Israel, for officers and judges.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5964,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பலசாலிகளாகிய அவர்களுடைய சகோதரர் இரண்டாயிரத்து எழுநூறு பிரதான தலைவராயிருந்தார்கள்; அவர்களைத் தாவீது ராஜா தேவனுக்கடுத்த சகல காரியத்திற்காகவும், ராஜாவின் காரியத்கிற்காகவும், ரூபனியர்மேலும், காதியர்மேலும், மனாசேயின் பாதிக்கோத்திரத்தின்மேலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[30. And of the Hebronites, Hashabiah and his brethren, men of valour, a thousand and seven hundred, were officers among them of Israel on this side Jordan westward in all the business of the LORD, and in the service of the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And of the Hebronites, Hashabiah and his brethren, men of valour, a thousand and seven hundred, were officers among them of Israel on this side Jordan westward in all the business of the LORD, and in the service of the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Among the Hebronites was Jerijah the chief, even among the Hebronites, according to the generations of his fathers. In the fortieth year of the reign of David they were sought for, and there were found among them mighty men of valour at Jazer of Gilead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Among the Hebronites was Jerijah the chief, even among the Hebronites, according to the generations of his fathers. In the fortieth year of the reign of David they were sought for, and there were found among them mighty men of valour at Jazer of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒபேத் ஏதோமின் குமாரர், மூத்தவனாகிய செமாயாவும்,]]></a:t>
+              <a:t><![CDATA[3. Elam the fifth, Jehohanan the sixth, Elioenai the seventh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Among the Hebronites was Jerijah the chief, even among the Hebronites, according to the generations of his fathers. In the fortieth year of the reign of David they were sought for, and there were found among them mighty men of valour at Jazer of Gilead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And his brethren, men of valour, were two thousand and seven hundred chief fathers, whom king David made rulers over the Reubenites, the Gadites, and the half tribe of Manasseh, for every matter pertaining to God, and affairs of the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And his brethren, men of valour, were two thousand and seven hundred chief fathers, whom king David made rulers over the Reubenites, the Gadites, and the half tribe of Manasseh, for every matter pertaining to God, and affairs of the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And his brethren, men of valour, were two thousand and seven hundred chief fathers, whom king David made rulers over the Reubenites, the Gadites, and the half tribe of Manasseh, for every matter pertaining to God, and affairs of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒபேத் ஏதோமின் குமாரர், மூத்தவனாகிய செமாயாவும்,]]></a:t>
+              <a:t><![CDATA[4. Moreover the sons of Obededom were, Shemaiah the firstborn, Jehozabad the second, Joah the third, and Sacar the fourth, and Nethaneel the fifth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கீழ்ப்புறத்திற்குச் செலேமியாவுக்குச் சீட்டு விழுந்தது; விவேகமுள்ள யோசனைக்காரனாகிய சகரியா என்னும் அவன் குமாரனுக்குச் சீட்டுப் போட்டபோது, அவன் சீட்டு வடபுறத்திற்கென்று விழுந்தது.]]></a:t>
+              <a:t><![CDATA[5. Ammiel the sixth, Issachar the seventh, Peulthai the eighth: for God blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கீழ்ப்புறத்திற்குச் செலேமியாவுக்குச் சீட்டு விழுந்தது; விவேகமுள்ள யோசனைக்காரனாகிய சகரியா என்னும் அவன் குமாரனுக்குச் சீட்டுப் போட்டபோது, அவன் சீட்டு வடபுறத்திற்கென்று விழுந்தது.]]></a:t>
+              <a:t><![CDATA[5. Ammiel the sixth, Issachar the seventh, Peulthai the eighth: for God blessed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603631" r:id="rId1"/>
+    <p:sldLayoutId id="2481578103" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7694,110 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അമ്മിയേൽ ആറാമൻ; യിസ്സാഖാർ ഏഴാമൻ; പെയൂലെഥായി എട്ടാമൻ. ദൈവം അവനെ അനുഗ്രഹിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[6. அவன் குமாரனாகிய செமாயாவுக்கும் குமாரர் பிறந்து, அவர்கள் பராக்கிரமசாலிகளாயிருந்து, தங்கள் தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. തെക്കെ വാതിലിന്റെതു ഓബേദ്-എദോമിന്നും പാണ്ടിശാലയുടേതു അവന്റെ പുത്രന്മാർക്കും]]></a:t>
+              <a:t><![CDATA[குடும்பத்தாரை ஆண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവന്റെ മകനായ ശെമയ്യാവിന്നും പുത്രന്മാർ ജനിച്ചിരുന്നു; അവർ പരാക്രമശാലികളായിരുന്നതുകൊണ്ടു തങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[7. செமாயாவுக்கு இருந்த குமாரர் ஒத்னியும், பலசாலிகளாகிய ரெப்பாயேல், ஓபேத், எல்சாபாத என்னும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതൃഭവനത്തിന്നു പ്രമാണികൾ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[சகோதரரும், எலிகூவும் செமகியாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. കയറ്റമുള്ള പെരുവഴിക്കൽ ശല്ലേഖെത്ത് പടിവാതിലിന്നരികെ പടിഞ്ഞാറെ വാതിലിന്റേതു ശുപ്പീമിന്നും]]></a:t>
+              <a:t><![CDATA[8. ஓபேத்ஏதோமின் புத்திரரும் அவர்கள் குமாரரும் அவர்கள் சகோதரருமாகிய ஊழியத்திற்குப் பலத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹോസെക്കും വന്നു. ഇങ്ങനെ കാവലിന്നരികെ കാവലുണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளான அவர்களெல்லாரும் அறுபத்திரண்டுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ശെമയ്യാവിന്റെ പുത്രന്മാർ: ഒത്നി, രെഫായേൽ, ഓബേദ്, എൽസാബാദ്;--അവന്റെ സഹോദരന്മാർ പ്രാപ്തന്മാർ]]></a:t>
+              <a:t><![CDATA[9. மெஷெலேமியாவின் குமாரரும் சகோதரருமான பராக்கிரமசாலிகள் பதினெட்டுப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിരുന്നു--എലീഹൂ, സെമഖ്യാവു.]]></a:t>
+              <a:t><![CDATA[10. மெராரியின் புத்திரரில் ஓசா என்பவனுடைய குமாரர்கள்: சிம்ரி என்னும் தலைமையானவன்; இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. കിഴക്കെ വാതിൽക്കൽ ആറു ലേവ്യരും വടക്കെ വാതിൽക്കൽ നാളൊന്നിന്നു നാലുപേരും തെക്കെ വാതിൽക്കൽ]]></a:t>
+              <a:t><![CDATA[மூத்தவனாயிராவிட்டாலும் இவன் தகப்பன் இவனைத் தலைவனாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാളൊന്നിന്നു നാലുപേരും പാണ്ടിശാലെക്കൽ ഈരണ്ടുപേരും ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[11. இல்க்கியா, தெபலியா, சகரியா என்னும் இரண்டாம், மூன்றாம் நான்காம் குமாரரானவர்கள்; ஓசாவின் குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. വാതിൽ കാവൽക്കാരുടെ കൂറുകളോ: കോരഹ്യർ: ആസാഫിന്റെ പുത്രന്മാരിൽ കോരെയുടെ മകനായ മെശേലെമ്യാവു.]]></a:t>
+              <a:t><![CDATA[1. வாசல்காக்கிறவர்களின் வகுப்புகளாவன: கோராகியர் சந்ததியான ஆசாபின் புத்திரரிலே கோரேயின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇവർ എല്ലാവരും ഓബേദ്-എദോമിന്റെ പുത്രന്മാരുടെ കൂട്ടത്തിലുള്ളവർ; അവരും പുത്രന്മാരും സഹോദരന്മാരും]]></a:t>
+              <a:t><![CDATA[சகோதரரும் எல்லாம் பதின்மூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുശ്രൂഷെക്കു അതിപ്രാപ്തന്മാരായിരുന്നു. ഇങ്ങനെ ഓബേദ്-എദോമിന്നുള്ളവർ അറുപത്തിരണ്ടുപേർ;]]></a:t>
+              <a:t><![CDATA[12. காவல்காரரான தலைவரின் கீழ்த் தங்கள் சகோதரருக்கு ஒத்த முறையாய், கர்த்தருடைய ஆலயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പർബാരിന്നു പടിഞ്ഞാറു പെരുവഴിയിൽ നാലുപേരും പർബാരിൽ തന്നേ രണ്ടുപേരും ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[வாசல்காக்கிறவர்களாய்ச் சேவிக்க இவர்கள் வகுக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. മെശേലെമ്യാവിന്നു പ്രാപ്തന്മാരായ പുത്രന്മാരും സഹോദരന്മാരും പതിനെട്ടുപേർ.]]></a:t>
+              <a:t><![CDATA[13. தங்கள் பிதாக்களின் குடும்பத்தாராகிய சிறியவர்களும் பெரியவர்களுமாய் இன்ன வாசலுக்கு இன்னாரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. കോരഹ്യരിലും മെരാർയ്യരിലും ഉള്ള വാതിൽകാവൽക്കാരുടെ കൂറുകൾ ഇവ തന്നേ.]]></a:t>
+              <a:t><![CDATA[சீட்டுப்போட்டுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. മെരാരിപുത്രന്മാരിൽ ഹോസെക്കു പുത്രന്മാർ ഉണ്ടായിരുന്നു; ശിമ്രി തലവൻ; ഇവൻ ആദ്യജാതനല്ലെങ്കിലും]]></a:t>
+              <a:t><![CDATA[14. கீழ்ப்புறத்திற்குச் செலேமியாவுக்குச் சீட்டு விழுந்தது; விவேகமுள்ள யோசனைக்காரனாகிய சகரியா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ അപ്പൻ അവനെ തലവനാക്കി;]]></a:t>
+              <a:t><![CDATA[அவன் குமாரனுக்குச் சீட்டுப் போட்டபோது, அவன் சீட்டு வடபுறத்திற்கென்று விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവരുടെ സഹോദരന്മാരായ ലേവ്യർ ദൈവലായത്തിലെ ഭണ്ഡാരത്തിന്നും വിശുദ്ധവസ്തുക്കളുടെ ഭണ്ഡാരത്തിന്നും]]></a:t>
+              <a:t><![CDATA[15. ஓபேத்ஏதேமுக்குத் தென்புறத்திற்கும், அவன் குமாரருக்கு அசுப்பீம் வீட்டிற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേൽവിചാരകരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[16. சூப்பீமுக்கும், ஓசாவுக்கும் மண்போட்டு உயர்த்தப்பட்ட வழியும் காவலுக்கு எதிர்காவலும் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ലയെദാന്റെ പുത്രന്മാർ: ലയെദാന്റെ കുടുംബത്തിലുള്ള ഗേർശോന്യരുടെ പുത്രന്മാർ: ഗേർശോന്യനായ ലയെദാന്റെ]]></a:t>
+              <a:t><![CDATA[மேற்புறமான வாசலுக்கும் சீட்டு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. മെശേലെമ്യാവിന്റെ പുത്രന്മാർ: സെഖർയ്യാവു ആദ്യജാതൻ; യെദീയയേൽ രണ്ടാമൻ; സെബദ്യാവു മൂന്നാമൻ, യത്നീയേൽ]]></a:t>
+              <a:t><![CDATA[மெஷெலேமியா என்பவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതൃഭവനത്തലവന്മാർ യെഹീയേല്യർ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[17. கிழக்கே லேவியரான ஆறுபேரும், வடக்கே பகலிலே நாலுபேரும், தெற்கே பகலிலே நாலுபேரும், அசுப்பீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഹിൽക്കീയാവു രണ്ടാമൻ, തെബല്യാവു മൂന്നാമൻ, സെഖർയ്യാവു നാലാമൻ; ഹോസയുടെ പുത്രന്മാരും സഹോദരന്മാരും]]></a:t>
+              <a:t><![CDATA[வீட்டண்டையில் இரண்டிரண்டுபேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാം കൂടി പതിമ്മൂന്നുപേർ.]]></a:t>
+              <a:t><![CDATA[18. வெளிப்புறமான வாசல் அண்டையில் மேற்கே இருக்கிற உயர்ந்த வழிக்கு நாலுபேரும், வெளிப்புறமான வழியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യെഹിയേലിന്റെ പുത്രന്മാർ: സേഥാം; അവന്റെ സഹോദരൻ യോവേൽ; ഇവർ യഹോവയുടെ ആലയത്തിലെ ഭണ്ഡാരത്തിന്നു]]></a:t>
+              <a:t><![CDATA[இரண்டுபேரும் வைக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേൽവിചാരകരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[19. கோராகின் புத்திரருக்குள்ளும், மெராரியின் புத்திரருக்குள்ளும், வாசல்காக்கிறவர்களின் வகுப்புகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. വാതിൽകാവൽക്കാരുടെ ഈ കൂറുകൾക്കു, അവരുടെ തലവന്മാർക്കു തന്നേ, യഹോവയുടെ ആലയത്തിൽ ശുശ്രൂഷ ചെയ്‍വാൻ]]></a:t>
+              <a:t><![CDATA[இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തങ്ങളുടെ സഹോദരന്മാർക്കു എന്നപോലെ ഉദ്യോഗങ്ങൾ ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[20. மற்ற லேவியரில் அகியா என்பவன் தேவனுடைய ஆலயத்துப் பொக்கிஷங்களையும், பிரதிஷ்டையாக்கப்படட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അമ്രാമ്യർ, യിസ്ഹാർയ്യർ, ഹെബ്രോന്യർ, ഉസ്സീയേല്യർ എന്നവരോ:]]></a:t>
+              <a:t><![CDATA[பொருள்களின் பொக்கிஷங்களையும் விசாரிக்கிறவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവർ ചെറിയവനും വലിയവനും ഒരുപോലെ പിതൃഭവനം പിതൃഭവനമായി അതതു വാതിലിന്നു ചീട്ടിട്ടു.]]></a:t>
+              <a:t><![CDATA[21. லாதானின் குமாரர் யாரென்றால் கெர்சோனியனான அவனுடைய குமாரரில் தலைமையான பிதாக்களாயிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. മോശെയുടെ മകനായ ഗേർശോമിന്റെ മകൻ ശെബൂവേൽ ഭണ്ഡാരത്തിന്നു മേല്വിചാരകനായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[யெகியேலியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാലാമൻ, ഏലാം അഞ്ചാമൻ;]]></a:t>
+              <a:t><![CDATA[2. மெஷெலேமியாவின் குமாரர், மூத்தவனாகிய சகரியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. എലീയേസെരിൽനിന്നുത്ഭവിച്ച അവന്റെ സഹോദരന്മാരോ: അവന്റെ മകൻ രെഹബ്യാവു; അവന്റെ മകൻ യെശയ്യാവു; അവന്റെ]]></a:t>
+              <a:t><![CDATA[22. யெகியேலியின் குமாரராகிய சேத்தாமும், அவன் சகோதரனாகிய யோவேலுமே; இவர்கள் கர்த்தருடைய ஆலயத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകൻ യോരാം; അവന്റെ മകൻ സിക്രി; അവന്റെ മകൻ ശെലോമീത്ത്.]]></a:t>
+              <a:t><![CDATA[பொக்கிஷங்களை விசாரிக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ദാവീദ്‍രാജാവും പിതൃഭവനത്തലവന്മാരും സഹസ്രാധിപന്മാരും ശതാധിപന്മാരും സേനാപതിമാരും നിവേദിച്ച]]></a:t>
+              <a:t><![CDATA[23. அம்ராமியரிலும், இத்சேயாரியரிலும், எப்ரோனியரிலும், ஊசியேரியரிலும், சிலர், அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശുദ്ധവസ്തുക്കളുടെ സകലഭണ്ഡാരത്തിന്നും ശെലോമീത്തും അവന്റെ സഹോദരന്മാരും മേൽവിചാരകരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[விசாரிக்கிறவர்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. യുദ്ധത്തിൽ കിട്ടിയ കൊള്ളയിൽ നിന്നു യഹോവയുടെ ആലയം കേടുപോക്കുവാൻ അവർ അവയെ നിവേദിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[24. மோசேயின் குமாரனாகிய கெர்சோமின் சந்ததியான செபுவேல் பொக்கிஷப்பிரதானியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ദർശകനായ ശമൂവേലും കീശിന്റെ മകൻ ശൌലും നേരിന്റെ മകൻ അബ്നേരും സെരൂയയുടെ മകൻ യോവാബും നിവേദിച്ച]]></a:t>
+              <a:t><![CDATA[25. ஏலியேசர் மூலமாய் அவனுக்கு இருந்த சகோதரரானவர்கள், இவன் குமாரன் ரெகபியாவும், இவன் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലനിവേദിതവസ്തുക്കളും ശെലോമീത്തിന്റെയും അവന്റെ സഹോദരന്മാരുടെയും വിചാരണയിൽ വന്നു.]]></a:t>
+              <a:t><![CDATA[எஷாயாவும், இவன் குமாரன் யோராமும், இவன் குமாரன் சிக்கிரியும், இவன் குமாரன் செலோமித்துமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. യിസ്ഹാർയ്യരിൽ കെനന്യാവും അവന്റെ പുത്രന്മാരും പുറമെയുള്ള പ്രവൃത്തിക്കു യിസ്രായേലിൽ പ്രമാണികളും]]></a:t>
+              <a:t><![CDATA[26. ராஜாவாகிய தாவீதும், ஆயிரம்பேருக்கு அதிபதிகளும், நூறுபேருக்கு அதிகமான பிதாக்களின் தலைவரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായാധിപന്മാരും ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[அதிபதிகளும் யுத்தத்தில் அகப்பட்ட கொள்ளைகளில் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഹെബ്രോന്യരിൽ ഹശബ്യാവും അവന്റെ സഹോദരന്മാരുമായി ആയിരത്തെഴുനൂറു പ്രാപ്തന്മാർ യോർദ്ദാന്നിക്കരെ]]></a:t>
+              <a:t><![CDATA[27. கர்த்தருடைய ஆலயத்தைப் பரிபாலிக்கும்படிக்குப் பரிசுத்தம் என்று நேர்ந்துகொண்ட பொருள்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യെഹോഹാനാൻ ആറാമൻ; എല്യോഹോവേനായി ഏഴാമൻ.]]></a:t>
+              <a:t><![CDATA[3. எதியாயேல், செபதியா, யதனியேல், ஏலாம், யோகனான், எலியோனாய் என்னும் இரண்டாம் மூன்றாம் நான்காம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പടിഞ്ഞാറു യഹോവയുടെ സകലകാര്യത്തിന്നും രാജാവിന്റെ ശുശ്രൂഷെക്കും യിസ്രായേലിൽ മേൽവിചാരകരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[பொக்கிஷங்களையெல்லாம் அந்தச் செலோமித்தும் அவனுடைய சகோதரரும் விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഹെബ്രോന്യരിൽ കുലംകുലമായും കുടുംബംകുടുംബമായുമുള്ള ഹെബ്രോന്യർക്കു യെരീയാവു തലവനായിരുന്നു;]]></a:t>
+              <a:t><![CDATA[28. ஞானதிருஷ்டிக்காரனாகிய சாமுவேலும், நேரின் குமாரனாகிய அப்னேரும், செருயாவின் குமாரராகிய யோவாபும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദിന്റെ വാഴ്ചയുടെ നാല്പതാം ആണ്ടിൽ അവരുടെ വസ്തുത അനേഷിച്ചപ്പോൾ അവരുടെ ഇടയിൽ ഗിലെയാദിലെ യാസേരിൽ]]></a:t>
+              <a:t><![CDATA[அவரவர் பரிசுத்தம் என்று நேர்ந்துகொண்ட அனைத்தும் செலோமித்தின் கையின்கீழும் அவன் சகோதரர் கையின்கீழும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാപ്തന്മാരെ കണ്ടു.]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അവന്റെ സഹോദരന്മാരായി പ്രാപ്തന്മാരും പിതൃഭവനത്തലവന്മാരുമായി രണ്ടായിരത്തെഴുനൂറു പേരുണ്ടായിരുന്നു;]]></a:t>
+              <a:t><![CDATA[29. இத்சேயாரியரில் கெனானியாவும் அவன் குமாரரும் தேசகாரியங்களைப் பார்க்கும்படி வைக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരെ ദാവീദ്‍രാജാവു ദൈവത്തിന്റെ സകലകാര്യത്തിന്നും രാജാവിന്റെ കാര്യാദികൾക്കും രൂബേന്യർ ഗാദ്യർ,]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் விசாரிப்புக்காரரும் மணியகாரருமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14526,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനശ്ശെയുടെ പാതിഗോത്രം എന്നിവർക്കു മേൽവിചാരകരാക്കിവച്ചു.]]></a:t>
+              <a:t><![CDATA[30. எப்ரோனியரில் அசபியாவும் அவன் சகோதரருமாகிய ஆயிரத்து எழுநூறுபராக்கிரமசாலிகள் யோர்தானுக்கு இப்பாலே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேற்கே இருக்கிற இஸ்ரவேலின் கர்த்தருடைய எல்லா ஊழியத்திற்கும் ராஜாவின் வேலைக்கும், கீழ்ப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. எப்ரோனியரில் எரியாவும் இருந்தான்; அவன் தன் பிதாக்களின் வம்சங்களான எப்ரோனியரில் தலைமையானவன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாவீது அரசாண்ட நாற்பதாம் வருஷத்திலே அவர்கள் தேடப்பட்டபோது அவர்களுக்குள்ளே கீலேயாத்தேசத்து ஏசேரிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഓബേദ്-എദോമിന്റെ പുത്രന്മാർ: ശെമയ്യാവു ആദ്യജാതൻ; യെഹോശാബാദ് രണ്ടാമൻ യോവാഹ് മൂന്നാമൻ; സാഖാർ നാലാമൻ;]]></a:t>
+              <a:t><![CDATA[ஐந்தாம் ஆறாம் ஏழாம் குமாரரும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பராக்கிரம வீரர் காணப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பலசாலிகளாகிய அவர்களுடைய சகோதரர் இரண்டாயிரத்து எழுநூறு பிரதான தலைவராயிருந்தார்கள்; அவர்களைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாவீது ராஜா தேவனுக்கடுத்த சகல காரியத்திற்காகவும், ராஜாவின் காரியத்கிற்காகவும், ரூபனியர்மேலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காதியர்மேலும், மனாசேயின் பாதிக்கோத்திரத்தின்மேலும் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെഥനയേൽ അഞ്ചാമൻ;]]></a:t>
+              <a:t><![CDATA[4. ஒபேத் ஏதோமின் குமாரர், மூத்தவனாகிய செமாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. കിഴക്കെ വാതിലിന്റെ ചീട്ടു ശേലെമ്യാവിന്നു വന്നു; പിന്നെ അവർ അവന്റെ മകനായി വിവേകമുള്ള]]></a:t>
+              <a:t><![CDATA[5. யோசபாத், யோவாக், சாக்கார், நெனெயேல், அம்மியேல், இசக்கார், பெயுள்தாயி என்னும் இரண்டாம் மூன்றாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലോചനക്കാരനായ സെഖർയ്യാവിന്നു വേണ്ടി ചീട്ടിട്ടു; അവന്റെ ചീട്ടു വടക്കെ വാതിലിന്നു വന്നു.]]></a:t>
+              <a:t><![CDATA[நான்காம் ஐந்தாம் ஆறாம் ஏழாம் எட்டாம் குமாரருமே, தேவன் அவனை ஆசீர்வதித்திருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>