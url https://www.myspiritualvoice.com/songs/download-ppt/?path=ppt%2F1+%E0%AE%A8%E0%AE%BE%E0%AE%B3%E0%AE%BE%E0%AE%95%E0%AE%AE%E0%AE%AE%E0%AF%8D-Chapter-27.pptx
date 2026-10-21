--- v0 (2026-08-01)
+++ v1 (2026-10-21)
@@ -111,50 +111,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +201,53 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +405,56 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜாவுடைய பொக்கிஷங்களின்மேல் ஆதியேலின் குமாரன் அஸ்மாவேத்தும், பட்டணங்களிலும் கிராமங்களிலும் துருக்கங்களிலுமுள்ள நிலத்தின் வருமான பண்டகசாலைகளின்மேல் உசியாவின் குமாரன் யோனத்தானும்,]]></a:t>
+              <a:t><![CDATA[4. And over the course of the second month was Dodai an Ahohite, and of his course was Mikloth also the ruler: in his course likewise were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நிலத்தைப் பயிரிட வயல்வெளியின் வேலைசெய்கிறவர்களின்மேல் கேலூப்பின்குமாரன் எஸ்ரியும்,]]></a:t>
+              <a:t><![CDATA[5. The third captain of the host for the third month was Benaiah the son of Jehoiada, a chief priest: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. திராட்சத்தோட்டங்களின்மேல் ராமாத்தியனான சீமேயும், திராட்சத்தோட்டங்களின் வரத்தாகிய திராட்சரசம் வைக்கும் இடங்களின்மேல் சிப்மியனாகிய சப்தியும்,]]></a:t>
+              <a:t><![CDATA[5. The third captain of the host for the third month was Benaiah the son of Jehoiada, a chief priest: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. திராட்சத்தோட்டங்களின்மேல் ராமாத்தியனான சீமேயும், திராட்சத்தோட்டங்களின் வரத்தாகிய திராட்சரசம் வைக்கும் இடங்களின்மேல் சிப்மியனாகிய சப்தியும்,]]></a:t>
+              <a:t><![CDATA[6. This is that Benaiah, who was mighty among the thirty, and above the thirty: and in his course was Ammizabad his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பள்ளத்தாக்குகளிலுள்ள ஒலிவமரங்களின்மேலும் முசுக்கட்டை விருட்சங்கனின்மேலும் கெதேரியனான பால்கானானும், எண்ணெய்கிடங்குகளின்மேல் யோவாசும்,]]></a:t>
+              <a:t><![CDATA[6. This is that Benaiah, who was mighty among the thirty, and above the thirty: and in his course was Ammizabad his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பள்ளத்தாக்குகளிலுள்ள ஒலிவமரங்களின்மேலும் முசுக்கட்டை விருட்சங்கனின்மேலும் கெதேரியனான பால்கானானும், எண்ணெய்கிடங்குகளின்மேல் யோவாசும்,]]></a:t>
+              <a:t><![CDATA[7. The fourth captain for the fourth month was Asahel the brother of Joab, and Zebadiah his son after him: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சாரோனில் மேய்கிற மாடுகளின்மேல் சாரோனியனான சித்ராயும், பள்ளத்தாக்குகளிலுள்ள மாடுகளின்மேல் அத்லாயின் குமாரன் சாப்பாத்தும்,]]></a:t>
+              <a:t><![CDATA[7. The fourth captain for the fourth month was Asahel the brother of Joab, and Zebadiah his son after him: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சாரோனில் மேய்கிற மாடுகளின்மேல் சாரோனியனான சித்ராயும், பள்ளத்தாக்குகளிலுள்ள மாடுகளின்மேல் அத்லாயின் குமாரன் சாப்பாத்தும்,]]></a:t>
+              <a:t><![CDATA[8. The fifth captain for the fifth month was Shamhuth the Izrahite: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒட்டகங்களின்மேல் இஸ்மவேலியனாகிய ஓபிலும், கழுதைகளின்மேல் மெரோனோத்தினாகிய எகெதியாவும்,]]></a:t>
+              <a:t><![CDATA[8. The fifth captain for the fifth month was Shamhuth the Izrahite: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆடுகளின்மேல் ஆகாரியனான யாசிசும் விசாரிப்புக்காரராயிருந்தார்கள்; இவர்களெல்லாரும் தாவீது ராஜாவின்பொருள்களுக்கு விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The sixth captain for the sixth month was Ira the son of Ikkesh the Tekoite: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிலேயாத்திலுள்ள மனாசேயின் பாதிக்கோத்திரத்திற்குச் சகரியாவின் குமாரன் இத்தோ; பென்யமீனுக்கு அப்னேரின் குமாரன் யாசியேல்.]]></a:t>
+              <a:t><![CDATA[1. Now the children of Israel after their number, to know, the chief fathers and captains of thousands and hundreds, and their officers that served the king in any matter of the courses, which came in and went out month by month throughout all the months of the year, of every course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆடுகளின்மேல் ஆகாரியனான யாசிசும் விசாரிப்புக்காரராயிருந்தார்கள்; இவர்களெல்லாரும் தாவீது ராஜாவின்பொருள்களுக்கு விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The sixth captain for the sixth month was Ira the son of Ikkesh the Tekoite: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீதின் சிறிய தகப்பனாகிய யோனத்தான் என்னும் புத்தியும் படிப்புமுள்ள மனுஷன் ஆலோசனைக்காரனாயிருந்தன்; அக்மோனியின் குமாரன் யெகியேல் ராஜாவின் குமாரரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. The seventh captain for the seventh month was Helez the Pelonite, of the children of Ephraim: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாவீதின் சிறிய தகப்பனாகிய யோனத்தான் என்னும் புத்தியும் படிப்புமுள்ள மனுஷன் ஆலோசனைக்காரனாயிருந்தன்; அக்மோனியின் குமாரன் யெகியேல் ராஜாவின் குமாரரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. The seventh captain for the seventh month was Helez the Pelonite, of the children of Ephraim: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அகித்தோப்பேல் ராஜாவுக்கு ஆலோசனைக்காரனாயிருந்தான்; அர்கியனான ஊஷாயி ராஜாவின் தோழனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. The eighth captain for the eighth month was Sibbecai the Hushathite, of the Zarhites: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பெனாயாவின் குமாரன் யோய்தாவும் அபியத்தாரும் அகித்தோப்பேலுக் உதவியாயிருந்தார்கள்; யோவாப் ராஜாவின் படைத்தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. The eighth captain for the eighth month was Sibbecai the Hushathite, of the Zarhites: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பெனாயாவின் குமாரன் யோய்தாவும் அபியத்தாரும் அகித்தோப்பேலுக் உதவியாயிருந்தார்கள்; யோவாப் ராஜாவின் படைத்தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. The ninth captain for the ninth month was Abiezer the Anetothite, of the Benjamites: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தங்கள் இலக்கத்தின்படி இருக்கிற இஸ்ரவேல் புத்திரருக்கு வம்சங்களின் தலைவரும், ஆரயித்துக்குச் சேர்வைக்காரரும், நூற்றிற்குச் சேர்வைக்காரரும், இவர்களுடைய தலைவரும் வைக்கப்பட்டிருந்தார்கள்; இவர்கள் வருஷத்திலுண்டான மாதங்களிலெல்லாம் மாதத்திற்கு மாதம் ராஜாவைச் சேவிக்கிறதற்கு வகுக்கப்பட்ட வரிசைகளின்படியெல்லாம் மாறிமாறி வருவார்கள்; ஒவ்வொரு வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. The ninth captain for the ninth month was Abiezer the Anetothite, of the Benjamites: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தங்கள் இலக்கத்தின்படி இருக்கிற இஸ்ரவேல் புத்திரருக்கு வம்சங்களின் தலைவரும், ஆரயித்துக்குச் சேர்வைக்காரரும், நூற்றிற்குச் சேர்வைக்காரரும், இவர்களுடைய தலைவரும் வைக்கப்பட்டிருந்தார்கள்; இவர்கள் வருஷத்திலுண்டான மாதங்களிலெல்லாம் மாதத்திற்கு மாதம் ராஜாவைச் சேவிக்கிறதற்கு வகுக்கப்பட்ட வரிசைகளின்படியெல்லாம் மாறிமாறி வருவார்கள்; ஒவ்வொரு வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. The tenth captain for the tenth month was Maharai the Netophathite, of the Zarhites: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தங்கள் இலக்கத்தின்படி இருக்கிற இஸ்ரவேல் புத்திரருக்கு வம்சங்களின் தலைவரும், ஆரயித்துக்குச் சேர்வைக்காரரும், நூற்றிற்குச் சேர்வைக்காரரும், இவர்களுடைய தலைவரும் வைக்கப்பட்டிருந்தார்கள்; இவர்கள் வருஷத்திலுண்டான மாதங்களிலெல்லாம் மாதத்திற்கு மாதம் ராஜாவைச் சேவிக்கிறதற்கு வகுக்கப்பட்ட வரிசைகளின்படியெல்லாம் மாறிமாறி வருவார்கள்; ஒவ்வொரு வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. The tenth captain for the tenth month was Maharai the Netophathite, of the Zarhites: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதலாவது மாதத்துக்கு முதல் வகுப்பின்மேல் சப்தியேலின் குமாரன் யஷொபெயாம் இருந்தான்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The eleventh captain for the eleventh month was Benaiah the Pirathonite, of the children of Ephraim: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிலேயாத்திலுள்ள மனாசேயின் பாதிக்கோத்திரத்திற்குச் சகரியாவின் குமாரன் இத்தோ; பென்யமீனுக்கு அப்னேரின் குமாரன் யாசியேல்.]]></a:t>
+              <a:t><![CDATA[1. Now the children of Israel after their number, to know, the chief fathers and captains of thousands and hundreds, and their officers that served the king in any matter of the courses, which came in and went out month by month throughout all the months of the year, of every course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதலாவது மாதத்துக்கு முதல் வகுப்பின்மேல் சப்தியேலின் குமாரன் யஷொபெயாம் இருந்தான்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The eleventh captain for the eleventh month was Benaiah the Pirathonite, of the children of Ephraim: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் பேரேசின் சந்ததியாரில் சகல சேனாபதிகளின் தலைவனாயிருந்து முதல் மாதம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[15. The twelfth captain for the twelfth month was Heldai the Netophathite, of Othniel: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டாவது மாதத்தின் வகுப்பின்மேல் அகோகியனான தோதாயி இருந்தான்; அவன் வகுப்பிலே மிக்லோத் தளகர்த்தனாயிருந்தான்; அவன் வகுப்பிலே நாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The twelfth captain for the twelfth month was Heldai the Netophathite, of Othniel: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டாவது மாதத்தின் வகுப்பின்மேல் அகோகியனான தோதாயி இருந்தான்; அவன் வகுப்பிலே மிக்லோத் தளகர்த்தனாயிருந்தான்; அவன் வகுப்பிலே நாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Furthermore over the tribes of Israel: the ruler of the Reubenites was Eliezer the son of Zichri: of the Simeonites, Shephatiah the son of Maachah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மூன்றாவது மாதத்தின் மூன்றாம் சேனாபதி யோய்தாவின் குமாரனாகிய பெனாயா என்னும் தலைமையான பிரதானி வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Furthermore over the tribes of Israel: the ruler of the Reubenites was Eliezer the son of Zichri: of the Simeonites, Shephatiah the son of Maachah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மூன்றாவது மாதத்தின் மூன்றாம் சேனாபதி யோய்தாவின் குமாரனாகிய பெனாயா என்னும் தலைமையான பிரதானி வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Of the Levites, Hashabiah the son of Kemuel: of the Aaronites, Zadok:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்தப் பெனாயா அந்த முப்பது பராக்கிரமசாலிகளில் ஒருவனும் அந்த முப்பது பேர்களின் தலைவனுமாயிருந்தான்; அவனுடைய வகுப்பை அவன் குமாரனாகிய அமிசபாத் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[18. Of Judah, Elihu, one of the brethren of David: of Issachar, Omri the son of Michael:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்தப் பெனாயா அந்த முப்பது பராக்கிரமசாலிகளில் ஒருவனும் அந்த முப்பது பேர்களின் தலைவனுமாயிருந்தான்; அவனுடைய வகுப்பை அவன் குமாரனாகிய அமிசபாத் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[19. Of Zebulun, Ishmaiah the son of Obadiah: of Naphtali, Jerimoth the son of Azriel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாலாவது மாதத்தின் நாலாம் சேனாபதி யோவாபின் சகோதரனாகிய ஆசகேலும், அவனுக்குப்பின்பு அவன் குமாரன் செப்தியாவுமே; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Of the children of Ephraim, Hoshea the son of Azaziah: of the half tribe of Manasseh, Joel the son of Pedaiah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாலாவது மாதத்தின் நாலாம் சேனாபதி யோவாபின் சகோதரனாகிய ஆசகேலும், அவனுக்குப்பின்பு அவன் குமாரன் செப்தியாவுமே; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Of the children of Ephraim, Hoshea the son of Azaziah: of the half tribe of Manasseh, Joel the son of Pedaiah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாணுக்கு எரோகாமின் குமாரன் அசாரியேல்; இவர்கள் இஸ்ரவேல் கோத்திரங்களுக்குத் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now the children of Israel after their number, to know, the chief fathers and captains of thousands and hundreds, and their officers that served the king in any matter of the courses, which came in and went out month by month throughout all the months of the year, of every course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாவது மாதத்தின் ஐந்தாம் சேனாபதி இஸ்ராகியனான சம்கூத் என்பவன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Of the half tribe of Manasseh in Gilead, Iddo the son of Zechariah: of Benjamin, Jaasiel the son of Abner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆறாவது மாதத்தின் ஆறாம் சேனாபதி இக்கேசின் குமாரன் ஈரா என்னும் தெக்கோவியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Of the half tribe of Manasseh in Gilead, Iddo the son of Zechariah: of Benjamin, Jaasiel the son of Abner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆறாவது மாதத்தின் ஆறாம் சேனாபதி இக்கேசின் குமாரன் ஈரா என்னும் தெக்கோவியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Of Dan, Azareel the son of Jeroham. These were the princes of the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழாவது மாத்தின் ஏழாம் சேனாபதி எப்பிராயீம் புத்திரரில் ஒருவனாகிய ஏலேஸ் என்னும் பெலோனியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. But David took not the number of them from twenty years old and under: because the LORD had said he would increase Israel like to the stars of the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழாவது மாத்தின் ஏழாம் சேனாபதி எப்பிராயீம் புத்திரரில் ஒருவனாகிய ஏலேஸ் என்னும் பெலோனியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. But David took not the number of them from twenty years old and under: because the LORD had said he would increase Israel like to the stars of the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எட்டாவது மாதத்தின் எட்டாம் சேனாபதி சாரியரில் ஒருவனாகிய சிபெக்காயி என்னும் ஊஷாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Joab the son of Zeruiah began to number, but he finished not, because there fell wrath for it against Israel; neither was the number put in the account of the chronicles of king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எட்டாவது மாதத்தின் எட்டாம் சேனாபதி சாரியரில் ஒருவனாகிய சிபெக்காயி என்னும் ஊஷாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Joab the son of Zeruiah began to number, but he finished not, because there fell wrath for it against Israel; neither was the number put in the account of the chronicles of king David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒன்பதாவது மாதத்தின் ஒன்பதாம் சேனாபதி பென்யமீனரில் அபியேசர் என்னும் ஆனதோத்தான்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And over the king's treasures was Azmaveth the son of Adiel: and over the storehouses in the fields, in the cities, and in the villages, and in the castles, was Jehonathan the son of Uzziah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒன்பதாவது மாதத்தின் ஒன்பதாம் சேனாபதி பென்யமீனரில் அபியேசர் என்னும் ஆனதோத்தான்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And over the king's treasures was Azmaveth the son of Adiel: and over the storehouses in the fields, in the cities, and in the villages, and in the castles, was Jehonathan the son of Uzziah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பத்தாவது மாதத்தின் பத்தாம் சேனாபதி சாரியரில் ஒருவனாகிய மக்ராயி என்னும் நெத்தோபாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And over them that did the work of the field for tillage of the ground was Ezri the son of Chelub:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலை வானத்தின் நட்சத்திரங்கள் அத்தனையாய்ப் பெருகப்பண்ணுவேன் என்று கர்த்தர் சொல்லியிருந்தபடியால்; தாவீது இருபது வயதுமுதல் அதற்கு கீழ்ப்பட்டவர்களின் இலக்கத்தைத்தொகையேற்றவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Now the children of Israel after their number, to know, the chief fathers and captains of thousands and hundreds, and their officers that served the king in any matter of the courses, which came in and went out month by month throughout all the months of the year, of every course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பத்தாவது மாதத்தின் பத்தாம் சேனாபதி சாரியரில் ஒருவனாகிய மக்ராயி என்னும் நெத்தோபாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And over the vineyards was Shimei the Ramathite: over the increase of the vineyards for the wine cellars was Zabdi the Shiphmite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பதினோராவது மாதத்தின் பதினோராம் சேனாபதி எப்பிராயீம் புத்திரரில் பெனாயா என்னும் பிரத்தோனியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And over the vineyards was Shimei the Ramathite: over the increase of the vineyards for the wine cellars was Zabdi the Shiphmite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பதினோராவது மாதத்தின் பதினோராம் சேனாபதி எப்பிராயீம் புத்திரரில் பெனாயா என்னும் பிரத்தோனியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And over the olive trees and the sycomore trees that were in the low plains was Baalhanan the Gederite: and over the cellars of oil was Joash:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பன்னிரண்டாவது மாதத்தின் பன்னிரண்டாம் சேனாபதி ஒத்னியேல் சந்ததியான எல்தாயி என்னும் நெத்தோபாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And over the olive trees and the sycomore trees that were in the low plains was Baalhanan the Gederite: and over the cellars of oil was Joash:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பன்னிரண்டாவது மாதத்தின் பன்னிரண்டாம் சேனாபதி ஒத்னியேல் சந்ததியான எல்தாயி என்னும் நெத்தோபாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And over the herds that fed in Sharon was Shitrai the Sharonite: and over the herds that were in the valleys was Shaphat the son of Adlai:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேல் கோத்திரங்களுக்குத் தலைவர்கள்; ரூபனியருக்குத் தலைவன் சிக்ரியின் குமாரன் எலியேசர்; சிமியோனியருக்கு மாக்காவின் குமாரன் செப்பத்தியா.]]></a:t>
+              <a:t><![CDATA[29. And over the herds that fed in Sharon was Shitrai the Sharonite: and over the herds that were in the valleys was Shaphat the son of Adlai:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேல் கோத்திரங்களுக்குத் தலைவர்கள்; ரூபனியருக்குத் தலைவன் சிக்ரியின் குமாரன் எலியேசர்; சிமியோனியருக்கு மாக்காவின் குமாரன் செப்பத்தியா.]]></a:t>
+              <a:t><![CDATA[30. Over the camels also was Obil the Ishmaelite: and over the asses was Jehdeiah the Meronothite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. லேவியருக்கு கேமுவேலின் குமாரன் அஷாபியா; ஆரோன் சந்ததிக்குச் சாதோக்.]]></a:t>
+              <a:t><![CDATA[31. And over the flocks was Jaziz the Hagerite. All these were the rulers of the substance which was king David's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யூதாவுக்குத் தாவீதின் சகோதரரில் ஒருவனாகிய எலிகூ; இசக்காருக்கு மிகாவேலின் குமாரன் ஒம்ரி.]]></a:t>
+              <a:t><![CDATA[31. And over the flocks was Jaziz the Hagerite. All these were the rulers of the substance which was king David's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. செபுலோனுக்கு ஒப்தியாவின் குமாரன் இஸ்மாயா; நப்தலிக்கு அஸ்ரியேலின் குமாரன் எரிமோத்.]]></a:t>
+              <a:t><![CDATA[32. Also Jonathan David's uncle was a counsellor, a wise man, and a scribe: and Jehiel the son of Hachmoni was with the king's sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலை வானத்தின் நட்சத்திரங்கள் அத்தனையாய்ப் பெருகப்பண்ணுவேன் என்று கர்த்தர் சொல்லியிருந்தபடியால்; தாவீது இருபது வயதுமுதல் அதற்கு கீழ்ப்பட்டவர்களின் இலக்கத்தைத்தொகையேற்றவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Over the first course for the first month was Jashobeam the son of Zabdiel: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6509,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்பிராயீம் புத்திரருக்கு அசசியாவின் குமாரன் ஓசெயா; மனாசேயின் பாதிக்கோத்திரத்திற்குப் பெதாயாவின் குமாரன் யோவேல்.]]></a:t>
+              <a:t><![CDATA[32. Also Jonathan David's uncle was a counsellor, a wise man, and a scribe: and Jehiel the son of Hachmoni was with the king's sons:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Ahithophel was the king's counsellor: and Hushai the Archite was the king's companion:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And after Ahithophel was Jehoiada the son of Benaiah, and Abiathar: and the general of the king's army was Joab.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And after Ahithophel was Jehoiada the son of Benaiah, and Abiathar: and the general of the king's army was Joab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செருயாவின் குமாரன் யோவாப் எண்ணத்துவக்கியும் முடிக்காதேபோனான்; அதற்காக இஸ்ரவேலின்மேல் கடுங்கோபம் வந்தது; ஆதலால் அந்தத்தொகை தாவீது ராஜாவின் நாளாகமக்கணக்கிலே ஏறவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Over the first course for the first month was Jashobeam the son of Zabdiel: and in his course were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. செருயாவின் குமாரன் யோவாப் எண்ணத்துவக்கியும் முடிக்காதேபோனான்; அதற்காக இஸ்ரவேலின்மேல் கடுங்கோபம் வந்தது; ஆதலால் அந்தத்தொகை தாவீது ராஜாவின் நாளாகமக்கணக்கிலே ஏறவில்லை.]]></a:t>
+              <a:t><![CDATA[3. Of the children of Perez was the chief of all the captains of the host for the first month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ராஜாவுடைய பொக்கிஷங்களின்மேல் ஆதியேலின் குமாரன் அஸ்மாவேத்தும், பட்டணங்களிலும் கிராமங்களிலும் துருக்கங்களிலுமுள்ள நிலத்தின் வருமான பண்டகசாலைகளின்மேல் உசியாவின் குமாரன் யோனத்தானும்,]]></a:t>
+              <a:t><![CDATA[4. And over the course of the second month was Dodai an Ahohite, and of his course was Mikloth also the ruler: in his course likewise were twenty and four thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603594" r:id="rId1"/>
+    <p:sldLayoutId id="2481575566" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,50 +7734,74 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗ്രാമങ്ങളിലും കോട്ടകളിലും ഉള്ള പാണ്ടിശാലകൾക്കു ഉസ്സീയാവിന്റെ മകൻ യെഹോനാഥാൻ മേൽവിചാരകൻ.]]></a:t>
+              <a:t><![CDATA[தளகர்த்தனாயிருந்தான்; அவன் வகுப்பிலே நாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. വയലിൽ വേലചെയ്ത കൃഷിക്കാർക്കു കെലൂബിന്റെ മകൻ എസ്രി മേൽവിചാരകൻ.]]></a:t>
+              <a:t><![CDATA[5. மூன்றாவது மாதத்தின் மூன்றாம் சேனாபதி யோய்தாவின் குமாரனாகிய பெனாயா என்னும் தலைமையான பிரதானி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. മുന്തിരിത്തോട്ടങ്ങൾക്കു രാമാത്യനായ ശിമെയിയും മുന്തിരത്തോട്ടങ്ങളിലെ അനുഭവമായ വീഞ്ഞു സൂക്ഷിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിലവറകൾക്കു ശിഫ്മ്യനായ സബ്ദിയും മേൽവിചാരകർ.]]></a:t>
+              <a:t><![CDATA[6. இந்தப் பெனாயா அந்த முப்பது பராக்கிரமசாலிகளில் ஒருவனும் அந்த முப்பது பேர்களின் தலைவனுமாயிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഒലിവുവൃക്ഷങ്ങൾക്കും താഴ്വീതിയിലെ കാട്ടത്തികൾക്കും ഗാദേർയ്യനായ ബാൽഹാനാനും എണ്ണ]]></a:t>
+              <a:t><![CDATA[அவனுடைய வகுப்பை அவன் குமாரனாகிய அமிசபாத் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സൂക്ഷിച്ചുവെക്കുന്ന നിലവറകൾക്കു യോവാശും മേൽവിചാരകർ.]]></a:t>
+              <a:t><![CDATA[7. நாலாவது மாதத்தின் நாலாம் சேனாபதி யோவாபின் சகோதரனாகிய ஆசகேலும், அவனுக்குப்பின்பு அவன் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ശാരോനിൽ മേയുന്ന നാൽക്കാലികൾക്കു ശാരോന്യനായ ശിത്രായിയും താഴ്വരയിലെ നാൽക്കാലികൾക്കു അദായിയുടെ]]></a:t>
+              <a:t><![CDATA[செப்தியாவுமே; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ ശാഫാത്തും മേൽവിചാരകർ.]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாவது மாதத்தின் ஐந்தாம் சேனாபதி இஸ்ராகியனான சம்கூத் என்பவன்; அவன் வகுப்பில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഒട്ടകങ്ങൾക്കു യിശ്മായേല്യനായ ഓബീലും കഴുതകൾക്കു മേരോനോത്യനായ യെഹ്ദെയാവും മേൽവിചാരകർ.]]></a:t>
+              <a:t><![CDATA[இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ആടുകൾക്കു ഹഗ്രീയനായ യാസീസ് മേൽ വിചാരകൻ; ഇവർ എല്ലാവരും ദാവീദ്‌രാജാവിന്റെ വസ്തുവകകൾക്കു]]></a:t>
+              <a:t><![CDATA[9. ஆறாவது மாதத்தின் ஆறாம் சேனாபதி இக்கேசின் குமாரன் ஈரா என்னும் தெக்கோவியன்; அவன் வகுப்பில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഗിലെയാദിലെ മനശ്ശെയുടെ പാതിഗോത്രത്തിന്നു സെഖർയ്യാവിന്റെ മകൻ യിദ്ദോ; ബെന്യാമീന്നു അബ്നേരിന്റെ മകൻ]]></a:t>
+              <a:t><![CDATA[1. தங்கள் இலக்கத்தின்படி இருக்கிற இஸ்ரவேல் புத்திரருக்கு வம்சங்களின் தலைவரும், ஆரயித்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അധിപതിമാരായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ദാവീദിന്റെ ചിറ്റപ്പനായ യോനാഥാൻ ബുദ്ധിമാനായൊരു മന്ത്രിയും ശാസ്ത്രിയും ആയിരുന്നു; ഹഖ്മോനിയുടെ]]></a:t>
+              <a:t><![CDATA[10. ஏழாவது மாத்தின் ஏழாம் சேனாபதி எப்பிராயீம் புத்திரரில் ஒருவனாகிய ஏலேஸ் என்னும் பெலோனியன்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ യെഹീയേൽ രാജകുമാരന്മാരുടെ സഹവാസി ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. അഹീഥോഫെൽ രാജമന്ത്രി; അർഖ്യനായ ഹൂശായി രാജമിത്രം.]]></a:t>
+              <a:t><![CDATA[11. எட்டாவது மாதத்தின் எட்டாம் சேனாபதி சாரியரில் ஒருவனாகிய சிபெக்காயி என்னும் ஊஷாத்தியன்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. അഹീഥോഫെലിന്റെ ശേഷം ബെനായാവിന്റെ മകനായ യെഹോയാദയും അബ്യാഥാരും മന്ത്രികൾ; രാജാവിന്റെ സേനാധിപതി]]></a:t>
+              <a:t><![CDATA[வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോവാബ്.]]></a:t>
+              <a:t><![CDATA[12. ஒன்பதாவது மாதத்தின் ஒன்பதாம் சேனாபதி பென்யமீனரில் அபியேசர் என்னும் ஆனதோத்தான்; அவன் வகுப்பில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിസ്രായേൽപുത്രന്മാർ ആളെണ്ണപ്രകാരം പിതൃഭവനത്തലവന്മാരും സഹസ്രാധിപന്മാരും ശതാധിപന്മാരും]]></a:t>
+              <a:t><![CDATA[இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംവത്സരത്തിലെ സകലമാസങ്ങളിലും മാസാന്തരം വരികയും പോകയും ചെയ്യുന്ന അതതു കൂറുകളുടെ ഓരോ പ്രവൃത്തിയിലും]]></a:t>
+              <a:t><![CDATA[13. பத்தாவது மாதத்தின் பத்தாம் சேனாபதி சாரியரில் ஒருவனாகிய மக்ராயி என்னும் நெத்தோபாத்தியன்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവിന്നു സേവ ചെയ്തുപോന്ന അവരുടെ പ്രമാണികളും ആകെ ഇരുപത്തിനാലായിരം പേർ.]]></a:t>
+              <a:t><![CDATA[வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഒന്നാം മാസത്തേക്കുള്ള ഒന്നാം കൂറിന്നു മേൽവിചാരകൻ സബ്ദീയേലിന്റെ മകൻ യാശോബെയാം: അവന്റെ കൂറിൽ]]></a:t>
+              <a:t><![CDATA[14. பதினோராவது மாதத்தின் பதினோராம் சேனாபதி எப்பிராயீம் புத்திரரில் பெனாயா என்னும் பிரத்தோனியன்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാസീയേൽ;]]></a:t>
+              <a:t><![CDATA[சேர்வைக்காரரும், நூற்றிற்குச் சேர்வைக்காரரும், இவர்களுடைய தலைவரும் வைக்கப்பட்டிருந்தார்கள்; இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരം പേർ.]]></a:t>
+              <a:t><![CDATA[வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവൻ പേരെസ്സിന്റെ പുത്രന്മാരിൽ ഉള്ളവനും ഒന്നാം മാസത്തെ സകലസേനാപതികൾക്കും തലവനും ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[15. பன்னிரண்டாவது மாதத்தின் பன்னிரண்டாம் சேனாபதி ஒத்னியேல் சந்ததியான எல்தாயி என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. രണ്ടാം മാസത്തേക്കുള്ള കൂറിന്നു അഹോഹ്യനായ ദോദായി മേൽവിചാരകനും അവന്റെ കൂറിൽ മിക്ളോത്ത് പ്രമാണിയും]]></a:t>
+              <a:t><![CDATA[நெத்தோபாத்தியன்; அவன் வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിരുന്നു. അവന്റെ കൂറിലും ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேல் கோத்திரங்களுக்குத் தலைவர்கள்; ரூபனியருக்குத் தலைவன் சிக்ரியின் குமாரன் எலியேசர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. മൂന്നാം മാസത്തേക്കുള്ള മൂന്നാമത്തെ സേനാപതി മഹാപുരോഹിതനായ യെഹോയാദയുടെ മകൻ ബെനായാവു; അവന്റെ കൂറിലും]]></a:t>
+              <a:t><![CDATA[சிமியோனியருக்கு மாக்காவின் குமாரன் செப்பத்தியா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[17. லேவியருக்கு கேமுவேலின் குமாரன் அஷாபியா; ஆரோன் சந்ததிக்குச் சாதோக்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. മുപ്പതു പേരിൽ വീരനും മുപ്പതുപേർക്കു തലവനുമായ ബെനായാവു ഇവൻ തന്നേ; അവന്റെ കൂറിന്നു അവന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[18. யூதாவுக்குத் தாவீதின் சகோதரரில் ஒருவனாகிய எலிகூ; இசக்காருக்கு மிகாவேலின் குமாரன் ஒம்ரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമ്മീസാബാദ് പ്രമാണിയായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[19. செபுலோனுக்கு ஒப்தியாவின் குமாரன் இஸ்மாயா; நப்தலிக்கு அஸ்ரியேலின் குமாரன் எரிமோத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നാലാം മാസത്തേക്കുള്ള നാലാമത്തവൻ യോവാബിന്റെ സഹോദരനായ അസാഹേലും അവന്റെശേഷം അവന്റെ മകനായ സെബദ്യാവും]]></a:t>
+              <a:t><![CDATA[20. எப்பிராயீம் புத்திரருக்கு அசசியாவின் குமாரன் ஓசெயா; மனாசேயின் பாதிக்கோத்திரத்திற்குப் பெதாயாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിരുന്നു; അവന്റെ കൂറിലും ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[குமாரன் யோவேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ദാന്നു യെരോഹാമിന്റെ മകൻ അസരെയോൽ. ഇവർ യിസ്രായേൽഗോത്രങ്ങൾക്കു പ്രഭുക്കന്മാർ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[வருஷத்திலுண்டான மாதங்களிலெல்லாம் மாதத்திற்கு மாதம் ராஜாவைச் சேவிக்கிறதற்கு வகுக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അഞ്ചാം മാസത്തേക്കുള്ള അഞ്ചാമത്തവൻ യിസ്രാഹ്യനായ ശംഹൂത്ത്; അവന്റെ കൂറിലും ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[21. கிலேயாத்திலுள்ள மனாசேயின் பாதிக்கோத்திரத்திற்குச் சகரியாவின் குமாரன் இத்தோ; பென்யமீனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ആറാം മാസത്തേക്കുള്ള ആറാമത്തവൻ തെക്കോവ്യനായ ഇക്കേശിന്റെ മകൻ ഈരാ; അവന്റെ കൂറിലും]]></a:t>
+              <a:t><![CDATA[அப்னேரின் குமாரன் யாசியேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[22. தாணுக்கு எரோகாமின் குமாரன் அசாரியேல்; இவர்கள் இஸ்ரவேல் கோத்திரங்களுக்குத் தலைவராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഏഴാം മാസത്തേക്കുള്ള ഏഴാമത്തവൻ എഫ്രയീമ്യരിൽ പെലോന്യനായ ഹേലെസ്; അവന്റെ കൂറിലും]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலை வானத்தின் நட்சத்திரங்கள் அத்தனையாய்ப் பெருகப்பண்ணுவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருந்தபடியால்; தாவீது இருபது வயதுமுதல் அதற்கு கீழ்ப்பட்டவர்களின் இலக்கத்தைத்தொகையேற்றவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എട്ടാം മാസത്തേക്കുള്ള എട്ടാമത്തവൻ സർഹ്യരിൽ ഹൂശാത്യനായ സിബ്ബെഖായി; അവന്റെ കൂറിലും]]></a:t>
+              <a:t><![CDATA[24. செருயாவின் குமாரன் யோவாப் எண்ணத்துவக்கியும் முடிக்காதேபோனான்; அதற்காக இஸ்ரவேலின்மேல் கடுங்கோபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[வந்தது; ஆதலால் அந்தத்தொகை தாவீது ராஜாவின் நாளாகமக்கணக்கிலே ஏறவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഒമ്പതാം മാസത്തേക്കുള്ള ഒമ്പതാമത്തവൻ ബെന്യാമീന്യരിൽ അനാഥോഥ്യനായ അബീയേസെർ; അവന്റെ കൂറിലും]]></a:t>
+              <a:t><![CDATA[25. ராஜாவுடைய பொக்கிஷங்களின்மேல் ஆதியேலின் குமாரன் அஸ்மாவேத்தும், பட்டணங்களிலும் கிராமங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[துருக்கங்களிலுமுள்ள நிலத்தின் வருமான பண்டகசாலைகளின்மேல் உசியாவின் குமாரன் யோனத்தானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. പത്താം മാസത്തേക്കുള്ള പത്താമത്തവൻ സർഹ്യരിൽ നെതോഫാത്യനായ മഹരായി; അവന്റെ കൂറിലും]]></a:t>
+              <a:t><![CDATA[26. நிலத்தைப் பயிரிட வயல்வெளியின் வேலைசெய்கிறவர்களின்மேல் கேலூப்பின்குமாரன் எஸ்ரியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എന്നാൽ യഹോവ യിസ്രായേലിനെ ആകാശത്തിലെ നക്ഷത്രങ്ങളെപ്പോലെ വർദ്ധിപ്പിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[வரிசைகளின்படியெல்லாம் மாறிமாறி வருவார்கள்; ஒவ்வொரு வகுப்பில் இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[27. திராட்சத்தோட்டங்களின்மேல் ராமாத்தியனான சீமேயும், திராட்சத்தோட்டங்களின் வரத்தாகிய திராட்சரசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. പതിനൊന്നാം മാസത്തേക്കുള്ള പതിനൊന്നാമത്തവൻ എഫ്രയീമിന്റെ പുത്രന്മാരിൽ പിരാഥോന്യനായ ബെനായാവു;]]></a:t>
+              <a:t><![CDATA[வைக்கும் இடங்களின்மேல் சிப்மியனாகிய சப்தியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ കൂറിലും ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[28. பள்ளத்தாக்குகளிலுள்ள ஒலிவமரங்களின்மேலும் முசுக்கட்டை விருட்சங்கனின்மேலும் கெதேரியனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. പന്ത്രണ്ടാം മാസത്തേക്കുള്ള പന്ത്രണ്ടാമത്തവൻ ഒത്നീയേലിൽനിന്നുത്ഭവിച്ച നെതോഫാത്യനായ ഹെൽദായി;]]></a:t>
+              <a:t><![CDATA[பால்கானானும், எண்ணெய்கிடங்குகளின்மேல் யோவாசும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ കൂറിലും ഇരുപത്തിനാലായിരംപേർ.]]></a:t>
+              <a:t><![CDATA[29. சாரோனில் மேய்கிற மாடுகளின்மேல் சாரோனியனான சித்ராயும், பள்ளத்தாக்குகளிலுள்ள மாடுகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യിസ്രായേൽഗോത്രങ്ങളുടെ തലവന്മാർ: രൂബേന്യർക്കു പ്രഭു സിക്രിയുടെ മകൻ എലീയേസെർ; ശിമെയോന്യർക്കു]]></a:t>
+              <a:t><![CDATA[அத்லாயின் குமாரன் சாப்பாத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മയഖയുടെ മകൻ ശെഫത്യാവു;]]></a:t>
+              <a:t><![CDATA[30. ஒட்டகங்களின்மேல் இஸ்மவேலியனாகிய ஓபிலும், கழுதைகளின்மேல் மெரோனோத்தினாகிய எகெதியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ലേവ്യർക്കു കെമൂവേലിന്റെ മകൻ ഹശബ്യാവു; അഹരോന്യർക്കു സാദോക്;]]></a:t>
+              <a:t><![CDATA[31. ஆடுகளின்மேல் ஆகாரியனான யாசிசும் விசாரிப்புக்காரராயிருந்தார்கள்; இவர்களெல்லாரும் தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യെഹൂദെക്കു ദാവീദിന്റെ സഹോദരന്മാരിൽ ഒരുത്തനായ എലീഹൂ; യിസ്സാഖാരിന്നു മീഖായേലിന്റെ മകൻ ഒമ്രി;]]></a:t>
+              <a:t><![CDATA[ராஜாவின்பொருள்களுக்கு விசாரிப்புக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. സെബൂലൂന്നു ഓബദ്യാവിന്റെ മകൻ യിശ്മയ്യാവു; നഫ്താലിക്കു അസ്രീയേലിന്റെ മകൻ യെരീമോത്ത്;]]></a:t>
+              <a:t><![CDATA[32. தாவீதின் சிறிய தகப்பனாகிய யோனத்தான் என்னும் புத்தியும் படிப்புமுள்ள மனுஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തിരുന്നതുകൊണ്ടു ദാവീദ് ഇരുപതു വയസ്സിന്നു താഴെയുള്ളവരുടെ എണ്ണം എടുത്തില്ല.]]></a:t>
+              <a:t><![CDATA[2. முதலாவது மாதத்துக்கு முதல் வகுப்பின்மேல் சப்தியேலின் குமாரன் யஷொபெயாம் இருந்தான்; அவன் வகுப்பில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15186,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. എഫ്രയീമ്യർക്കു അസസ്യാവിന്റെ മകൻ ഹോശേയ; മനശ്ശെയുടെ പാതിഗോത്രത്തിന്നു പെദായാവിന്റെ മകൻ യോവേൽ.]]></a:t>
+              <a:t><![CDATA[ஆலோசனைக்காரனாயிருந்தன்; அக்மோனியின் குமாரன் யெகியேல் ராஜாவின் குமாரரோடிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அகித்தோப்பேல் ராஜாவுக்கு ஆலோசனைக்காரனாயிருந்தான்; அர்கியனான ஊஷாயி ராஜாவின் தோழனாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பெனாயாவின் குமாரன் யோய்தாவும் அபியத்தாரும் அகித்தோப்பேலுக் உதவியாயிருந்தார்கள்; யோவாப் ராஜாவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[படைத்தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. സെരൂയയുടെ മകനായ യോവാബ് എണ്ണുവാൻ തുടങ്ങിയെങ്കിലും അവൻ തീർത്തില്ല; അതു നിമിത്തം യിസ്രായേലിന്മേൽ]]></a:t>
+              <a:t><![CDATA[இருபத்துநாலாயிரம்பேர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കോപം വന്നതു കൊണ്ടു ആ സംഖ്യ ദാവീദ്‌രാജാവിന്റെ വൃത്താന്തപുസ്തകത്തിലെ കണക്കിൽ ചേർത്തിട്ടുമില്ല.]]></a:t>
+              <a:t><![CDATA[3. அவன் பேரேசின் சந்ததியாரில் சகல சேனாபதிகளின் தலைவனாயிருந்து முதல் மாதம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. രാജാവിന്റെ ഭണ്ഡാരത്തിന്നു അദീയേലിന്റെ മകനായ അസ്മാവെത്ത് മേൽവിചാരകൻ. നിലങ്ങളിലും പട്ടണങ്ങളിലും]]></a:t>
+              <a:t><![CDATA[4. இரண்டாவது மாதத்தின் வகுப்பின்மேல் அகோகியனான தோதாயி இருந்தான்; அவன் வகுப்பிலே மிக்லோத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>