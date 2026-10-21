--- v1 (2026-07-23)
+++ v2 (2026-10-21)
@@ -135,50 +135,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +233,51 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +447,54 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. செமாயா பெற்ற சிம்ரியின் மகன் யெதாயாவுக்குப் பிறந்த அல்லோனின் புத்திரனாகிய சீப்பியின் குமாரன் சீசாவும் என்று,]]></a:t>
+              <a:t><![CDATA[6. And Naarah bare him Ahuzam, and Hepher, and Temeni, and Haahashtari. These were the sons of Naarah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. செமாயா பெற்ற சிம்ரியின் மகன் யெதாயாவுக்குப் பிறந்த அல்லோனின் புத்திரனாகிய சீப்பியின் குமாரன் சீசாவும் என்று,]]></a:t>
+              <a:t><![CDATA[6. And Naarah bare him Ahuzam, and Hepher, and Temeni, and Haahashtari. These were the sons of Naarah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பேர்பேராய் எழுதியிருக்கிற இவர்கள் வம்சங்களில் பிரபுக்களாயிருந்தார்கள், இவர்கள் பிதாக்களின் வீட்டார் ஏராளமாய்ப் பரம்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Helah were, Zereth, and Jezoar, and Ethnan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பேர்பேராய் எழுதியிருக்கிற இவர்கள் வம்சங்களில் பிரபுக்களாயிருந்தார்கள், இவர்கள் பிதாக்களின் வீட்டார் ஏராளமாய்ப் பரம்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Coz brings forth Anub, and Zobebah, and the families of Aharhel the son of Harum.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தங்கள் ஆடுகளுக்கு மேய்ச்சலைத் தேடும்படிக்கு தேதோரின் எல்லையாகிய பள்ளத்தாக்கின் கீழ்ப்புறமட்டும் போய்,]]></a:t>
+              <a:t><![CDATA[9. And Jabez was more honourable than his brethren: and his mother called his name Jabez, saying, Because I bare him with sorrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தங்கள் ஆடுகளுக்கு மேய்ச்சலைத் தேடும்படிக்கு தேதோரின் எல்லையாகிய பள்ளத்தாக்கின் கீழ்ப்புறமட்டும் போய்,]]></a:t>
+              <a:t><![CDATA[9. And Jabez was more honourable than his brethren: and his mother called his name Jabez, saying, Because I bare him with sorrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நல்ல செழிப்பான மேய்ச்சலையும், அமரிக்கையும், சுகமுமுள்ள விஸ்தாரமான தேசத்தையும் கண்டுபிடித்தார்கள்; பூர்வத்திலே காமின் சந்ததியார் அங்கே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Jabez called on the God of Israel, saying, Oh that you would bless me indeed, and enlarge my coast, and that yours hand might be with me, and that you would keep me from evil, that it may not grieve me! And God granted him that which he requested.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நல்ல செழிப்பான மேய்ச்சலையும், அமரிக்கையும், சுகமுமுள்ள விஸ்தாரமான தேசத்தையும் கண்டுபிடித்தார்கள்; பூர்வத்திலே காமின் சந்ததியார் அங்கே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Jabez called on the God of Israel, saying, Oh that you would bless me indeed, and enlarge my coast, and that yours hand might be with me, and that you would keep me from evil, that it may not grieve me! And God granted him that which he requested.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பேர்பேராய் எழுதியிருக்கிற இவர்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவின் நாட்களிலே அங்கே போய், அங்கே, கண்டுபிடித்தவர்களின் கூடாரங்களையும், தாபரங்களையும் அழித்து, இந்நாளிலே இருக்கிறதுபோல, அவர்களைச் சங்காரம்பண்ணி, அங்கே தங்கள் ஆடுகளுக்குமேய்ச்சல் இருந்தபடியினால், அவர்கள் அந்த ஸ்தலத்திலே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Jabez called on the God of Israel, saying, Oh that you would bless me indeed, and enlarge my coast, and that yours hand might be with me, and that you would keep me from evil, that it may not grieve me! And God granted him that which he requested.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பேர்பேராய் எழுதியிருக்கிற இவர்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவின் நாட்களிலே அங்கே போய், அங்கே, கண்டுபிடித்தவர்களின் கூடாரங்களையும், தாபரங்களையும் அழித்து, இந்நாளிலே இருக்கிறதுபோல, அவர்களைச் சங்காரம்பண்ணி, அங்கே தங்கள் ஆடுகளுக்குமேய்ச்சல் இருந்தபடியினால், அவர்கள் அந்த ஸ்தலத்திலே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Chelub the brother of Shuah brings forth Mehir, which was the father of Eshton.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பெத்மார்காபோத்திலும், ஆத்சார்சூசிமிலும், பெத்பிரியிலும், சாராயிமிலும் குடியிருந்தார்கள்; தாவீது ராஜாவாகுமட்டும் இவைகள் அவர்கள் பட்டணங்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. The sons of Judah; Pharez, Hezron, and Carmi, and Hur, and Shobal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பேர்பேராய் எழுதியிருக்கிற இவர்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவின் நாட்களிலே அங்கே போய், அங்கே, கண்டுபிடித்தவர்களின் கூடாரங்களையும், தாபரங்களையும் அழித்து, இந்நாளிலே இருக்கிறதுபோல, அவர்களைச் சங்காரம்பண்ணி, அங்கே தங்கள் ஆடுகளுக்குமேய்ச்சல் இருந்தபடியினால், அவர்கள் அந்த ஸ்தலத்திலே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Eshton brings forth Bethrapha, and Paseah, and Tehinnah the father of Irnahash. These are the men of Rechah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சிமியோனின் புத்திரராகிய இவர்களில் ஐந்நூறு மனுஷரும், அவர்கள் தலைமைக்காரராகிய இஷியின் குமாரரான பெலத்தியாவும், நெகரியாவும், ரெப்பாயாவும், ஊசியேலும், சேயீர் மலைத்தேசத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[12. And Eshton brings forth Bethrapha, and Paseah, and Tehinnah the father of Irnahash. These are the men of Rechah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சிமியோனின் புத்திரராகிய இவர்களில் ஐந்நூறு மனுஷரும், அவர்கள் தலைமைக்காரராகிய இஷியின் குமாரரான பெலத்தியாவும், நெகரியாவும், ரெப்பாயாவும், ஊசியேலும், சேயீர் மலைத்தேசத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[13. And the sons of Kenaz; Othniel, and Seraiah: and the sons of Othniel; Hathath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அமலேக்கியரில் தப்பி மீதியாயிருந்தவர்களை மடங்கடித்து, இந்நாள்வரைக்கும் இருக்கிறபடி அங்கே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Meonothai brings forth Ophrah: and Seraiah brings forth Joab, the father of the valley of Charashim; for they were craftsmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் குமாரர், பாரேஸ், எஸ்ரோன், கர்மீ, ஊர், சோபால் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Meonothai brings forth Ophrah: and Seraiah brings forth Joab, the father of the valley of Charashim; for they were craftsmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சோபாலின் குமாரன் ராயா யாகாத்தைப் பெற்றான்; யாகாத் அகுமாயியையும் லாகாதையும் பெற்றான்; சோராத்தியரின் வம்சங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[15. And the sons of Caleb the son of Jephunneh; Iru, Elah, and Naam: and the sons of Elah, even Kenaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சோபாலின் குமாரன் ராயா யாகாத்தைப் பெற்றான்; யாகாத் அகுமாயியையும் லாகாதையும் பெற்றான்; சோராத்தியரின் வம்சங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[16. And the sons of Jehaleleel; Ziph, and Ziphah, Tiria, and Asareel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏதாம் என்னும் மூப்பனின் சந்ததியார், யெஸ்ரெயேல், இஷ்மா, இத்பாஸ் என்பவர்கள்; இவர்களுடைய சகோதரியின் பேர் அத்செலெல்போனி;]]></a:t>
+              <a:t><![CDATA[17. And the sons of Ezra were, Jether, and Mered, and Epher, and Jalon: and she bare Miriam, and Shammai, and Ishbah the father of Eshtemoa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏதாம் என்னும் மூப்பனின் சந்ததியார், யெஸ்ரெயேல், இஷ்மா, இத்பாஸ் என்பவர்கள்; இவர்களுடைய சகோதரியின் பேர் அத்செலெல்போனி;]]></a:t>
+              <a:t><![CDATA[17. And the sons of Ezra were, Jether, and Mered, and Epher, and Jalon: and she bare Miriam, and Shammai, and Ishbah the father of Eshtemoa.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கேதோருக்கு மூப்பனான பெனுவெல், உஷாவுக்கு மூப்பனான எசேர் என்பவர்கள்; இவர்கள் பெத்லெகேமுக்கு மூப்பனான எப்ராத்தாவுக்கு முதற்பிறந்த ஊரின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[18. And his wife Jehudijah bare Jered the father of Gedor, and Heber the father of Socho, and Jekuthiel the father of Zanoah. And these are the sons of Bithiah the daughter of Pharaoh, which Mered took.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பெத்மார்காபோத்திலும், ஆத்சார்சூசிமிலும், பெத்பிரியிலும், சாராயிமிலும் குடியிருந்தார்கள்; தாவீது ராஜாவாகுமட்டும் இவைகள் அவர்கள் பட்டணங்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And Reaiah the son of Shobal brings forth Jahath; and Jahath brings forth Ahumai, and Lahad. These are the families of the Zorathites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கேதோருக்கு மூப்பனான பெனுவெல், உஷாவுக்கு மூப்பனான எசேர் என்பவர்கள்; இவர்கள் பெத்லெகேமுக்கு மூப்பனான எப்ராத்தாவுக்கு முதற்பிறந்த ஊரின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[18. And his wife Jehudijah bare Jered the father of Gedor, and Heber the father of Socho, and Jekuthiel the father of Zanoah. And these are the sons of Bithiah the daughter of Pharaoh, which Mered took.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தெக்கோவாவுக்கு மூப்பனான அசூருக்கு ஏலாள், நாராள் என்னும் இரண்டு பெண்ஜாதிகள் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And his wife Jehudijah bare Jered the father of Gedor, and Heber the father of Socho, and Jekuthiel the father of Zanoah. And these are the sons of Bithiah the daughter of Pharaoh, which Mered took.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாராள் அவனுக்கு அகுசாமையும், எப்பேரையும், தெமனியையும, ஆகாஸ்தாரியையும் பெற்றாள்; நாராளின் குமாரர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[19. And the sons of his wife Hodiah the sister of Naham, the father of Keilah the Garmite, and Eshtemoa the Maachathite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாராள் அவனுக்கு அகுசாமையும், எப்பேரையும், தெமனியையும, ஆகாஸ்தாரியையும் பெற்றாள்; நாராளின் குமாரர்கள் இவர்களே.]]></a:t>
+              <a:t><![CDATA[19. And the sons of his wife Hodiah the sister of Naham, the father of Keilah the Garmite, and Eshtemoa the Maachathite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏலாளின் குமாரர், சேரேத், எத்சோகார், எத்னான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Shimon were, Amnon, and Rinnah, Benhanan, and Tilon. And the sons of Ishi were, Zoheth, and Benzoheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கோஸ் என்பவன் அனூபையும், சோபேபாகையும், ஆருமின் குமாரனாகிய அகர்கேலின் வம்சங்களையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Shimon were, Amnon, and Rinnah, Benhanan, and Tilon. And the sons of Ishi were, Zoheth, and Benzoheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாபேஸ் தன் சகோதரரைப்பார்க்கிலும் கனம்பெற்றவனாயிருந்தான். அவன் தாய்: நான் துக்கத்தோடே அவனைப் பெற்றேன் என்று சொல்லி அவனுக்கு யாபேஸ் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[21. The sons of Shelah the son of Judah were, Er the father of Lecah, and Laadah the father of Mareshah, and the families of the house of them that wrought fine linen, of the house of Ashbea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யாபேஸ் தன் சகோதரரைப்பார்க்கிலும் கனம்பெற்றவனாயிருந்தான். அவன் தாய்: நான் துக்கத்தோடே அவனைப் பெற்றேன் என்று சொல்லி அவனுக்கு யாபேஸ் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[21. The sons of Shelah the son of Judah were, Er the father of Lecah, and Laadah the father of Mareshah, and the families of the house of them that wrought fine linen, of the house of Ashbea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாபேஸ் இஸ்ரவேலின் தேவனை நோக்கி: தேவரீர் என்னை ஆசிர்வதித்து, என் எல்லையைப் பெரிதாக்கி, உமது கரம் என்னோடிருந்து, தீங்கு என்னைத் துக்கப்படுத்தாதபடிக்கு அதற்கு என்னை விலக்கிக் காத்தருளும் என்று வேண்டிக்கொண்டான்; அவன் வேண்டிக்கொண்டதை தேவன் அருளினார்.]]></a:t>
+              <a:t><![CDATA[22. And Jokim, and the men of Chozeba, and Joash, and Saraph, who had the dominion in Moab, and Jashubilehem. And these are ancient things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாபேஸ் இஸ்ரவேலின் தேவனை நோக்கி: தேவரீர் என்னை ஆசிர்வதித்து, என் எல்லையைப் பெரிதாக்கி, உமது கரம் என்னோடிருந்து, தீங்கு என்னைத் துக்கப்படுத்தாதபடிக்கு அதற்கு என்னை விலக்கிக் காத்தருளும் என்று வேண்டிக்கொண்டான்; அவன் வேண்டிக்கொண்டதை தேவன் அருளினார்.]]></a:t>
+              <a:t><![CDATA[22. And Jokim, and the men of Chozeba, and Joash, and Saraph, who had the dominion in Moab, and Jashubilehem. And these are ancient things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய பேட்டைகள், ஏத்தாம், ஆயின், ரிம்மோன், தோகேன், ஆசான் என்னும் ஐந்து பட்டணங்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Reaiah the son of Shobal brings forth Jahath; and Jahath brings forth Ahumai, and Lahad. These are the families of the Zorathites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாபேஸ் இஸ்ரவேலின் தேவனை நோக்கி: தேவரீர் என்னை ஆசிர்வதித்து, என் எல்லையைப் பெரிதாக்கி, உமது கரம் என்னோடிருந்து, தீங்கு என்னைத் துக்கப்படுத்தாதபடிக்கு அதற்கு என்னை விலக்கிக் காத்தருளும் என்று வேண்டிக்கொண்டான்; அவன் வேண்டிக்கொண்டதை தேவன் அருளினார்.]]></a:t>
+              <a:t><![CDATA[23. These were the potters, and those that dwelt among plants and hedges: there they dwelt with the king for his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சூகாவின் சகோதரனாகிய கேலூப் மேகீரைப் பெற்றான்; இவன் எஸ்தோனின் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[23. These were the potters, and those that dwelt among plants and hedges: there they dwelt with the king for his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எஸ்தோன் பெத்ராபாவையும், பசேயாகையும், இர்நாகாஷின் தகப்பனாகிய தெகினாகையும் பெற்றான்; இவர்கள் ரேகாவூர் மனுஷர்.]]></a:t>
+              <a:t><![CDATA[24. The sons of Simeon were, Nemuel, and Jamin, Jarib, Zerah, and Shaul:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எஸ்தோன் பெத்ராபாவையும், பசேயாகையும், இர்நாகாஷின் தகப்பனாகிய தெகினாகையும் பெற்றான்; இவர்கள் ரேகாவூர் மனுஷர்.]]></a:t>
+              <a:t><![CDATA[25. Shallum his son, Mibsam his son, Mishma his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேனாசின் குமாரர், ஒத்னியேல், செராயா என்பவர்கள்; ஒத்னியேலின் குமாரரில் ஒருவன் ஆத்தாத்.]]></a:t>
+              <a:t><![CDATA[26. And the sons of Mishma; Hamuel his son, Zacchur his son, Shimei his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மெயோனத்தாய் ஒபிராவைப் பெற்றான்; செராயா கராஷீமன் பள்ளத்தாக்குக்கு மூப்பனாகிய யோவாபைப் பெற்றான்; அவர்கள் தொழிலாளிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Shimei had sixteen sons and six daughters: but his brethren had not many children, neither did all their family multiply, like to the children of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மெயோனத்தாய் ஒபிராவைப் பெற்றான்; செராயா கராஷீமன் பள்ளத்தாக்குக்கு மூப்பனாகிய யோவாபைப் பெற்றான்; அவர்கள் தொழிலாளிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Shimei had sixteen sons and six daughters: but his brethren had not many children, neither did all their family multiply, like to the children of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எப்புன்னேயின் குமாரனாகிய காலேபின் குமாரர், ஈரு, ஏலா, நாகாம்; ஏலாவின் குமாரரில் ஒருவன் கேனாஸ்.]]></a:t>
+              <a:t><![CDATA[28. And they dwelt at Beersheba, and Moladah, and Hazarshual,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எப்புன்னேயின் குமாரனாகிய காலேபின் குமாரர், ஈரு, ஏலா, நாகாம்; ஏலாவின் குமாரரில் ஒருவன் கேனாஸ்.]]></a:t>
+              <a:t><![CDATA[29. And at Bilhah, and at Ezem, and at Tolad,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எகலெலேலின் குமாரர், சீப், சீப்பா, திரியா, அசாரெயேல்.]]></a:t>
+              <a:t><![CDATA[30. And at Bethuel, and at Hormah, and at Ziklag,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த பட்டணங்களைச் சுற்றிலும், பாகால்மட்முள்ள அவர்களுடைய எல்லாப் பேட்டைகளும், அவர்களுடைய வாசஸ்தலங்களும், அவர்களுடைய வம்ச அட்டவணையும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[3. And these were of the father of Etam; Jezreel, and Ishma, and Idbash: and the name of their sister was Hazelelponi:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எஸ்றாவின் குமாரர், யெத்தேர், மேரேத், ஏப்பேர், யாலோன்; மேரேத்தின் பெண்ஜாதி மிரியாமையும், சம்மாயியையும், எஸ்தெமோவா ஊருக்கு மூப்பனான இஸ்பாவையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[31. And at Bethmarcaboth, and Hazarsusim, and at Bethbirei, and at Shaaraim. These were their cities unto the reign of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எஸ்றாவின் குமாரர், யெத்தேர், மேரேத், ஏப்பேர், யாலோன்; மேரேத்தின் பெண்ஜாதி மிரியாமையும், சம்மாயியையும், எஸ்தெமோவா ஊருக்கு மூப்பனான இஸ்பாவையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[31. And at Bethmarcaboth, and Hazarsusim, and at Bethbirei, and at Shaaraim. These were their cities unto the reign of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் பெண்ஜாதியாகிய எகுதியாள், கேதோரின் தகப்பனாகிய யாரேதையும், சோக்கோவின் தகப்பனாகிய ஏபேரையும, சனோவாவின் தகப்பனாகிய எக்குகதியேலையும் பெற்றாள்; மேரேத் விவாகம் பண்ணின பார்வோனின் குமாரத்தியாகிய பித்தியாளின் குமாரர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[32. And their villages were, Etam, and Ain, Rimmon, and Tochen, and Ashan, five cities:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் பெண்ஜாதியாகிய எகுதியாள், கேதோரின் தகப்பனாகிய யாரேதையும், சோக்கோவின் தகப்பனாகிய ஏபேரையும, சனோவாவின் தகப்பனாகிய எக்குகதியேலையும் பெற்றாள்; மேரேத் விவாகம் பண்ணின பார்வோனின் குமாரத்தியாகிய பித்தியாளின் குமாரர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[33. And all their villages that were round about the same cities, unto Baal. These were their habitations, and their genealogy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் பெண்ஜாதியாகிய எகுதியாள், கேதோரின் தகப்பனாகிய யாரேதையும், சோக்கோவின் தகப்பனாகிய ஏபேரையும, சனோவாவின் தகப்பனாகிய எக்குகதியேலையும் பெற்றாள்; மேரேத் விவாகம் பண்ணின பார்வோனின் குமாரத்தியாகிய பித்தியாளின் குமாரர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[33. And all their villages that were round about the same cities, unto Baal. These were their habitations, and their genealogy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாகாமின் சகோதரியாகிய ஒதியாவினுடைய பெண்ஜாதியின் குமாரர் கர்மியனாகிய ஆபிகேயிலாவும், மாகாத்தினாகிய எஸ்தேமோவாவுமே.]]></a:t>
+              <a:t><![CDATA[34. And Meshobab, and Jamlech, and Joshah, the son of Amaziah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாகாமின் சகோதரியாகிய ஒதியாவினுடைய பெண்ஜாதியின் குமாரர் கர்மியனாகிய ஆபிகேயிலாவும், மாகாத்தினாகிய எஸ்தேமோவாவுமே.]]></a:t>
+              <a:t><![CDATA[35. And Joel, and Jehu the son of Josibiah, the son of Seraiah, the son of Asiel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஷீமோனின் குமாரர், அம்னோன், ரின்னா, பென்கானான், தீலோன் என்பவர்கள், இஷியின் குமாரர், சோகேதும் பென்சோகேதுமே.]]></a:t>
+              <a:t><![CDATA[36. And Elioenai, and Jaakobah, and Jeshohaiah, and Asaiah, and Adiel, and Jesimiel, and Benaiah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஷீமோனின் குமாரர், அம்னோன், ரின்னா, பென்கானான், தீலோன் என்பவர்கள், இஷியின் குமாரர், சோகேதும் பென்சோகேதுமே.]]></a:t>
+              <a:t><![CDATA[37. And Ziza the son of Shiphi, the son of Allon, the son of Jedaiah, the son of Shimri, the son of Shemaiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் குமாரனாகிய சேலாகின் புத்திரர்: லேக்காவூர் மூப்பனான ஏரும் மரேசார் மூப்பனான லாதாகும், மெல்லிய புடவை நெய்த அஸ்பெயா வீட்டுவம்சங்களும்,]]></a:t>
+              <a:t><![CDATA[37. And Ziza the son of Shiphi, the son of Allon, the son of Jedaiah, the son of Shimri, the son of Shemaiah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்த பட்டணங்களைச் சுற்றிலும், பாகால்மட்முள்ள அவர்களுடைய எல்லாப் பேட்டைகளும், அவர்களுடைய வாசஸ்தலங்களும், அவர்களுடைய வம்ச அட்டவணையும் இவைகளே.]]></a:t>
+              <a:t><![CDATA[3. And these were of the father of Etam; Jezreel, and Ishma, and Idbash: and the name of their sister was Hazelelponi:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் குமாரனாகிய சேலாகின் புத்திரர்: லேக்காவூர் மூப்பனான ஏரும் மரேசார் மூப்பனான லாதாகும், மெல்லிய புடவை நெய்த அஸ்பெயா வீட்டுவம்சங்களும்,]]></a:t>
+              <a:t><![CDATA[38. These mentioned by their names were princes in their families: and the house of their fathers increased greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோயாக்கீமும், கோசேபாவின் மனுஷரும், மோவாபியரை ஆண்ட யோவாஸ், சாராப் என்பவர்களும், யசுபிலெகேமுமே; இவைகள் பூர்வகாலத்தின் செய்திகள்.]]></a:t>
+              <a:t><![CDATA[38. These mentioned by their names were princes in their families: and the house of their fathers increased greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோயாக்கீமும், கோசேபாவின் மனுஷரும், மோவாபியரை ஆண்ட யோவாஸ், சாராப் என்பவர்களும், யசுபிலெகேமுமே; இவைகள் பூர்வகாலத்தின் செய்திகள்.]]></a:t>
+              <a:t><![CDATA[39. And they went to the entrance of Gedor, even unto the east side of the valley, to seek pasture for their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவர்கள் குயவராயிருந்து நெத்தாயிமிலும் கெதேராவிலும் குடியிருந்தார்கள்; ராஜாவின் வேலையை விசாரிக்கிறதற்கு அங்கே வாசம்பண்ணினார்கள்]]></a:t>
+              <a:t><![CDATA[39. And they went to the entrance of Gedor, even unto the east side of the valley, to seek pasture for their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவர்கள் குயவராயிருந்து நெத்தாயிமிலும் கெதேராவிலும் குடியிருந்தார்கள்; ராஜாவின் வேலையை விசாரிக்கிறதற்கு அங்கே வாசம்பண்ணினார்கள்]]></a:t>
+              <a:t><![CDATA[40. And they found fat pasture and good, and the land was wide, and quiet, and peaceable; for they of Ham had dwelt there of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிமியோனின் குமாரர், நெமுவேல்,யாமின், யாரீப், சேரா, சவுல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[40. And they found fat pasture and good, and the land was wide, and quiet, and peaceable; for they of Ham had dwelt there of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவன் குமாரன் சல்லூம்; இவன் குமாரன் மிப்சாம்; இவன் குமாரன் மிஸ்மா.]]></a:t>
+              <a:t><![CDATA[41. And these written by name came in the days of Hezekiah king of Judah, and stroke their tents, and the habitations that were found there, and destroyed them utterly unto this day, and dwelt in their rooms: because there was pasture there for their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மிஸ்மாவின் குமாரரில் ஒருவன் அம்முவேல்; இவன் குமாரன் சக்கூர்; இவன் குமாரன் சீமேயி.]]></a:t>
+              <a:t><![CDATA[41. And these written by name came in the days of Hezekiah king of Judah, and stroke their tents, and the habitations that were found there, and destroyed them utterly unto this day, and dwelt in their rooms: because there was pasture there for their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சீமேயிக்குப் பதினாறு குமாரரும் குமாரத்திகளும் இருந்தார்கள்; அவன் சகோதரருக்கு அநேகம் பிள்ளைகள் இருந்ததில்லை; அவர்கள் வம்சமெல்லாம் யூதாவின் புத்திரைப்போலப் பெருகினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[41. And these written by name came in the days of Hezekiah king of Judah, and stroke their tents, and the habitations that were found there, and destroyed them utterly unto this day, and dwelt in their rooms: because there was pasture there for their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சீமேயிக்குப் பதினாறு குமாரரும் குமாரத்திகளும் இருந்தார்கள்; அவன் சகோதரருக்கு அநேகம் பிள்ளைகள் இருந்ததில்லை; அவர்கள் வம்சமெல்லாம் யூதாவின் புத்திரைப்போலப் பெருகினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[41. And these written by name came in the days of Hezekiah king of Judah, and stroke their tents, and the habitations that were found there, and destroyed them utterly unto this day, and dwelt in their rooms: because there was pasture there for their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மசோபாபும், யம்லேகும், அமத்சியாவின் குமாரன் யோஷாவும்,]]></a:t>
+              <a:t><![CDATA[4. And Penuel the father of Gedor, and Ezer the father of Hushah. These are the sons of Hur, the firstborn of Ephratah, the father of Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் பெயெர்செபாவிலும், மொலாதாவிலும், ஆதசார்குவாவிலும்,]]></a:t>
+              <a:t><![CDATA[42. And some of them, even of the sons of Simeon, five hundred men, went to mount Seir, having for their captains Pelatiah, and Neariah, and Rephaiah, and Uzziel, the sons of Ishi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பில்லாவிலும், ஏத்சாமிலும், தோலாதிலும்,]]></a:t>
+              <a:t><![CDATA[42. And some of them, even of the sons of Simeon, five hundred men, went to mount Seir, having for their captains Pelatiah, and Neariah, and Rephaiah, and Uzziel, the sons of Ishi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7966,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பெத்தூவேலிலும், ஓர்மாவிலும், சிக்லாகிலும்,]]></a:t>
+              <a:t><![CDATA[43. And they stroke the rest of the Amalekites that were escaped, and dwelt there unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And they stroke the rest of the Amalekites that were escaped, and dwelt there unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. யோவேலும், ஆசியேலின் மகன் செராயாவுக்குப் பிறந்த யோசிபியாவின் குமாரன் ஏகூவும்,]]></a:t>
+              <a:t><![CDATA[4. And Penuel the father of Gedor, and Ezer the father of Hushah. These are the sons of Hur, the firstborn of Ephratah, the father of Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எலியோனாயும், யாக்கோபாவும், யெசொகாயாவும், அசாயாவும், ஆதியேலும், யெசிமியேலும் பெனாயாவும்,]]></a:t>
+              <a:t><![CDATA[5. And Ashur the father of Tekoa had two wives, Helah and Naarah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741010" r:id="rId1"/>
+    <p:sldLayoutId id="2481575438" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +8968,58 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And Ziza the son of Shiphi, the son of Allon, the son of Jedaiah, the son of Shimri, the son of]]></a:t>
+              <a:t><![CDATA[6. நாராள் அவனுக்கு அகுசாமையும், எப்பேரையும், தெமனியையும, ஆகாஸ்தாரியையும் பெற்றாள்; நாராளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shemaiah;]]></a:t>
+              <a:t><![CDATA[குமாரர்கள் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. These mentioned by their names were princes in their families: and the house of their fathers]]></a:t>
+              <a:t><![CDATA[7. ஏலாளின் குமாரர், சேரேத், எத்சோகார், எத்னான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[increased greatly.]]></a:t>
+              <a:t><![CDATA[8. கோஸ் என்பவன் அனூபையும், சோபேபாகையும், ஆருமின் குமாரனாகிய அகர்கேலின் வம்சங்களையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And they went to the entrance of Gedor, even unto the east side of the valley, to seek pasture]]></a:t>
+              <a:t><![CDATA[9. யாபேஸ் தன் சகோதரரைப்பார்க்கிலும் கனம்பெற்றவனாயிருந்தான். அவன் தாய்: நான் துக்கத்தோடே அவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for their flocks.]]></a:t>
+              <a:t><![CDATA[பெற்றேன் என்று சொல்லி அவனுக்கு யாபேஸ் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And they found fat pasture and good, and the land was wide, and quiet, and peaceable; for they]]></a:t>
+              <a:t><![CDATA[10. யாபேஸ் இஸ்ரவேலின் தேவனை நோக்கி: தேவரீர் என்னை ஆசிர்வதித்து, என் எல்லையைப் பெரிதாக்கி, உமது கரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Ham had dwelt there of old.]]></a:t>
+              <a:t><![CDATA[என்னோடிருந்து, தீங்கு என்னைத் துக்கப்படுத்தாதபடிக்கு அதற்கு என்னை விலக்கிக் காத்தருளும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And these written by name came in the days of Hezekiah king of Judah, and stroke their tents,]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டான்; அவன் வேண்டிக்கொண்டதை தேவன் அருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the habitations that were found there, and destroyed them utterly unto this day, and dwelt in]]></a:t>
+              <a:t><![CDATA[11. சூகாவின் சகோதரனாகிய கேலூப் மேகீரைப் பெற்றான்; இவன் எஸ்தோனின் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And at Bethmarcaboth, and Hazarsusim, and at Bethbirei, and at Shaaraim. These were their cities]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் குமாரர், பாரேஸ், எஸ்ரோன், கர்மீ, ஊர், சோபால் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their rooms: because there was pasture there for their flocks.]]></a:t>
+              <a:t><![CDATA[12. எஸ்தோன் பெத்ராபாவையும், பசேயாகையும், இர்நாகாஷின் தகப்பனாகிய தெகினாகையும் பெற்றான்; இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And some of them, even of the sons of Simeon, five hundred men, went to mount Seir, having for]]></a:t>
+              <a:t><![CDATA[ரேகாவூர் மனுஷர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their captains Pelatiah, and Neariah, and Rephaiah, and Uzziel, the sons of Ishi.]]></a:t>
+              <a:t><![CDATA[13. கேனாசின் குமாரர், ஒத்னியேல், செராயா என்பவர்கள்; ஒத்னியேலின் குமாரரில் ஒருவன் ஆத்தாத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And they stroke the rest of the Amalekites that were escaped, and dwelt there unto this day.]]></a:t>
+              <a:t><![CDATA[14. மெயோனத்தாய் ஒபிராவைப் பெற்றான்; செராயா கராஷீமன் பள்ளத்தாக்குக்கு மூப்பனாகிய யோவாபைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The sons of Judah; Pharez, Hezron, and Carmi, and Hur, and Shobal.]]></a:t>
+              <a:t><![CDATA[அவர்கள் தொழிலாளிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Reaiah the son of Shobal brings forth Jahath; and Jahath brings forth Ahumai, and Lahad.]]></a:t>
+              <a:t><![CDATA[15. எப்புன்னேயின் குமாரனாகிய காலேபின் குமாரர், ஈரு, ஏலா, நாகாம்; ஏலாவின் குமாரரில் ஒருவன் கேனாஸ்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[These are the families of the Zorathites.]]></a:t>
+              <a:t><![CDATA[16. எகலெலேலின் குமாரர், சீப், சீப்பா, திரியா, அசாரெயேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And these were of the father of Etam; Jezreel, and Ishma, and Idbash: and the name of their]]></a:t>
+              <a:t><![CDATA[17. எஸ்றாவின் குமாரர், யெத்தேர், மேரேத், ஏப்பேர், யாலோன்; மேரேத்தின் பெண்ஜாதி மிரியாமையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sister was Hazelelponi:]]></a:t>
+              <a:t><![CDATA[சம்மாயியையும், எஸ்தெமோவா ஊருக்கு மூப்பனான இஸ்பாவையும் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Penuel the father of Gedor, and Ezer the father of Hushah. These are the sons of Hur, the]]></a:t>
+              <a:t><![CDATA[18. அவன் பெண்ஜாதியாகிய எகுதியாள், கேதோரின் தகப்பனாகிய யாரேதையும், சோக்கோவின் தகப்பனாகிய ஏபேரையும,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the reign of David.]]></a:t>
+              <a:t><![CDATA[2. சோபாலின் குமாரன் ராயா யாகாத்தைப் பெற்றான்; யாகாத் அகுமாயியையும் லாகாதையும் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[firstborn of Ephratah, the father of Bethlehem.]]></a:t>
+              <a:t><![CDATA[சனோவாவின் தகப்பனாகிய எக்குகதியேலையும் பெற்றாள்; மேரேத் விவாகம் பண்ணின பார்வோனின் குமாரத்தியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Ashur the father of Tekoa had two wives, Helah and Naarah.]]></a:t>
+              <a:t><![CDATA[பித்தியாளின் குமாரர் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Naarah bare him Ahuzam, and Hepher, and Temeni, and Haahashtari. These were the sons of]]></a:t>
+              <a:t><![CDATA[19. நாகாமின் சகோதரியாகிய ஒதியாவினுடைய பெண்ஜாதியின் குமாரர் கர்மியனாகிய ஆபிகேயிலாவும், மாகாத்தினாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Naarah.]]></a:t>
+              <a:t><![CDATA[எஸ்தேமோவாவுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the sons of Helah were, Zereth, and Jezoar, and Ethnan.]]></a:t>
+              <a:t><![CDATA[20. ஷீமோனின் குமாரர், அம்னோன், ரின்னா, பென்கானான், தீலோன் என்பவர்கள், இஷியின் குமாரர், சோகேதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Coz brings forth Anub, and Zobebah, and the families of Aharhel the son of Harum.]]></a:t>
+              <a:t><![CDATA[பென்சோகேதுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Jabez was more honourable than his brethren: and his mother called his name Jabez, saying,]]></a:t>
+              <a:t><![CDATA[21. யூதாவின் குமாரனாகிய சேலாகின் புத்திரர்: லேக்காவூர் மூப்பனான ஏரும் மரேசார் மூப்பனான லாதாகும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Because I bare him with sorrow.]]></a:t>
+              <a:t><![CDATA[மெல்லிய புடவை நெய்த அஸ்பெயா வீட்டுவம்சங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jabez called on the God of Israel, saying, Oh that you would bless me indeed, and enlarge my]]></a:t>
+              <a:t><![CDATA[22. யோயாக்கீமும், கோசேபாவின் மனுஷரும், மோவாபியரை ஆண்ட யோவாஸ், சாராப் என்பவர்களும், யசுபிலெகேமுமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[coast, and that yours hand might be with me, and that you would keep me from evil, that it may not]]></a:t>
+              <a:t><![CDATA[இவைகள் பூர்வகாலத்தின் செய்திகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And their villages were, Etam, and Ain, Rimmon, and Tochen, and Ashan, five cities:]]></a:t>
+              <a:t><![CDATA[சோராத்தியரின் வம்சங்கள் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grieve me! And God granted him that which he requested.]]></a:t>
+              <a:t><![CDATA[23. இவர்கள் குயவராயிருந்து நெத்தாயிமிலும் கெதேராவிலும் குடியிருந்தார்கள்; ராஜாவின் வேலையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Chelub the brother of Shuah brings forth Mehir, which was the father of Eshton.]]></a:t>
+              <a:t><![CDATA[விசாரிக்கிறதற்கு அங்கே வாசம்பண்ணினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Eshton brings forth Bethrapha, and Paseah, and Tehinnah the father of Irnahash. These are]]></a:t>
+              <a:t><![CDATA[24. சிமியோனின் குமாரர், நெமுவேல்,யாமின், யாரீப், சேரா, சவுல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the men of Rechah.]]></a:t>
+              <a:t><![CDATA[25. இவன் குமாரன் சல்லூம்; இவன் குமாரன் மிப்சாம்; இவன் குமாரன் மிஸ்மா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the sons of Kenaz; Othniel, and Seraiah: and the sons of Othniel; Hathath.]]></a:t>
+              <a:t><![CDATA[26. மிஸ்மாவின் குமாரரில் ஒருவன் அம்முவேல்; இவன் குமாரன் சக்கூர்; இவன் குமாரன் சீமேயி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Meonothai brings forth Ophrah: and Seraiah brings forth Joab, the father of the valley of]]></a:t>
+              <a:t><![CDATA[27. சீமேயிக்குப் பதினாறு குமாரரும் குமாரத்திகளும் இருந்தார்கள்; அவன் சகோதரருக்கு அநேகம் பிள்ளைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Charashim; for they were craftsmen.]]></a:t>
+              <a:t><![CDATA[இருந்ததில்லை; அவர்கள் வம்சமெல்லாம் யூதாவின் புத்திரைப்போலப் பெருகினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the sons of Caleb the son of Jephunneh; Iru, Elah, and Naam: and the sons of Elah, even]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் பெயெர்செபாவிலும், மொலாதாவிலும், ஆதசார்குவாவிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Kenaz.]]></a:t>
+              <a:t><![CDATA[29. பில்லாவிலும், ஏத்சாமிலும், தோலாதிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the sons of Jehaleleel; Ziph, and Ziphah, Tiria, and Asareel.]]></a:t>
+              <a:t><![CDATA[30. பெத்தூவேலிலும், ஓர்மாவிலும், சிக்லாகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And all their villages that were round about the same cities, unto Baal. These were their]]></a:t>
+              <a:t><![CDATA[3. ஏதாம் என்னும் மூப்பனின் சந்ததியார், யெஸ்ரெயேல், இஷ்மா, இத்பாஸ் என்பவர்கள்; இவர்களுடைய சகோதரியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the sons of Ezra were, Jether, and Mered, and Epher, and Jalon: and she bare Miriam, and]]></a:t>
+              <a:t><![CDATA[31. பெத்மார்காபோத்திலும், ஆத்சார்சூசிமிலும், பெத்பிரியிலும், சாராயிமிலும் குடியிருந்தார்கள்; தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shammai, and Ishbah the father of Eshtemoa.]]></a:t>
+              <a:t><![CDATA[ராஜாவாகுமட்டும் இவைகள் அவர்கள் பட்டணங்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And his wife Jehudijah bare Jered the father of Gedor, and Heber the father of Socho, and]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய பேட்டைகள், ஏத்தாம், ஆயின், ரிம்மோன், தோகேன், ஆசான் என்னும் ஐந்து பட்டணங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jekuthiel the father of Zanoah. And these are the sons of Bithiah the daughter of Pharaoh, which]]></a:t>
+              <a:t><![CDATA[33. அந்த பட்டணங்களைச் சுற்றிலும், பாகால்மட்முள்ள அவர்களுடைய எல்லாப் பேட்டைகளும், அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Mered took.]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலங்களும், அவர்களுடைய வம்ச அட்டவணையும் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the sons of his wife Hodiah the sister of Naham, the father of Keilah the Garmite, and]]></a:t>
+              <a:t><![CDATA[34. மசோபாபும், யம்லேகும், அமத்சியாவின் குமாரன் யோஷாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eshtemoa the Maachathite.]]></a:t>
+              <a:t><![CDATA[35. யோவேலும், ஆசியேலின் மகன் செராயாவுக்குப் பிறந்த யோசிபியாவின் குமாரன் ஏகூவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the sons of Shimon were, Amnon, and Rinnah, Benhanan, and Tilon. And the sons of Ishi were,]]></a:t>
+              <a:t><![CDATA[36. எலியோனாயும், யாக்கோபாவும், யெசொகாயாவும், அசாயாவும், ஆதியேலும், யெசிமியேலும் பெனாயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zoheth, and Benzoheth.]]></a:t>
+              <a:t><![CDATA[37. செமாயா பெற்ற சிம்ரியின் மகன் யெதாயாவுக்குப் பிறந்த அல்லோனின் புத்திரனாகிய சீப்பியின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The sons of Shelah the son of Judah were, Er the father of Lecah, and Laadah the father of]]></a:t>
+              <a:t><![CDATA[சீசாவும் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[habitations, and their genealogy.]]></a:t>
+              <a:t><![CDATA[பேர் அத்செலெல்போனி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Mareshah, and the families of the house of them that wrought fine linen, of the house of Ashbea,]]></a:t>
+              <a:t><![CDATA[38. பேர்பேராய் எழுதியிருக்கிற இவர்கள் வம்சங்களில் பிரபுக்களாயிருந்தார்கள், இவர்கள் பிதாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Jokim, and the men of Chozeba, and Joash, and Saraph, who had the dominion in Moab, and]]></a:t>
+              <a:t><![CDATA[வீட்டார் ஏராளமாய்ப் பரம்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jashubilehem. And these are ancient things.]]></a:t>
+              <a:t><![CDATA[39. தங்கள் ஆடுகளுக்கு மேய்ச்சலைத் தேடும்படிக்கு தேதோரின் எல்லையாகிய பள்ளத்தாக்கின் கீழ்ப்புறமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. These were the potters, and those that dwelt among plants and hedges: there they dwelt with the]]></a:t>
+              <a:t><![CDATA[போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king for his work.]]></a:t>
+              <a:t><![CDATA[40. நல்ல செழிப்பான மேய்ச்சலையும், அமரிக்கையும், சுகமுமுள்ள விஸ்தாரமான தேசத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The sons of Simeon were, Nemuel, and Jamin, Jarib, Zerah, and Shaul:]]></a:t>
+              <a:t><![CDATA[கண்டுபிடித்தார்கள்; பூர்வத்திலே காமின் சந்ததியார் அங்கே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Shallum his son, Mibsam his son, Mishma his son.]]></a:t>
+              <a:t><![CDATA[41. பேர்பேராய் எழுதியிருக்கிற இவர்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவின் நாட்களிலே அங்கே போய், அங்கே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the sons of Mishma; Hamuel his son, Zacchur his son, Shimei his son.]]></a:t>
+              <a:t><![CDATA[கண்டுபிடித்தவர்களின் கூடாரங்களையும், தாபரங்களையும் அழித்து, இந்நாளிலே இருக்கிறதுபோல, அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Shimei had sixteen sons and six daughters: but his brethren had not many children, neither]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணி, அங்கே தங்கள் ஆடுகளுக்குமேய்ச்சல் இருந்தபடியினால், அவர்கள் அந்த ஸ்தலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did all their family multiply, like to the children of Judah.]]></a:t>
+              <a:t><![CDATA[குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Meshobab, and Jamlech, and Joshah, the son of Amaziah,]]></a:t>
+              <a:t><![CDATA[4. கேதோருக்கு மூப்பனான பெனுவெல், உஷாவுக்கு மூப்பனான எசேர் என்பவர்கள்; இவர்கள் பெத்லெகேமுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And they dwelt at Beersheba, and Moladah, and Hazarshual,]]></a:t>
+              <a:t><![CDATA[42. சிமியோனின் புத்திரராகிய இவர்களில் ஐந்நூறு மனுஷரும், அவர்கள் தலைமைக்காரராகிய இஷியின் குமாரரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And at Bilhah, and at Ezem, and at Tolad,]]></a:t>
+              <a:t><![CDATA[பெலத்தியாவும், நெகரியாவும், ரெப்பாயாவும், ஊசியேலும், சேயீர் மலைத்தேசத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18112,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And at Bethuel, and at Hormah, and at Ziklag,]]></a:t>
+              <a:t><![CDATA[43. அமலேக்கியரில் தப்பி மீதியாயிருந்தவர்களை மடங்கடித்து, இந்நாள்வரைக்கும் இருக்கிறபடி அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Joel, and Jehu the son of Josibiah, the son of Seraiah, the son of Asiel,]]></a:t>
+              <a:t><![CDATA[மூப்பனான எப்ராத்தாவுக்கு முதற்பிறந்த ஊரின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And Elioenai, and Jaakobah, and Jeshohaiah, and Asaiah, and Adiel, and Jesimiel, and Benaiah,]]></a:t>
+              <a:t><![CDATA[5. தெக்கோவாவுக்கு மூப்பனான அசூருக்கு ஏலாள், நாராள் என்னும் இரண்டு பெண்ஜாதிகள் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>