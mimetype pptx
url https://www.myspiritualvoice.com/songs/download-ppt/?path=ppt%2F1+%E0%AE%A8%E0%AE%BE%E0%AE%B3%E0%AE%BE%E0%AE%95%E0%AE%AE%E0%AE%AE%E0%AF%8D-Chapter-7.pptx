--- v1 (2026-07-23)
+++ v2 (2026-10-21)
@@ -119,50 +119,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +213,53 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +421,56 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இசக்காருடைய மற்ற எல்லா வம்சங்களிலும் அவர்களுக்குச் சகோதரரான பராக்கிரமசாலிகள் தங்கள் வம்ச அட்டவணைகளின்படியெல்லாம் எண்பத்தேழாயிரம்பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And their brethren among all the families of Issachar were valiant men of might, reckoned in all by their genealogies fourscore and seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இசக்காருடைய மற்ற எல்லா வம்சங்களிலும் அவர்களுக்குச் சகோதரரான பராக்கிரமசாலிகள் தங்கள் வம்ச அட்டவணைகளின்படியெல்லாம் எண்பத்தேழாயிரம்பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And their brethren among all the families of Issachar were valiant men of might, reckoned in all by their genealogies fourscore and seven thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பென்யமீன் குமாரர், பேலா, பெகேர், யெதியாயேல் என்னும் மூன்றுபேர்.]]></a:t>
+              <a:t><![CDATA[6. The sons of Benjamin; Bela, and Becher, and Jediael, three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பேலாவின் குமாரர், எஸ்போன், ஊசி, ஊசியேல், யெரிமோத், இரி என்பவர்கள்; இவர்கள் தங்கள் பிதாக்களின் வம்சத்தில் பராக்கிரமசாலிகளான ஐந்து தலைவராயிருந்தார்கள்; இவர்கள் வம்ச அட்டவணைக்குள்ளானவர்கள் இருபத்தீராயிரத்து முப்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Bela; Ezbon, and Uzzi, and Uzziel, and Jerimoth, and Iri, five; heads of the house of their fathers, mighty men of valour; and were reckoned by their genealogies twenty and two thousand and thirty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பேலாவின் குமாரர், எஸ்போன், ஊசி, ஊசியேல், யெரிமோத், இரி என்பவர்கள்; இவர்கள் தங்கள் பிதாக்களின் வம்சத்தில் பராக்கிரமசாலிகளான ஐந்து தலைவராயிருந்தார்கள்; இவர்கள் வம்ச அட்டவணைக்குள்ளானவர்கள் இருபத்தீராயிரத்து முப்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Bela; Ezbon, and Uzzi, and Uzziel, and Jerimoth, and Iri, five; heads of the house of their fathers, mighty men of valour; and were reckoned by their genealogies twenty and two thousand and thirty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பேலாவின் குமாரர், எஸ்போன், ஊசி, ஊசியேல், யெரிமோத், இரி என்பவர்கள்; இவர்கள் தங்கள் பிதாக்களின் வம்சத்தில் பராக்கிரமசாலிகளான ஐந்து தலைவராயிருந்தார்கள்; இவர்கள் வம்ச அட்டவணைக்குள்ளானவர்கள் இருபத்தீராயிரத்து முப்பத்துநாலுபேர்.]]></a:t>
+              <a:t><![CDATA[7. And the sons of Bela; Ezbon, and Uzzi, and Uzziel, and Jerimoth, and Iri, five; heads of the house of their fathers, mighty men of valour; and were reckoned by their genealogies twenty and two thousand and thirty and four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெகேரின் குமாரர், செமிரா, யோவாஸ், எலியேசர், எலியோனாய், உம்ரி, யெரிமோத், அபியா, ஆனதோத், அலமேத் என்பவர்கள்; இவர்கள் எல்லாரும் பெகேரின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[8. And the sons of Becher; Zemira, and Joash, and Eliezer, and Elioenai, and Omri, and Jerimoth, and Abiah, and Anathoth, and Alameth. All these are the sons of Becher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெகேரின் குமாரர், செமிரா, யோவாஸ், எலியேசர், எலியோனாய், உம்ரி, யெரிமோத், அபியா, ஆனதோத், அலமேத் என்பவர்கள்; இவர்கள் எல்லாரும் பெகேரின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[8. And the sons of Becher; Zemira, and Joash, and Eliezer, and Elioenai, and Omri, and Jerimoth, and Abiah, and Anathoth, and Alameth. All these are the sons of Becher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தங்கள் பிதாக்களின் வம்சத்தலைவராகிய அவர்கள் சந்ததிகளின் அட்டவணைக்குள்ளான பராக்கிரமாலிகள் இருபதினாயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[9. And the number of them, after their genealogy by their generations, heads of the house of their fathers, mighty men of valour, was twenty thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தங்கள் பிதாக்களின் வம்சத்தலைவராகிய அவர்கள் சந்ததிகளின் அட்டவணைக்குள்ளான பராக்கிரமாலிகள் இருபதினாயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[9. And the number of them, after their genealogy by their generations, heads of the house of their fathers, mighty men of valour, was twenty thousand and two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இசக்காருடைய குமாரர், தோலா, பூவா, யசுப், சிம்ரோன் என்னும் நாலுபேர்.]]></a:t>
+              <a:t><![CDATA[1. Now the sons of Issachar were, Tola, and Puah, Jashub, and Shimrom, four.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யெதியாயேலின் குமாரரில் ஒருவன் பில்கான்; பில்கானின் குமாரர், ஏயூஷ், பென்யமீன், ஏகூத், கெனானா, சேத்தான், தர்ஷீஸ், அகிஷாகார் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. The sons also of Jediael; Bilhan: and the sons of Bilhan; Jeush, and Benjamin, and Ehud, and Chenaanah, and Zethan, and Tharshish, and Ahishahar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யெதியாயேலின் குமாரரில் ஒருவன் பில்கான்; பில்கானின் குமாரர், ஏயூஷ், பென்யமீன், ஏகூத், கெனானா, சேத்தான், தர்ஷீஸ், அகிஷாகார் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. The sons also of Jediael; Bilhan: and the sons of Bilhan; Jeush, and Benjamin, and Ehud, and Chenaanah, and Zethan, and Tharshish, and Ahishahar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெதியாயேலின் குமாரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்கள் வம்சத்தாரில் தலைவராயிருந்தார்கள்; இவர்களில் யுத்தத்திற்குப் போகத்தக்க சேவகரான பராக்கிரமசாலிகள் பதினேழாயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[11. All these the sons of Jediael, by the heads of their fathers, mighty men of valour, were seventeen thousand and two hundred soldiers, fit to go out for war and battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெதியாயேலின் குமாரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்கள் வம்சத்தாரில் தலைவராயிருந்தார்கள்; இவர்களில் யுத்தத்திற்குப் போகத்தக்க சேவகரான பராக்கிரமசாலிகள் பதினேழாயிரத்து இருநூறுபேர்.]]></a:t>
+              <a:t><![CDATA[11. All these the sons of Jediael, by the heads of their fathers, mighty men of valour, were seventeen thousand and two hundred soldiers, fit to go out for war and battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சுப்பீமும், உப்பீமும் ஈரின் குமாரர், ஊசிம் ஆகேரின் குமாரரில் ஒருவன்.]]></a:t>
+              <a:t><![CDATA[12. Shuppim also, and Huppim, the children of Ir, and Hushim, the sons of Aher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நப்தலியின் குமாரரான பில்காளின் பேரன்மார், யாத்சியேல், கூனி, எத்சோ, சல்லூம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. The sons of Naphtali; Jahziel, and Guni, and Jezer, and Shallum, the sons of Bilhah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனாசேயின் புத்திரரில் ஒருவன் குலஸ்திரீயினிடத்தில் பிறந்த அஸ்ரியேல்; அவன் மறுமனையாட்டியாகிய அராமிய ஸ்திரீயினிடத்தில் கீலேயாத்தின் தகப்பனாகிய மாகீர் பிறந்தான்.]]></a:t>
+              <a:t><![CDATA[14. The sons of Manasseh; Ashriel, whom she bare: (but his concubine the Aramitess bare Machir the father of Gilead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனாசேயின் புத்திரரில் ஒருவன் குலஸ்திரீயினிடத்தில் பிறந்த அஸ்ரியேல்; அவன் மறுமனையாட்டியாகிய அராமிய ஸ்திரீயினிடத்தில் கீலேயாத்தின் தகப்பனாகிய மாகீர் பிறந்தான்.]]></a:t>
+              <a:t><![CDATA[14. The sons of Manasseh; Ashriel, whom she bare: (but his concubine the Aramitess bare Machir the father of Gilead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மாகீர் மாக்காள் என்னும் பேருள்ள உப்பீம் சுப்பீம் என்பவர்களின் சகோதரியை விவாகம்பண்ணினான்; மனாசேயின் இரண்டாம் குமாரன் செலோப்பியாத்; செலோப்பியாத்திற்குக் குமாரத்திகளிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Machir took to wife the sister of Huppim and Shuppim, whose sister's name was Maachah;) and the name of the second was Zelophehad: and Zelophehad had daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மாகீர் மாக்காள் என்னும் பேருள்ள உப்பீம் சுப்பீம் என்பவர்களின் சகோதரியை விவாகம்பண்ணினான்; மனாசேயின் இரண்டாம் குமாரன் செலோப்பியாத்; செலோப்பியாத்திற்குக் குமாரத்திகளிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Machir took to wife the sister of Huppim and Shuppim, whose sister's name was Maachah;) and the name of the second was Zelophehad: and Zelophehad had daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தோலாவின் குமாரர், ஊசி, ரெப்பாயா, யெரியேல், யக்மாயி, இப்சாம், சாமுவேல் என்பவர்கள்; தோலாவுக்குப் பிறந்த இவர்கள் தங்கள் பிதாக்கள் வம்சத்தலைவரும் தங்கள் சந்ததிகளிலே பராக்கிரமசாலிகளுமாயிருந்தார்கள்; தாவீதின் நாட்களில் அவர்கள் தொகை இருபதினாயிரத்து அறுநூறுபேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the sons of Tola; Uzzi, and Rephaiah, and Jeriel, and Jahmai, and Jibsam, and Shemuel, heads of their father's house, to know, of Tola: they were valiant men of might in their generations; whose number was in the days of David two and twenty thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மாகீரின் பெண்ஜாதியாகிய மாக்காள் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பேரேஸ் என்று பேரிட்டாள்; இவன் சகோதரன் பேர் சேரேஸ்; இவனுடைய குமாரர் ஊலாம், ரேகேம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. And Maachah the wife of Machir bare a son, and she called his name Peresh; and the name of his brother was Sheresh; and his sons were Ulam and Rakem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மாகீரின் பெண்ஜாதியாகிய மாக்காள் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பேரேஸ் என்று பேரிட்டாள்; இவன் சகோதரன் பேர் சேரேஸ்; இவனுடைய குமாரர் ஊலாம், ரேகேம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. And Maachah the wife of Machir bare a son, and she called his name Peresh; and the name of his brother was Sheresh; and his sons were Ulam and Rakem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஊலாமின் குமாரரில் ஒருவன் பேதான்; இவர்கள் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[17. And the sons of Ulam; Bedan. These were the sons of Gilead, the son of Machir, the son of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஊலாமின் குமாரரில் ஒருவன் பேதான்; இவர்கள் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[17. And the sons of Ulam; Bedan. These were the sons of Gilead, the son of Machir, the son of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவன் சகோதரியாகிய அம்மொளெகேத் இஸ்கோதையும் அபியேசரையும் மாகலாவையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[18. And his sister Hammoleketh bare Ishod, and Abiezer, and Mahalah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. செமிதாவின் குமாரர், அகியான், சேகேம், லிக்கே, அனியாம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the sons of Shemidah were, Ahian, and Shechem, and Likhi, and Aniam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்பிராயீமின் குமாரரில் ஒருவன் சுத்தெலாக்; இவனுடைய குமாரன் பேரேத்; இவனுடைய குமாரன் தாகாத்; இவனுடைய குமாரன் எலாதா; இவனுடைய குமாரன் தாகாத்.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Ephraim; Shuthelah, and Bered his son, and Tahath his son, and Eladah his son, and Tahath his son,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்பிராயீமின் குமாரரில் ஒருவன் சுத்தெலாக்; இவனுடைய குமாரன் பேரேத்; இவனுடைய குமாரன் தாகாத்; இவனுடைய குமாரன் எலாதா; இவனுடைய குமாரன் தாகாத்.]]></a:t>
+              <a:t><![CDATA[20. And the sons of Ephraim; Shuthelah, and Bered his son, and Tahath his son, and Eladah his son, and Tahath his son,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவனுடைய குமாரன் சாபாத்; இவனுடைய குமாரர் கத்தெலாக், எத்சேர், எலியாத்; இவர்கள் தேசத்தில் பிறந்த காத்தூராருடைய ஆடுமாடுகளைப் பிடிக்கப்போனபடியால் அவர்கள் இவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Zabad his son, and Shuthelah his son, and Ezer, and Elead, whom the men of Gath that were born in that land slew, because they came down to take away their cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவனுடைய குமாரன் சாபாத்; இவனுடைய குமாரர் கத்தெலாக், எத்சேர், எலியாத்; இவர்கள் தேசத்தில் பிறந்த காத்தூராருடைய ஆடுமாடுகளைப் பிடிக்கப்போனபடியால் அவர்கள் இவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Zabad his son, and Shuthelah his son, and Ezer, and Elead, whom the men of Gath that were born in that land slew, because they came down to take away their cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தோலாவின் குமாரர், ஊசி, ரெப்பாயா, யெரியேல், யக்மாயி, இப்சாம், சாமுவேல் என்பவர்கள்; தோலாவுக்குப் பிறந்த இவர்கள் தங்கள் பிதாக்கள் வம்சத்தலைவரும் தங்கள் சந்ததிகளிலே பராக்கிரமசாலிகளுமாயிருந்தார்கள்; தாவீதின் நாட்களில் அவர்கள் தொகை இருபதினாயிரத்து அறுநூறுபேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the sons of Tola; Uzzi, and Rephaiah, and Jeriel, and Jahmai, and Jibsam, and Shemuel, heads of their father's house, to know, of Tola: they were valiant men of might in their generations; whose number was in the days of David two and twenty thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் தகப்பனாகிய எப்பிராயீம் அநேகநாள் துக்கங்கொண்டாடுகையில், அவன் சகோதரர் அவனுக்கு ஆறுதல் சொல்லவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Ephraim their father mourned many days, and his brethren came to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு அவன் தன் பெண்ஜாதியினிடத்தில் பிரவேசித்ததினால், அவள் கர்ப்பந்தரித்து ஒரு குமாரனைப் பெற்றாள்; அவன், தன் குடும்பத்துக்குத் தீங்கு உண்டானதினால், இவனுக்குப் பெரீயா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And Ephraim their father mourned many days, and his brethren came to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு அவன் தன் பெண்ஜாதியினிடத்தில் பிரவேசித்ததினால், அவள் கர்ப்பந்தரித்து ஒரு குமாரனைப் பெற்றாள்; அவன், தன் குடும்பத்துக்குத் தீங்கு உண்டானதினால், இவனுக்குப் பெரீயா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[23. And when he went in to his wife, she conceived, and bare a son, and he called his name Beriah, because it went evil with his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவனுடைய குமாரத்தியாகிய சேராள் கீழ்ப்புறமும் மேற்புறமுமான பெத்தோரோனையும், ஊசேன்சேராவையும் கட்டினவள்.]]></a:t>
+              <a:t><![CDATA[23. And when he went in to his wife, she conceived, and bare a son, and he called his name Beriah, because it went evil with his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவனுடைய குமாரர், ரேப்பாக், ரேசேப் என்பவர்கள்; இவனுடைய குமாரன் தேலாக்; இவனுடைய குமாரன் தாகான்.]]></a:t>
+              <a:t><![CDATA[24. (And his daughter was Sherah, who built Bethhoron the nether, and the upper, and Uzzensherah.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுடைய குமாரன் லாதான், இவனுடைய குமாரன் அம்மியூத்; இவனுடைய குமாரன் எலிஷாமா.]]></a:t>
+              <a:t><![CDATA[24. (And his daughter was Sherah, who built Bethhoron the nether, and the upper, and Uzzensherah.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவனுடைய குமாரன் நூன்: இவனுடைய குமாரன் யோசுவா.]]></a:t>
+              <a:t><![CDATA[25. And Rephah was his son, also Resheph, and Telah his son, and Tahan his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுடைய காணியாட்சியும், வாசஸ்தலங்களும், கிழக்கேயிருக்கிற நாரானும், மேற்கேயிருக்கிற கேசேரும் அதின் கிராமங்களும், பெத்தேலும் அதன் கிராமங்களும், சீகேமும் அதின் கிராமங்களும், காசாமட்டுக்குமுள்ள அதன் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[26. Laadan his son, Ammihud his son, Elishama his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுடைய காணியாட்சியும், வாசஸ்தலங்களும், கிழக்கேயிருக்கிற நாரானும், மேற்கேயிருக்கிற கேசேரும் அதின் கிராமங்களும், பெத்தேலும் அதன் கிராமங்களும், சீகேமும் அதின் கிராமங்களும், காசாமட்டுக்குமுள்ள அதன் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[27. Non his son, Jehoshuah his son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுடைய காணியாட்சியும், வாசஸ்தலங்களும், கிழக்கேயிருக்கிற நாரானும், மேற்கேயிருக்கிற கேசேரும் அதின் கிராமங்களும், பெத்தேலும் அதன் கிராமங்களும், சீகேமும் அதின் கிராமங்களும், காசாமட்டுக்குமுள்ள அதன் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[28. And their possessions and habitations were, Bethel and the towns thereof, and eastward Naaran, and westward Gezer, with the towns thereof; Shechem also and the towns thereof, unto Gaza and the towns thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தோலாவின் குமாரர், ஊசி, ரெப்பாயா, யெரியேல், யக்மாயி, இப்சாம், சாமுவேல் என்பவர்கள்; தோலாவுக்குப் பிறந்த இவர்கள் தங்கள் பிதாக்கள் வம்சத்தலைவரும் தங்கள் சந்ததிகளிலே பராக்கிரமசாலிகளுமாயிருந்தார்கள்; தாவீதின் நாட்களில் அவர்கள் தொகை இருபதினாயிரத்து அறுநூறுபேராயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the sons of Tola; Uzzi, and Rephaiah, and Jeriel, and Jahmai, and Jibsam, and Shemuel, heads of their father's house, to know, of Tola: they were valiant men of might in their generations; whose number was in the days of David two and twenty thousand and six hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசே புத்திரரின் பக்கத்திலே பெத்செயானும் அதின் கிராமங்களும், தானாகும் அதின் கிராமங்களும், மெகிதோவும் அதின் கிராமங்களும், தோரும் அதின் கிராமங்களுமே; இவ்விடங்களில் இஸ்ரவேலின் குமாரனாகிய யோசேப்பின் புத்திரர் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And their possessions and habitations were, Bethel and the towns thereof, and eastward Naaran, and westward Gezer, with the towns thereof; Shechem also and the towns thereof, unto Gaza and the towns thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசே புத்திரரின் பக்கத்திலே பெத்செயானும் அதின் கிராமங்களும், தானாகும் அதின் கிராமங்களும், மெகிதோவும் அதின் கிராமங்களும், தோரும் அதின் கிராமங்களுமே; இவ்விடங்களில் இஸ்ரவேலின் குமாரனாகிய யோசேப்பின் புத்திரர் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And their possessions and habitations were, Bethel and the towns thereof, and eastward Naaran, and westward Gezer, with the towns thereof; Shechem also and the towns thereof, unto Gaza and the towns thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆசேரின் குமாரர், இம்னா, இஸ்வா, இஸ்வி, பெரீயு என்பவர்கள்; இவர்கள் சகோதரி சேராள்.]]></a:t>
+              <a:t><![CDATA[29. And by the borders of the children of Manasseh, Bethshean and her towns, Taanach and her towns, Megiddo and her towns, Dor and her towns. In these dwelt the children of Joseph the son of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பெரீயாவின் குமாரர், ஏபேர், மல்கியேல் என்பவர்கள்; இவன் பிர்சாவீத்தின் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[29. And by the borders of the children of Manasseh, Bethshean and her towns, Taanach and her towns, Megiddo and her towns, Dor and her towns. In these dwelt the children of Joseph the son of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏபேர் யப்லேத்தையும், சோமேரையும், ஒத்தாமையும், இவர்கள் சகோதரியாகிய சூகாளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[29. And by the borders of the children of Manasseh, Bethshean and her towns, Taanach and her towns, Megiddo and her towns, Dor and her towns. In these dwelt the children of Joseph the son of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யப்லேத்தின் குமாரர் பாராக், பிம்மால், ஆஸ்வாத் என்பவர்கள்; இவர்களே யப்லேத்தின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[30. The sons of Asher; Imnah, and Isuah, and Ishuai, and Beriah, and Serah their sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சோமேரின் குமாரர் அகி, ரோகா, எகூபா, ஆராம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[31. And the sons of Beriah; Heber, and Malchiel, who is the father of Birzavith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் சகோதரனாகிய ஏலேமின் குமாரர், சோபாக், இம்னா, சேலேஸ், ஆமால் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Heber brings forth Japhlet, and Shomer, and Hotham, and Shua their sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சோபாக்கின் குமாரர், சூவாக், அர்னெப்பர், சூகால், பேரி, இம்ரா,]]></a:t>
+              <a:t><![CDATA[33. And the sons of Japhlet; Pasach, and Bimhal, and Ashvath. These are the children of Japhlet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பேசேர், ஓத், சம்மா, சில்சா, இத்ரான், பேரா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[34. And the sons of Shamer; Ahi, and Rohgah, Jehubbah, and Aram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஊசியின் குமாரரில் ஒருவன் இஸ்ரகியா; இஸ்ரகியாவின் குமாரர், மிகாயேல், ஒபதியா, யோவேல், இஷியா என்பவர்கள்; இவர்கள் ஐந்துபேரும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the sons of Uzzi; Izrahiah: and the sons of Izrahiah; Michael, and Obadiah, and Joel, Ishiah, five: all of them chief men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. யெத்தேரின் குமாரர், எப்புன்னே பிஸ்பா, ஆரா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[35. And the sons of his brother Helem; Zophah, and Imna, and Shelesh, and Amal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உல்லாவின் குமாரர், ஆராக், அன்னியேல், ரித்சியா என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[36. The sons of Zophah; Suah, and Harnepher, and Shual, and Beri, and Imrah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆசேரின் புத்திரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்களின் வம்சத்தலைவரும் தெரிந்துகொள்ளப்பட்ட பராக்கிரமசாலிகளும், பிரபுக்களின் தலைவருமாயிருந்தார்கள்; அவர்கள் வம்ச அட்டவணைகளில் யுத்தத்திற்குப் போகத்தக்க சேவகரின் இலக்கம் இருபத்தாறாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[37. Bezer, and Hod, and Shamma, and Shilshah, and Ithran, and Beera.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆசேரின் புத்திரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்களின் வம்சத்தலைவரும் தெரிந்துகொள்ளப்பட்ட பராக்கிரமசாலிகளும், பிரபுக்களின் தலைவருமாயிருந்தார்கள்; அவர்கள் வம்ச அட்டவணைகளில் யுத்தத்திற்குப் போகத்தக்க சேவகரின் இலக்கம் இருபத்தாறாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[38. And the sons of Jether; Jephunneh, and Pispah, and Ara.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6961,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆசேரின் புத்திரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்களின் வம்சத்தலைவரும் தெரிந்துகொள்ளப்பட்ட பராக்கிரமசாலிகளும், பிரபுக்களின் தலைவருமாயிருந்தார்கள்; அவர்கள் வம்ச அட்டவணைகளில் யுத்தத்திற்குப் போகத்தக்க சேவகரின் இலக்கம் இருபத்தாறாயிரம்பேர்.]]></a:t>
+              <a:t><![CDATA[39. And the sons of Ulla; Arah, and Haniel, and Rezia.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. All these were the children of Asher, heads of their father's house, choice and mighty men of valour, chief of the princes. And the number throughout the genealogy of them that were able to the war and to battle was twenty and six thousand men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. All these were the children of Asher, heads of their father's house, choice and mighty men of valour, chief of the princes. And the number throughout the genealogy of them that were able to the war and to battle was twenty and six thousand men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. All these were the children of Asher, heads of their father's house, choice and mighty men of valour, chief of the princes. And the number throughout the genealogy of them that were able to the war and to battle was twenty and six thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஊசியின் குமாரரில் ஒருவன் இஸ்ரகியா; இஸ்ரகியாவின் குமாரர், மிகாயேல், ஒபதியா, யோவேல், இஷியா என்பவர்கள்; இவர்கள் ஐந்துபேரும் தலைவராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the sons of Uzzi; Izrahiah: and the sons of Izrahiah; Michael, and Obadiah, and Joel, Ishiah, five: all of them chief men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பிதாக்கள் வம்சத்தாரானவர்கள் சந்ததிகளில் யுத்தமனுஷரான கூட்டங்கள் முப்பத்தாறாயிரம்பேர் அவர்களோடிருந்தார்கள்; அவர்களுக்கு அநேகம் பெண்ஜாதிகளும் பிள்ளைகளும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And with them, by their generations, after the house of their fathers, were bands of soldiers for war, six and thirty thousand men: for they had many wives and sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பிதாக்கள் வம்சத்தாரானவர்கள் சந்ததிகளில் யுத்தமனுஷரான கூட்டங்கள் முப்பத்தாறாயிரம்பேர் அவர்களோடிருந்தார்கள்; அவர்களுக்கு அநேகம் பெண்ஜாதிகளும் பிள்ளைகளும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And with them, by their generations, after the house of their fathers, were bands of soldiers for war, six and thirty thousand men: for they had many wives and sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741038" r:id="rId1"/>
+    <p:sldLayoutId id="2481575442" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8218,74 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And their brethren among all the families of Issachar were valiant men of might, reckoned in all]]></a:t>
+              <a:t><![CDATA[5. இசக்காருடைய மற்ற எல்லா வம்சங்களிலும் அவர்களுக்குச் சகோதரரான பராக்கிரமசாலிகள் தங்கள் வம்ச]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by their genealogies fourscore and seven thousand.]]></a:t>
+              <a:t><![CDATA[அட்டவணைகளின்படியெல்லாம் எண்பத்தேழாயிரம்பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The sons of Benjamin; Bela, and Becher, and Jediael, three.]]></a:t>
+              <a:t><![CDATA[6. பென்யமீன் குமாரர், பேலா, பெகேர், யெதியாயேல் என்னும் மூன்றுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the sons of Bela; Ezbon, and Uzzi, and Uzziel, and Jerimoth, and Iri, five; heads of the]]></a:t>
+              <a:t><![CDATA[7. பேலாவின் குமாரர், எஸ்போன், ஊசி, ஊசியேல், யெரிமோத், இரி என்பவர்கள்; இவர்கள் தங்கள் பிதாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of their fathers, mighty men of valour; and were reckoned by their genealogies twenty and two]]></a:t>
+              <a:t><![CDATA[வம்சத்தில் பராக்கிரமசாலிகளான ஐந்து தலைவராயிருந்தார்கள்; இவர்கள் வம்ச அட்டவணைக்குள்ளானவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand and thirty and four.]]></a:t>
+              <a:t><![CDATA[இருபத்தீராயிரத்து முப்பத்துநாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the sons of Becher; Zemira, and Joash, and Eliezer, and Elioenai, and Omri, and Jerimoth, and]]></a:t>
+              <a:t><![CDATA[8. பெகேரின் குமாரர், செமிரா, யோவாஸ், எலியேசர், எலியோனாய், உம்ரி, யெரிமோத், அபியா, ஆனதோத், அலமேத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abiah, and Anathoth, and Alameth. All these are the sons of Becher.]]></a:t>
+              <a:t><![CDATA[என்பவர்கள்; இவர்கள் எல்லாரும் பெகேரின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the number of them, after their genealogy by their generations, heads of the house of their]]></a:t>
+              <a:t><![CDATA[9. தங்கள் பிதாக்களின் வம்சத்தலைவராகிய அவர்கள் சந்ததிகளின் அட்டவணைக்குள்ளான பராக்கிரமாலிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, mighty men of valour, was twenty thousand and two hundred.]]></a:t>
+              <a:t><![CDATA[இருபதினாயிரத்து இருநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now the sons of Issachar were, Tola, and Puah, Jashub, and Shimrom, four.]]></a:t>
+              <a:t><![CDATA[1. இசக்காருடைய குமாரர், தோலா, பூவா, யசுப், சிம்ரோன் என்னும் நாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The sons also of Jediael; Bilhan: and the sons of Bilhan; Jeush, and Benjamin, and Ehud, and]]></a:t>
+              <a:t><![CDATA[10. யெதியாயேலின் குமாரரில் ஒருவன் பில்கான்; பில்கானின் குமாரர், ஏயூஷ், பென்யமீன், ஏகூத், கெனானா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Chenaanah, and Zethan, and Tharshish, and Ahishahar.]]></a:t>
+              <a:t><![CDATA[சேத்தான், தர்ஷீஸ், அகிஷாகார் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. All these the sons of Jediael, by the heads of their fathers, mighty men of valour, were]]></a:t>
+              <a:t><![CDATA[11. யெதியாயேலின் குமாரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்கள் வம்சத்தாரில் தலைவராயிருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seventeen thousand and two hundred soldiers, fit to go out for war and battle.]]></a:t>
+              <a:t><![CDATA[இவர்களில் யுத்தத்திற்குப் போகத்தக்க சேவகரான பராக்கிரமசாலிகள் பதினேழாயிரத்து இருநூறுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Shuppim also, and Huppim, the children of Ir, and Hushim, the sons of Aher.]]></a:t>
+              <a:t><![CDATA[12. சுப்பீமும், உப்பீமும் ஈரின் குமாரர், ஊசிம் ஆகேரின் குமாரரில் ஒருவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The sons of Naphtali; Jahziel, and Guni, and Jezer, and Shallum, the sons of Bilhah.]]></a:t>
+              <a:t><![CDATA[13. நப்தலியின் குமாரரான பில்காளின் பேரன்மார், யாத்சியேல், கூனி, எத்சோ, சல்லூம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The sons of Manasseh; Ashriel, whom she bare: (but his concubine the Aramitess bare Machir the]]></a:t>
+              <a:t><![CDATA[14. மனாசேயின் புத்திரரில் ஒருவன் குலஸ்திரீயினிடத்தில் பிறந்த அஸ்ரியேல்; அவன் மறுமனையாட்டியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father of Gilead:]]></a:t>
+              <a:t><![CDATA[அராமிய ஸ்திரீயினிடத்தில் கீலேயாத்தின் தகப்பனாகிய மாகீர் பிறந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Machir took to wife the sister of Huppim and Shuppim, whose sister's name was Maachah;) and]]></a:t>
+              <a:t><![CDATA[15. மாகீர் மாக்காள் என்னும் பேருள்ள உப்பீம் சுப்பீம் என்பவர்களின் சகோதரியை விவாகம்பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the name of the second was Zelophehad: and Zelophehad had daughters.]]></a:t>
+              <a:t><![CDATA[மனாசேயின் இரண்டாம் குமாரன் செலோப்பியாத்; செலோப்பியாத்திற்குக் குமாரத்திகளிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the sons of Tola; Uzzi, and Rephaiah, and Jeriel, and Jahmai, and Jibsam, and Shemuel, heads]]></a:t>
+              <a:t><![CDATA[2. தோலாவின் குமாரர், ஊசி, ரெப்பாயா, யெரியேல், யக்மாயி, இப்சாம், சாமுவேல் என்பவர்கள்; தோலாவுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Maachah the wife of Machir bare a son, and she called his name Peresh; and the name of his]]></a:t>
+              <a:t><![CDATA[16. மாகீரின் பெண்ஜாதியாகிய மாக்காள் ஒரு குமாரனைப் பெற்று, அவனுக்குப் பேரேஸ் என்று பேரிட்டாள்; இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother was Sheresh; and his sons were Ulam and Rakem.]]></a:t>
+              <a:t><![CDATA[சகோதரன் பேர் சேரேஸ்; இவனுடைய குமாரர் ஊலாம், ரேகேம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the sons of Ulam; Bedan. These were the sons of Gilead, the son of Machir, the son of]]></a:t>
+              <a:t><![CDATA[17. ஊலாமின் குமாரரில் ஒருவன் பேதான்; இவர்கள் மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கீலேயாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Manasseh.]]></a:t>
+              <a:t><![CDATA[புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And his sister Hammoleketh bare Ishod, and Abiezer, and Mahalah.]]></a:t>
+              <a:t><![CDATA[18. இவன் சகோதரியாகிய அம்மொளெகேத் இஸ்கோதையும் அபியேசரையும் மாகலாவையும் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the sons of Shemidah were, Ahian, and Shechem, and Likhi, and Aniam.]]></a:t>
+              <a:t><![CDATA[19. செமிதாவின் குமாரர், அகியான், சேகேம், லிக்கே, அனியாம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the sons of Ephraim; Shuthelah, and Bered his son, and Tahath his son, and Eladah his son,]]></a:t>
+              <a:t><![CDATA[20. எப்பிராயீமின் குமாரரில் ஒருவன் சுத்தெலாக்; இவனுடைய குமாரன் பேரேத்; இவனுடைய குமாரன் தாகாத்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Tahath his son,]]></a:t>
+              <a:t><![CDATA[இவனுடைய குமாரன் எலாதா; இவனுடைய குமாரன் தாகாத்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Zabad his son, and Shuthelah his son, and Ezer, and Elead, whom the men of Gath that were]]></a:t>
+              <a:t><![CDATA[21. இவனுடைய குமாரன் சாபாத்; இவனுடைய குமாரர் கத்தெலாக், எத்சேர், எலியாத்; இவர்கள் தேசத்தில் பிறந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[born in that land slew, because they came down to take away their cattle.]]></a:t>
+              <a:t><![CDATA[காத்தூராருடைய ஆடுமாடுகளைப் பிடிக்கப்போனபடியால் அவர்கள் இவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their father's house, to know, of Tola: they were valiant men of might in their generations;]]></a:t>
+              <a:t><![CDATA[பிறந்த இவர்கள் தங்கள் பிதாக்கள் வம்சத்தலைவரும் தங்கள் சந்ததிகளிலே பராக்கிரமசாலிகளுமாயிருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Ephraim their father mourned many days, and his brethren came to comfort him.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் தகப்பனாகிய எப்பிராயீம் அநேகநாள் துக்கங்கொண்டாடுகையில், அவன் சகோதரர் அவனுக்கு ஆறுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when he went in to his wife, she conceived, and bare a son, and he called his name Beriah,]]></a:t>
+              <a:t><![CDATA[சொல்லவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because it went evil with his house.]]></a:t>
+              <a:t><![CDATA[23. பின்பு அவன் தன் பெண்ஜாதியினிடத்தில் பிரவேசித்ததினால், அவள் கர்ப்பந்தரித்து ஒரு குமாரனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. (And his daughter was Sherah, who built Bethhoron the nether, and the upper, and Uzzensherah.)]]></a:t>
+              <a:t><![CDATA[பெற்றாள்; அவன், தன் குடும்பத்துக்குத் தீங்கு உண்டானதினால், இவனுக்குப் பெரீயா என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Rephah was his son, also Resheph, and Telah his son, and Tahan his son.]]></a:t>
+              <a:t><![CDATA[24. இவனுடைய குமாரத்தியாகிய சேராள் கீழ்ப்புறமும் மேற்புறமுமான பெத்தோரோனையும், ஊசேன்சேராவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Laadan his son, Ammihud his son, Elishama his son.]]></a:t>
+              <a:t><![CDATA[கட்டினவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Non his son, Jehoshuah his son.]]></a:t>
+              <a:t><![CDATA[25. அவனுடைய குமாரர், ரேப்பாக், ரேசேப் என்பவர்கள்; இவனுடைய குமாரன் தேலாக்; இவனுடைய குமாரன் தாகான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And their possessions and habitations were, Bethel and the towns thereof, and eastward Naaran,]]></a:t>
+              <a:t><![CDATA[26. இவனுடைய குமாரன் லாதான், இவனுடைய குமாரன் அம்மியூத்; இவனுடைய குமாரன் எலிஷாமா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and westward Gezer, with the towns thereof; Shechem also and the towns thereof, unto Gaza and the]]></a:t>
+              <a:t><![CDATA[27. இவனுடைய குமாரன் நூன்: இவனுடைய குமாரன் யோசுவா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[towns thereof:]]></a:t>
+              <a:t><![CDATA[28. அவர்களுடைய காணியாட்சியும், வாசஸ்தலங்களும், கிழக்கேயிருக்கிற நாரானும், மேற்கேயிருக்கிற கேசேரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whose number was in the days of David two and twenty thousand and six hundred.]]></a:t>
+              <a:t><![CDATA[தாவீதின் நாட்களில் அவர்கள் தொகை இருபதினாயிரத்து அறுநூறுபேராயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And by the borders of the children of Manasseh, Bethshean and her towns, Taanach and her towns,]]></a:t>
+              <a:t><![CDATA[அதின் கிராமங்களும், பெத்தேலும் அதன் கிராமங்களும், சீகேமும் அதின் கிராமங்களும், காசாமட்டுக்குமுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Megiddo and her towns, Dor and her towns. In these dwelt the children of Joseph the son of Israel.]]></a:t>
+              <a:t><![CDATA[அதன் கிராமங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. The sons of Asher; Imnah, and Isuah, and Ishuai, and Beriah, and Serah their sister.]]></a:t>
+              <a:t><![CDATA[29. மனாசே புத்திரரின் பக்கத்திலே பெத்செயானும் அதின் கிராமங்களும், தானாகும் அதின் கிராமங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the sons of Beriah; Heber, and Malchiel, who is the father of Birzavith.]]></a:t>
+              <a:t><![CDATA[மெகிதோவும் அதின் கிராமங்களும், தோரும் அதின் கிராமங்களுமே; இவ்விடங்களில் இஸ்ரவேலின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Heber brings forth Japhlet, and Shomer, and Hotham, and Shua their sister.]]></a:t>
+              <a:t><![CDATA[யோசேப்பின் புத்திரர் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the sons of Japhlet; Pasach, and Bimhal, and Ashvath. These are the children of Japhlet.]]></a:t>
+              <a:t><![CDATA[30. ஆசேரின் குமாரர், இம்னா, இஸ்வா, இஸ்வி, பெரீயு என்பவர்கள்; இவர்கள் சகோதரி சேராள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the sons of Shamer; Ahi, and Rohgah, Jehubbah, and Aram.]]></a:t>
+              <a:t><![CDATA[31. பெரீயாவின் குமாரர், ஏபேர், மல்கியேல் என்பவர்கள்; இவன் பிர்சாவீத்தின் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the sons of his brother Helem; Zophah, and Imna, and Shelesh, and Amal.]]></a:t>
+              <a:t><![CDATA[32. ஏபேர் யப்லேத்தையும், சோமேரையும், ஒத்தாமையும், இவர்கள் சகோதரியாகிய சூகாளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The sons of Zophah; Suah, and Harnepher, and Shual, and Beri, and Imrah,]]></a:t>
+              <a:t><![CDATA[33. யப்லேத்தின் குமாரர் பாராக், பிம்மால், ஆஸ்வாத் என்பவர்கள்; இவர்களே யப்லேத்தின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Bezer, and Hod, and Shamma, and Shilshah, and Ithran, and Beera.]]></a:t>
+              <a:t><![CDATA[34. சோமேரின் குமாரர் அகி, ரோகா, எகூபா, ஆராம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the sons of Uzzi; Izrahiah: and the sons of Izrahiah; Michael, and Obadiah, and Joel, Ishiah,]]></a:t>
+              <a:t><![CDATA[3. ஊசியின் குமாரரில் ஒருவன் இஸ்ரகியா; இஸ்ரகியாவின் குமாரர், மிகாயேல், ஒபதியா, யோவேல், இஷியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the sons of Jether; Jephunneh, and Pispah, and Ara.]]></a:t>
+              <a:t><![CDATA[35. அவன் சகோதரனாகிய ஏலேமின் குமாரர், சோபாக், இம்னா, சேலேஸ், ஆமால் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the sons of Ulla; Arah, and Haniel, and Rezia.]]></a:t>
+              <a:t><![CDATA[36. சோபாக்கின் குமாரர், சூவாக், அர்னெப்பர், சூகால், பேரி, இம்ரா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. All these were the children of Asher, heads of their father's house, choice and mighty men of]]></a:t>
+              <a:t><![CDATA[37. பேசேர், ஓத், சம்மா, சில்சா, இத்ரான், பேரா என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[valour, chief of the princes. And the number throughout the genealogy of them that were able to the]]></a:t>
+              <a:t><![CDATA[38. யெத்தேரின் குமாரர், எப்புன்னே பிஸ்பா, ஆரா என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16198,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[war and to battle was twenty and six thousand men.]]></a:t>
+              <a:t><![CDATA[39. உல்லாவின் குமாரர், ஆராக், அன்னியேல், ரித்சியா என்பவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ஆசேரின் புத்திரராகிய இவர்கள் எல்லாரும் தங்கள் பிதாக்களின் வம்சத்தலைவரும் தெரிந்துகொள்ளப்பட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பராக்கிரமசாலிகளும், பிரபுக்களின் தலைவருமாயிருந்தார்கள்; அவர்கள் வம்ச அட்டவணைகளில் யுத்தத்திற்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போகத்தக்க சேவகரின் இலக்கம் இருபத்தாறாயிரம்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[five: all of them chief men.]]></a:t>
+              <a:t><![CDATA[என்பவர்கள்; இவர்கள் ஐந்துபேரும் தலைவராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And with them, by their generations, after the house of their fathers, were bands of soldiers for]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பிதாக்கள் வம்சத்தாரானவர்கள் சந்ததிகளில் யுத்தமனுஷரான கூட்டங்கள் முப்பத்தாறாயிரம்பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[war, six and thirty thousand men: for they had many wives and sons.]]></a:t>
+              <a:t><![CDATA[அவர்களோடிருந்தார்கள்; அவர்களுக்கு அநேகம் பெண்ஜாதிகளும் பிள்ளைகளும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>