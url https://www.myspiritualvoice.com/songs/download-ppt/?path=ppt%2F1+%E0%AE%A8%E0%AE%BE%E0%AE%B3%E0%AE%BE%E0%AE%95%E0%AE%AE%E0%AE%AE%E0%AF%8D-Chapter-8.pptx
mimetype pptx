--- v1 (2026-07-23)
+++ v2 (2026-10-21)
@@ -93,50 +93,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +170,51 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +363,54 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை அனுப்பிவிட்டபின், சகராயீம் மோவாப் தேசத்திலே ஊகிம் பாராள் என்னும் தன் பெண்ஜாதிகளிடத்திலே பெற்ற பிள்ளைகளைத்தவிர,]]></a:t>
+              <a:t><![CDATA[7. And Naaman, and Ahiah, and Gera, he removed them, and brings forth Uzza, and Ahihud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை அனுப்பிவிட்டபின், சகராயீம் மோவாப் தேசத்திலே ஊகிம் பாராள் என்னும் தன் பெண்ஜாதிகளிடத்திலே பெற்ற பிள்ளைகளைத்தவிர,]]></a:t>
+              <a:t><![CDATA[8. And Shaharaim brings forth children in the country of Moab, after he had sent them away; Hushim and Baara were his wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் பெண்ஜாதியாகிய ஓதேசாலே யோவாபையும், சீபீயாவையும், மேசாவையும், மல்காமையும்,]]></a:t>
+              <a:t><![CDATA[8. And Shaharaim brings forth children in the country of Moab, after he had sent them away; Hushim and Baara were his wives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எயூசையும், சாகியாவையும், மிர்மாமவையும் பெற்றான். பிதாக்களின் தலைவரான இவர்கள் அவனுடைய குமாரர்.]]></a:t>
+              <a:t><![CDATA[9. And he brings forth of Hodesh his wife, Jobab, and Zibia, and Mesha, and Malcham,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஊசிம் வழியாய் அவன் அபிதூபையும் எல்பாலையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Jeuz, and Shachia, and Mirma. These were his sons, heads of the fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்பாலின் குமாரர், ஏபேர், மீஷாம், சாமேத்; இவன் ஓனோவையும் லோதையும் அதின் கிராமங்களையும் உண்டாக்கினவன்.]]></a:t>
+              <a:t><![CDATA[11. And of Hushim he brings forth Abitub, and Elpaal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்பாலின் குமாரர், ஏபேர், மீஷாம், சாமேத்; இவன் ஓனோவையும் லோதையும் அதின் கிராமங்களையும் உண்டாக்கினவன்.]]></a:t>
+              <a:t><![CDATA[12. The sons of Elpaal; Eber, and Misham, and Shamed, who built Ono, and Lod, with the towns thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெரீயாவும் சேமாவும் ஆயலோன் குடிகளுடைய பிதாக்களிலே தலைவராயிருந்தார்கள்; இவர்கள் காத்தின் குடிகளை ஓட்டிவிட்டார்கள்]]></a:t>
+              <a:t><![CDATA[12. The sons of Elpaal; Eber, and Misham, and Shamed, who built Ono, and Lod, with the towns thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பெரீயாவும் சேமாவும் ஆயலோன் குடிகளுடைய பிதாக்களிலே தலைவராயிருந்தார்கள்; இவர்கள் காத்தின் குடிகளை ஓட்டிவிட்டார்கள்]]></a:t>
+              <a:t><![CDATA[13. Beriah also, and Shema, who were heads of the fathers of the inhabitants of Aijalon, who drove away the inhabitants of Gath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அகியோ, சாஷாக், எரேமோத்,]]></a:t>
+              <a:t><![CDATA[13. Beriah also, and Shema, who were heads of the fathers of the inhabitants of Aijalon, who drove away the inhabitants of Gath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன், பேலா என்னும் தன் மூத்த குமாரனையும், அஸ்பால் என்னும் இரண்டாம் குமாரனையும், அகராக் என்னும் மூன்றாம் குமாரனையும்,]]></a:t>
+              <a:t><![CDATA[1. Now Benjamin brings forth Bela his firstborn, Ashbel the second, and Aharah the third,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. செபதியா, ஆராத், ஆதேர்,]]></a:t>
+              <a:t><![CDATA[14. And Ahio, Shashak, and Jeremoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. காயேல், இஸ்பா, யோகா என்பவர்கள் பெரீயாவின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[15. And Zebadiah, and Arad, and Ader,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செபதியா, மெசுல்லாம், இஸ்கி, ஏபேர்,]]></a:t>
+              <a:t><![CDATA[16. And Michael, and Ispah, and Joha, the sons of Beriah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்மெராயி, இஸ்லியா, யோபாப் என்பவர்கள் எல்பாலின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[17. And Zebadiah, and Meshullam, and Hezeki, and Heber,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யாக்கிம், சிக்ரி, சப்தி,]]></a:t>
+              <a:t><![CDATA[18. Ishmerai also, and Jezliah, and Jobab, the sons of Elpaal;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எலியேனாய், சில்தாய், எலியேல்,]]></a:t>
+              <a:t><![CDATA[19. And Jakim, and Zichri, and Zabdi,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதாயா, பெராயா, சிம்ராத் என்பவர்கள் சிமியின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[20. And Elienai, and Zilthai, and Eliel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்பான், ஏபேர், ஏலியேல்,]]></a:t>
+              <a:t><![CDATA[21. And Adaiah, and Beraiah, and Shimrath, the sons of Shimhi;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்தோன், சிக்ரி, ஆனான்,]]></a:t>
+              <a:t><![CDATA[22. And Ishpan, and Heber, and Eliel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அனனியா, ஏலாம், அந்தோதியா,]]></a:t>
+              <a:t><![CDATA[23. And Abdon, and Zichri, and Hanan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நேகா என்னும் நாலாம் குமாரனையும், ரப்பா என்னும் ஐந்தாம் குமாரனையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now Benjamin brings forth Bela his firstborn, Ashbel the second, and Aharah the third,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இபிதியா, பெயேல் என்பவர்கள் ஆஷாக்கின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[24. And Hananiah, and Elam, and Antothijah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சம்சேராய், செகரியா, அத்தாலியா,]]></a:t>
+              <a:t><![CDATA[25. And Iphedeiah, and Penuel, the sons of Shashak;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யரெஷியா, எலியா, சிக்ரி என்பவர்கள் எராகாமின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[26. And Shamsherai, and Shehariah, and Athaliah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவர்கள் தங்கள் சந்ததிகளின் பிதாக்களிலே தலைவராயிருந்து, எருசலேமிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Jaresiah, and Eliah, and Zichri, the sons of Jeroham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கிபியோனிலே குடியிருந்தவன், கிபியோனின் மூப்பன்; அவன் பெண்ஜாதியின்பேர் மாக்காள்.]]></a:t>
+              <a:t><![CDATA[28. These were heads of the fathers, by their generations, chief men. These dwelt in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் மூத்த குமாரன் அப்தோன் என்பவன்; மற்றவர்கள் சூர், கீஸ், பாகால், நாதாப்,]]></a:t>
+              <a:t><![CDATA[29. And at Gibeon dwelt the father of Gibeon; whose wife's name was Maachah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கேதோர், அகியோ, சேகேர் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[30. And his firstborn son Abdon, and Zur, and Kish, and Baal, and Nadab,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மிக்லோத் சிமியாவைப் பெற்றான்; இவர்களும் தங்கள் சகோதரரோடுங்கூட எருசலேமிலே தங்கள் சகோதரருக்குச் சமீபத்தில் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And Gedor, and Ahio, and Zacher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மிக்லோத் சிமியாவைப் பெற்றான்; இவர்களும் தங்கள் சகோதரரோடுங்கூட எருசலேமிலே தங்கள் சகோதரருக்குச் சமீபத்தில் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Mikloth brings forth Shimeah. And these also dwelt with their brethren in Jerusalem, opposite to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நேர் கீசைப் பெற்றான்; கீஸ் சவுலைப் பெற்றான்; சவுல் யோனத்தானையும், மல்கிசூவாவையும், அபினதாபையும், எஸ்பாலையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[32. And Mikloth brings forth Shimeah. And these also dwelt with their brethren in Jerusalem, opposite to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பேலாவுக்கு இருந்த குமாரர் ஆதார், கேரா, அபியூத் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Nohah the fourth, and Rapha the fifth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நேர் கீசைப் பெற்றான்; கீஸ் சவுலைப் பெற்றான்; சவுல் யோனத்தானையும், மல்கிசூவாவையும், அபினதாபையும், எஸ்பாலையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[33. And Ner brings forth Kish, and Kish brings forth Saul, and Saul brings forth Jonathan, and Malchishua, and Abinadab, and Eshbaal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யோனத்தானின் குமாரன் மேரிபால்; மேரிபால் மீகாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[33. And Ner brings forth Kish, and Kish brings forth Saul, and Saul brings forth Jonathan, and Malchishua, and Abinadab, and Eshbaal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மீகாவின் குமாரர், பித்தோன், மேலேக், தரேயா, ஆகாஸ் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[34. And the son of Jonathan was Meribbaal; and Meribbaal brings forth Micah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகாஸ் யோகதாவைப் பெற்றான்; யோகதா அலமேத்தையும், அஸ்மாவேத்தையும், சிம்ரியையும் பெற்றான்; சிம்ரி மோசாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[35. And the sons of Micah were, Pithon, and Melech, and Tarea, and Ahaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகாஸ் யோகதாவைப் பெற்றான்; யோகதா அலமேத்தையும், அஸ்மாவேத்தையும், சிம்ரியையும் பெற்றான்; சிம்ரி மோசாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[36. And Ahaz brings forth Jehoadah; and Jehoadah brings forth Alemeth, and Azmaveth, and Zimri; and Zimri brings forth Moza,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மோசா பினியாவைப் பெற்றான், இவன் குமாரன் ரப்பா; இவன் குமாரன் எலியாசா; இவன் குமாரன் ஆத்சேல்.]]></a:t>
+              <a:t><![CDATA[36. And Ahaz brings forth Jehoadah; and Jehoadah brings forth Alemeth, and Azmaveth, and Zimri; and Zimri brings forth Moza,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆத்சேலுக்கு ஆறுகுமாரர் இருந்தார்கள்; அவர்கள் நாமங்களாவன, அஸ்ரீக்காம், பொக்குரு, இஸ்மவேல், செகரியா, ஒபதியா, ஆனான்; இவர்கள் எல்லாரும் ஆத்சேலின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[37. And Moza brings forth Binea: Rapha was his son, Eleasah his son, Azel his son:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆத்சேலுக்கு ஆறுகுமாரர் இருந்தார்கள்; அவர்கள் நாமங்களாவன, அஸ்ரீக்காம், பொக்குரு, இஸ்மவேல், செகரியா, ஒபதியா, ஆனான்; இவர்கள் எல்லாரும் ஆத்சேலின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[38. And Azel had six sons, whose names are these, Azrikam, Bocheru, and Ishmael, and Sheariah, and Obadiah, and Hanan. All these were the sons of Azel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவன் சகோதரனாகிய எசேக்கின் குமாரர், ஊலாம் என்னும் மூத்தகுமாரனும், ஏகூஸ் என்னும் இரண்டாம் குமாரனும், எலிபேலேத் என்னும் மூன்றாம் குமாரனுமே]]></a:t>
+              <a:t><![CDATA[38. And Azel had six sons, whose names are these, Azrikam, Bocheru, and Ishmael, and Sheariah, and Obadiah, and Hanan. All these were the sons of Azel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவன் சகோதரனாகிய எசேக்கின் குமாரர், ஊலாம் என்னும் மூத்தகுமாரனும், ஏகூஸ் என்னும் இரண்டாம் குமாரனும், எலிபேலேத் என்னும் மூன்றாம் குமாரனுமே]]></a:t>
+              <a:t><![CDATA[39. And the sons of Eshek his brother were, Ulam his firstborn, Jehush the second, and Eliphelet the third.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அபிசுவா, நாமான், அகோவா,]]></a:t>
+              <a:t><![CDATA[3. And the sons of Bela were, Addar, and Gera, and Abihud,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஊலாமின் குமாரர் பராக்கிரமசாலிகளான வில்வீரராய் இருந்தார்கள்; அவர்களுக்கு அநேகம் புத்திரர் பெளத்திரர் இருந்தார்கள்; அவர்கள் தொகை நூற்றைம்பதுபேர்; இவர்கள் எல்லாரும் பென்யமீன் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[39. And the sons of Eshek his brother were, Ulam his firstborn, Jehush the second, and Eliphelet the third.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5375,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஊலாமின் குமாரர் பராக்கிரமசாலிகளான வில்வீரராய் இருந்தார்கள்; அவர்களுக்கு அநேகம் புத்திரர் பெளத்திரர் இருந்தார்கள்; அவர்கள் தொகை நூற்றைம்பதுபேர்; இவர்கள் எல்லாரும் பென்யமீன் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[40. And the sons of Ulam were mighty men of valour, archers, and had many sons, and sons' sons, an hundred and fifty. All these are of the sons of Benjamin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And the sons of Ulam were mighty men of valour, archers, and had many sons, and sons' sons, an hundred and fifty. All these are of the sons of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கேரா, செப்புப்பான், ஊராம் என்பவர்கள் எகூதின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[4. And Abishua, and Naaman, and Ahoah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கேபாவின் குடிகளுக்கு மூப்பான தலைவராயிருந்து, இவர்களை மனாகாத்திற்கு அழைத்துக்கொண்டுபோனவர்கள், நாமான், அகியா, கேரா என்பவர்களே.]]></a:t>
+              <a:t><![CDATA[5. And Gera, and Shephuphan, and Huram.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கேபாவின் குடிகளுக்கு மூப்பான தலைவராயிருந்து, இவர்களை மனாகாத்திற்கு அழைத்துக்கொண்டுபோனவர்கள், நாமான், அகியா, கேரா என்பவர்களே.]]></a:t>
+              <a:t><![CDATA[6. And these are the sons of Ehud: these are the heads of the fathers of the inhabitants of Geba, and they removed them to Manahath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கேரா அவர்களை அங்கே அழைத்துக்கொண்டுபோனபின்பு, ஊசாவையும், அகியூதையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[6. And these are the sons of Ehud: these are the heads of the fathers of the inhabitants of Geba, and they removed them to Manahath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473741038" r:id="rId1"/>
+    <p:sldLayoutId id="2481575448" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6411,58 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Shaharaim brings forth children in the country of Moab, after he had sent them away; Hushim]]></a:t>
+              <a:t><![CDATA[7. கேரா அவர்களை அங்கே அழைத்துக்கொண்டுபோனபின்பு, ஊசாவையும், அகியூதையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Baara were his wives.]]></a:t>
+              <a:t><![CDATA[8. அவர்களை அனுப்பிவிட்டபின், சகராயீம் மோவாப் தேசத்திலே ஊகிம் பாராள் என்னும் தன் பெண்ஜாதிகளிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he brings forth of Hodesh his wife, Jobab, and Zibia, and Mesha, and Malcham,]]></a:t>
+              <a:t><![CDATA[பெற்ற பிள்ளைகளைத்தவிர,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jeuz, and Shachia, and Mirma. These were his sons, heads of the fathers.]]></a:t>
+              <a:t><![CDATA[9. தன் பெண்ஜாதியாகிய ஓதேசாலே யோவாபையும், சீபீயாவையும், மேசாவையும், மல்காமையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And of Hushim he brings forth Abitub, and Elpaal.]]></a:t>
+              <a:t><![CDATA[10. எயூசையும், சாகியாவையும், மிர்மாமவையும் பெற்றான். பிதாக்களின் தலைவரான இவர்கள் அவனுடைய குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The sons of Elpaal; Eber, and Misham, and Shamed, who built Ono, and Lod, with the towns]]></a:t>
+              <a:t><![CDATA[11. ஊசிம் வழியாய் அவன் அபிதூபையும் எல்பாலையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof:]]></a:t>
+              <a:t><![CDATA[12. எல்பாலின் குமாரர், ஏபேர், மீஷாம், சாமேத்; இவன் ஓனோவையும் லோதையும் அதின் கிராமங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Beriah also, and Shema, who were heads of the fathers of the inhabitants of Aijalon, who drove]]></a:t>
+              <a:t><![CDATA[உண்டாக்கினவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away the inhabitants of Gath:]]></a:t>
+              <a:t><![CDATA[13. பெரீயாவும் சேமாவும் ஆயலோன் குடிகளுடைய பிதாக்களிலே தலைவராயிருந்தார்கள்; இவர்கள் காத்தின் குடிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Ahio, Shashak, and Jeremoth,]]></a:t>
+              <a:t><![CDATA[ஓட்டிவிட்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Benjamin brings forth Bela his firstborn, Ashbel the second, and Aharah the third,]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன், பேலா என்னும் தன் மூத்த குமாரனையும், அஸ்பால் என்னும் இரண்டாம் குமாரனையும், அகராக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Zebadiah, and Arad, and Ader,]]></a:t>
+              <a:t><![CDATA[14. அகியோ, சாஷாக், எரேமோத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Michael, and Ispah, and Joha, the sons of Beriah;]]></a:t>
+              <a:t><![CDATA[15. செபதியா, ஆராத், ஆதேர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Zebadiah, and Meshullam, and Hezeki, and Heber,]]></a:t>
+              <a:t><![CDATA[16. காயேல், இஸ்பா, யோகா என்பவர்கள் பெரீயாவின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Ishmerai also, and Jezliah, and Jobab, the sons of Elpaal;]]></a:t>
+              <a:t><![CDATA[17. செபதியா, மெசுல்லாம், இஸ்கி, ஏபேர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Jakim, and Zichri, and Zabdi,]]></a:t>
+              <a:t><![CDATA[18. இஸ்மெராயி, இஸ்லியா, யோபாப் என்பவர்கள் எல்பாலின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Elienai, and Zilthai, and Eliel,]]></a:t>
+              <a:t><![CDATA[19. யாக்கிம், சிக்ரி, சப்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Adaiah, and Beraiah, and Shimrath, the sons of Shimhi;]]></a:t>
+              <a:t><![CDATA[20. எலியேனாய், சில்தாய், எலியேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Ishpan, and Heber, and Eliel,]]></a:t>
+              <a:t><![CDATA[21. அதாயா, பெராயா, சிம்ராத் என்பவர்கள் சிமியின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Abdon, and Zichri, and Hanan,]]></a:t>
+              <a:t><![CDATA[22. இஸ்பான், ஏபேர், ஏலியேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Hananiah, and Elam, and Antothijah,]]></a:t>
+              <a:t><![CDATA[23. அப்தோன், சிக்ரி, ஆனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Nohah the fourth, and Rapha the fifth.]]></a:t>
+              <a:t><![CDATA[என்னும் மூன்றாம் குமாரனையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Iphedeiah, and Penuel, the sons of Shashak;]]></a:t>
+              <a:t><![CDATA[24. அனனியா, ஏலாம், அந்தோதியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Shamsherai, and Shehariah, and Athaliah,]]></a:t>
+              <a:t><![CDATA[25. இபிதியா, பெயேல் என்பவர்கள் ஆஷாக்கின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Jaresiah, and Eliah, and Zichri, the sons of Jeroham.]]></a:t>
+              <a:t><![CDATA[26. சம்சேராய், செகரியா, அத்தாலியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. These were heads of the fathers, by their generations, chief men. These dwelt in Jerusalem.]]></a:t>
+              <a:t><![CDATA[27. யரெஷியா, எலியா, சிக்ரி என்பவர்கள் எராகாமின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And at Gibeon dwelt the father of Gibeon; whose wife's name was Maachah:]]></a:t>
+              <a:t><![CDATA[28. இவர்கள் தங்கள் சந்ததிகளின் பிதாக்களிலே தலைவராயிருந்து, எருசலேமிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And his firstborn son Abdon, and Zur, and Kish, and Baal, and Nadab,]]></a:t>
+              <a:t><![CDATA[29. கிபியோனிலே குடியிருந்தவன், கிபியோனின் மூப்பன்; அவன் பெண்ஜாதியின்பேர் மாக்காள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Gedor, and Ahio, and Zacher.]]></a:t>
+              <a:t><![CDATA[30. அவன் மூத்த குமாரன் அப்தோன் என்பவன்; மற்றவர்கள் சூர், கீஸ், பாகால், நாதாப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Mikloth brings forth Shimeah. And these also dwelt with their brethren in Jerusalem,]]></a:t>
+              <a:t><![CDATA[31. கேதோர், அகியோ, சேகேர் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opposite to them.]]></a:t>
+              <a:t><![CDATA[32. மிக்லோத் சிமியாவைப் பெற்றான்; இவர்களும் தங்கள் சகோதரரோடுங்கூட எருசலேமிலே தங்கள் சகோதரருக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Ner brings forth Kish, and Kish brings forth Saul, and Saul brings forth Jonathan, and]]></a:t>
+              <a:t><![CDATA[சமீபத்தில் குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the sons of Bela were, Addar, and Gera, and Abihud,]]></a:t>
+              <a:t><![CDATA[2. நேகா என்னும் நாலாம் குமாரனையும், ரப்பா என்னும் ஐந்தாம் குமாரனையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Malchishua, and Abinadab, and Eshbaal.]]></a:t>
+              <a:t><![CDATA[33. நேர் கீசைப் பெற்றான்; கீஸ் சவுலைப் பெற்றான்; சவுல் யோனத்தானையும், மல்கிசூவாவையும், அபினதாபையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the son of Jonathan was Meribbaal; and Meribbaal brings forth Micah.]]></a:t>
+              <a:t><![CDATA[எஸ்பாலையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And the sons of Micah were, Pithon, and Melech, and Tarea, and Ahaz.]]></a:t>
+              <a:t><![CDATA[34. யோனத்தானின் குமாரன் மேரிபால்; மேரிபால் மீகாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And Ahaz brings forth Jehoadah; and Jehoadah brings forth Alemeth, and Azmaveth, and Zimri; and]]></a:t>
+              <a:t><![CDATA[35. மீகாவின் குமாரர், பித்தோன், மேலேக், தரேயா, ஆகாஸ் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zimri brings forth Moza,]]></a:t>
+              <a:t><![CDATA[36. ஆகாஸ் யோகதாவைப் பெற்றான்; யோகதா அலமேத்தையும், அஸ்மாவேத்தையும், சிம்ரியையும் பெற்றான்; சிம்ரி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And Moza brings forth Binea: Rapha was his son, Eleasah his son, Azel his son:]]></a:t>
+              <a:t><![CDATA[மோசாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And Azel had six sons, whose names are these, Azrikam, Bocheru, and Ishmael, and Sheariah, and]]></a:t>
+              <a:t><![CDATA[37. மோசா பினியாவைப் பெற்றான், இவன் குமாரன் ரப்பா; இவன் குமாரன் எலியாசா; இவன் குமாரன் ஆத்சேல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Obadiah, and Hanan. All these were the sons of Azel.]]></a:t>
+              <a:t><![CDATA[38. ஆத்சேலுக்கு ஆறுகுமாரர் இருந்தார்கள்; அவர்கள் நாமங்களாவன, அஸ்ரீக்காம், பொக்குரு, இஸ்மவேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the sons of Eshek his brother were, Ulam his firstborn, Jehush the second, and Eliphelet the]]></a:t>
+              <a:t><![CDATA[செகரியா, ஒபதியா, ஆனான்; இவர்கள் எல்லாரும் ஆத்சேலின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[third.]]></a:t>
+              <a:t><![CDATA[39. அவன் சகோதரனாகிய எசேக்கின் குமாரர், ஊலாம் என்னும் மூத்தகுமாரனும், ஏகூஸ் என்னும் இரண்டாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Abishua, and Naaman, and Ahoah,]]></a:t>
+              <a:t><![CDATA[3. பேலாவுக்கு இருந்த குமாரர் ஆதார், கேரா, அபியூத் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And the sons of Ulam were mighty men of valour, archers, and had many sons, and sons' sons, an]]></a:t>
+              <a:t><![CDATA[குமாரனும், எலிபேலேத் என்னும் மூன்றாம் குமாரனுமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12535,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hundred and fifty. All these are of the sons of Benjamin.]]></a:t>
+              <a:t><![CDATA[40. ஊலாமின் குமாரர் பராக்கிரமசாலிகளான வில்வீரராய் இருந்தார்கள்; அவர்களுக்கு அநேகம் புத்திரர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 நாளாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெளத்திரர் இருந்தார்கள்; அவர்கள் தொகை நூற்றைம்பதுபேர்; இவர்கள் எல்லாரும் பென்யமீன் புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Gera, and Shephuphan, and Huram.]]></a:t>
+              <a:t><![CDATA[4. அபிசுவா, நாமான், அகோவா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And these are the sons of Ehud: these are the heads of the fathers of the inhabitants of Geba,]]></a:t>
+              <a:t><![CDATA[5. கேரா, செப்புப்பான், ஊராம் என்பவர்கள் எகூதின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they removed them to Manahath:]]></a:t>
+              <a:t><![CDATA[6. கேபாவின் குடிகளுக்கு மூப்பான தலைவராயிருந்து, இவர்களை மனாகாத்திற்கு அழைத்துக்கொண்டுபோனவர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Naaman, and Ahiah, and Gera, he removed them, and brings forth Uzza, and Ahihud.]]></a:t>
+              <a:t><![CDATA[நாமான், அகியா, கேரா என்பவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 நாளாகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>