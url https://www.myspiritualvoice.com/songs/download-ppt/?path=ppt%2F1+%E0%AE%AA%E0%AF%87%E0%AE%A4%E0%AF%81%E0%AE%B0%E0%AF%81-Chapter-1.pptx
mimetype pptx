--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -91,50 +91,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +179,57 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +377,60 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர், இயேசுகிறிஸ்து மரித்தோரிலிருந்து எழுந்ததினாலே, அழியாததும் மாசற்றதும் வாடாததுமாகிய சுதந்தரத்திற்கேதுவாக, ஜீவனுள்ள நம்பிக்கை உண்டாகும்படி, தமது மிகுந்த இரக்கத்தின்படியே நம்மை மறுபடியும் ஜெநிப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[4. To an inheritance incorruptible, and undefiled, and that fades not away, reserved in heaven for you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கடைசிக்காலத்திலே வெளிப்பட ஆயத்தமாக்கப்பட்டிருக்கிற இரட்சிப்புக்கு ஏதுவாக விசுவாசத்தைக் கொண்டு தேவனுடைய பலத்தினாலே காக்கப்பட்டிருக்கிற உங்களுக்கு அந்தச் சுதந்தரம் பரலோகத்தில் வைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Who are kept by the power of God through faith unto salvation ready to be revealed in the last time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கடைசிக்காலத்திலே வெளிப்பட ஆயத்தமாக்கப்பட்டிருக்கிற இரட்சிப்புக்கு ஏதுவாக விசுவாசத்தைக் கொண்டு தேவனுடைய பலத்தினாலே காக்கப்பட்டிருக்கிற உங்களுக்கு அந்தச் சுதந்தரம் பரலோகத்தில் வைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Who are kept by the power of God through faith unto salvation ready to be revealed in the last time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதிலே நீங்கள் மிகவும் சந்தோஷப்படுகிறீர்கள்; என்றாலும், துன்பப்படவேண்டியது அவசியமானதால், இப்பொழுது கொஞ்சக்காலம் பலவிதமான சோதனைகளினாலே துக்கப்படுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Who are kept by the power of God through faith unto salvation ready to be revealed in the last time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதிலே நீங்கள் மிகவும் சந்தோஷப்படுகிறீர்கள்; என்றாலும், துன்பப்படவேண்டியது அவசியமானதால், இப்பொழுது கொஞ்சக்காலம் பலவிதமான சோதனைகளினாலே துக்கப்படுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherein all of you greatly rejoice, though now for a season, if need be, all of you are in heaviness through manifold temptations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அழிந்துபோகிற பொன் அக்கினியினாலே சோதிக்கப்படும்; அதைப்பார்க்கிலும் அதிக விலையேறப்பெற்றதாயிருக்கிற உங்கள் விசுவாசம் சோதிக்கப்பட்டு, இயேசுகிறிஸ்து வெளிப்படும்போது உங்களுக்குப் புகழ்ச்சியும் கனமும் மகிமையுமுண்டாகக் காணப்படும்.]]></a:t>
+              <a:t><![CDATA[6. Wherein all of you greatly rejoice, though now for a season, if need be, all of you are in heaviness through manifold temptations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அழிந்துபோகிற பொன் அக்கினியினாலே சோதிக்கப்படும்; அதைப்பார்க்கிலும் அதிக விலையேறப்பெற்றதாயிருக்கிற உங்கள் விசுவாசம் சோதிக்கப்பட்டு, இயேசுகிறிஸ்து வெளிப்படும்போது உங்களுக்குப் புகழ்ச்சியும் கனமும் மகிமையுமுண்டாகக் காணப்படும்.]]></a:t>
+              <a:t><![CDATA[7. That the trial of your faith, being much more precious than of gold that perishes, though it be tried with fire, might be found unto praise and honour and glory at the appearing of Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அழிந்துபோகிற பொன் அக்கினியினாலே சோதிக்கப்படும்; அதைப்பார்க்கிலும் அதிக விலையேறப்பெற்றதாயிருக்கிற உங்கள் விசுவாசம் சோதிக்கப்பட்டு, இயேசுகிறிஸ்து வெளிப்படும்போது உங்களுக்குப் புகழ்ச்சியும் கனமும் மகிமையுமுண்டாகக் காணப்படும்.]]></a:t>
+              <a:t><![CDATA[7. That the trial of your faith, being much more precious than of gold that perishes, though it be tried with fire, might be found unto praise and honour and glory at the appearing of Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவரை நீங்கள் காணாமலிருந்தும் அவரிடத்தில் அன்புகூருகிறீர்கள்; இப்பொழுது அவரைத் தரிசியாமலிருந்தும் அவரிடத்தில் விசுவாசம் வைத்து, சொல்லிமுடியாததும் மகிமையால் நிறைந்ததுமாயிருக்கிற சந்தோஷமுள்ளவர்களாய்க் களிகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[7. That the trial of your faith, being much more precious than of gold that perishes, though it be tried with fire, might be found unto praise and honour and glory at the appearing of Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவரை நீங்கள் காணாமலிருந்தும் அவரிடத்தில் அன்புகூருகிறீர்கள்; இப்பொழுது அவரைத் தரிசியாமலிருந்தும் அவரிடத்தில் விசுவாசம் வைத்து, சொல்லிமுடியாததும் மகிமையால் நிறைந்ததுமாயிருக்கிற சந்தோஷமுள்ளவர்களாய்க் களிகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[8. Whom having not seen, all of you love; in whom, though now all of you see him not, yet believing, all of you rejoice with joy unspeakable and full of glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பேதுரு, பொந்து, கலாத்தியா, கப்பத்தோக்கியா, ஆசியா, பித்தினியா தேசங்களிலே சிதறியிருக்கிறவர்களில்,]]></a:t>
+              <a:t><![CDATA[1. Peter, an apostle of Jesus Christ, to the strangers scattered throughout Pontus, Galatia, Cappadocia, Asia, and Bithynia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் விசுவாசத்தின் பலனாகிய ஆத்துமரட்சிப்பை அடைகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Whom having not seen, all of you love; in whom, though now all of you see him not, yet believing, all of you rejoice with joy unspeakable and full of glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களுக்கு உண்டான கிருபையைக் குறித்துத் தீர்க்கதரிசனஞ்சொன்ன தீர்க்கதரிசிகள் இந்த இரட்சிப்பைக்குறித்துக் கருத்தாய் ஆராய்ந்து பரிசோதனை பண்ணினார்கள்;]]></a:t>
+              <a:t><![CDATA[8. Whom having not seen, all of you love; in whom, though now all of you see him not, yet believing, all of you rejoice with joy unspeakable and full of glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களுக்கு உண்டான கிருபையைக் குறித்துத் தீர்க்கதரிசனஞ்சொன்ன தீர்க்கதரிசிகள் இந்த இரட்சிப்பைக்குறித்துக் கருத்தாய் ஆராய்ந்து பரிசோதனை பண்ணினார்கள்;]]></a:t>
+              <a:t><![CDATA[9. Receiving the end of your faith, even the salvation of your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்களிலுள்ள கிறிஸ்துவின் ஆவியானவர் கிறிஸ்துவுக்கு உண்டாகும் பாடுகளையும், அவைகளுக்குப் பின்வரும் மகிமைகளையும் முன்னறிவித்தபோது, இன்னகாலத்தைக் குறித்தாரென்பதையும், அந்தக் காலத்தின் விசேஷம் இன்னதென்பதையும் ஆராய்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Of which salvation the prophets have enquired and searched diligently, who prophesied of the grace that should come unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்களிலுள்ள கிறிஸ்துவின் ஆவியானவர் கிறிஸ்துவுக்கு உண்டாகும் பாடுகளையும், அவைகளுக்குப் பின்வரும் மகிமைகளையும் முன்னறிவித்தபோது, இன்னகாலத்தைக் குறித்தாரென்பதையும், அந்தக் காலத்தின் விசேஷம் இன்னதென்பதையும் ஆராய்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Of which salvation the prophets have enquired and searched diligently, who prophesied of the grace that should come unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்களிலுள்ள கிறிஸ்துவின் ஆவியானவர் கிறிஸ்துவுக்கு உண்டாகும் பாடுகளையும், அவைகளுக்குப் பின்வரும் மகிமைகளையும் முன்னறிவித்தபோது, இன்னகாலத்தைக் குறித்தாரென்பதையும், அந்தக் காலத்தின் விசேஷம் இன்னதென்பதையும் ஆராய்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Searching what, or what manner of time the Spirit of Christ which was in them did signify, when it testified beforehand the sufferings of Christ, and the glory that should follow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள்நிமித்தமல்ல, நமதுநிமித்தமே இவைகளைத் தெரிவித்தார்களென்று அவர்களுக்கு வெளியாக்கப்பட்டது, பரலோகத்திலிருந்து அனுப்பப்பட்ட பரிசுத்த ஆவியினாலே உங்களுக்குச் சுவிசேஷத்தைப் பிரசங்கித்தவர்களைக்கொண்டு இவைகள் இப்பொழுது உங்களுக்கு அறிவிக்கப்பட்டு வருகிறது; இவைகளை உற்றுப்பார்க்க தேவதூதரும் ஆசையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Searching what, or what manner of time the Spirit of Christ which was in them did signify, when it testified beforehand the sufferings of Christ, and the glory that should follow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள்நிமித்தமல்ல, நமதுநிமித்தமே இவைகளைத் தெரிவித்தார்களென்று அவர்களுக்கு வெளியாக்கப்பட்டது, பரலோகத்திலிருந்து அனுப்பப்பட்ட பரிசுத்த ஆவியினாலே உங்களுக்குச் சுவிசேஷத்தைப் பிரசங்கித்தவர்களைக்கொண்டு இவைகள் இப்பொழுது உங்களுக்கு அறிவிக்கப்பட்டு வருகிறது; இவைகளை உற்றுப்பார்க்க தேவதூதரும் ஆசையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Searching what, or what manner of time the Spirit of Christ which was in them did signify, when it testified beforehand the sufferings of Christ, and the glory that should follow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள்நிமித்தமல்ல, நமதுநிமித்தமே இவைகளைத் தெரிவித்தார்களென்று அவர்களுக்கு வெளியாக்கப்பட்டது, பரலோகத்திலிருந்து அனுப்பப்பட்ட பரிசுத்த ஆவியினாலே உங்களுக்குச் சுவிசேஷத்தைப் பிரசங்கித்தவர்களைக்கொண்டு இவைகள் இப்பொழுது உங்களுக்கு அறிவிக்கப்பட்டு வருகிறது; இவைகளை உற்றுப்பார்க்க தேவதூதரும் ஆசையாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Unto whom it was revealed, that not unto themselves, but unto us they did minister the things, which are now reported unto you by them that have preached the gospel unto you with the Holy Spirit sent down from heaven; which things the angels desire to look into.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் உங்கள் மனதின் அரையைக் கட்டிக்கொண்டு, தெளிந்தபுத்தியுள்ளவர்களாயிருந்து; இயேசு கிறிஸ்து வெளிப்படும்போது உங்களுக்கு அளிக்கப்படுங் கிருபையின்மேல் பூரண நம்பிக்கையுள்ளவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Unto whom it was revealed, that not unto themselves, but unto us they did minister the things, which are now reported unto you by them that have preached the gospel unto you with the Holy Spirit sent down from heaven; which things the angels desire to look into.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பேதுரு, பொந்து, கலாத்தியா, கப்பத்தோக்கியா, ஆசியா, பித்தினியா தேசங்களிலே சிதறியிருக்கிறவர்களில்,]]></a:t>
+              <a:t><![CDATA[1. Peter, an apostle of Jesus Christ, to the strangers scattered throughout Pontus, Galatia, Cappadocia, Asia, and Bithynia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நீங்கள் உங்கள் மனதின் அரையைக் கட்டிக்கொண்டு, தெளிந்தபுத்தியுள்ளவர்களாயிருந்து; இயேசு கிறிஸ்து வெளிப்படும்போது உங்களுக்கு அளிக்கப்படுங் கிருபையின்மேல் பூரண நம்பிக்கையுள்ளவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Unto whom it was revealed, that not unto themselves, but unto us they did minister the things, which are now reported unto you by them that have preached the gospel unto you with the Holy Spirit sent down from heaven; which things the angels desire to look into.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் முன்னே உங்கள் அறியாமையினாலே கொண்டிருந்த இச்சைகளின்படி இனி நடவாமல், கீழ்ப்படிகிற பிள்ளைகளாயிருந்து,]]></a:t>
+              <a:t><![CDATA[12. Unto whom it was revealed, that not unto themselves, but unto us they did minister the things, which are now reported unto you by them that have preached the gospel unto you with the Holy Spirit sent down from heaven; which things the angels desire to look into.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்களை அழைத்தவர் பரிசுத்தராயிருக்கிறதுபோல, நீங்களும் உங்கள் நடக்கைகளெல்லாவற்றிலேயும் பரிசுத்தராயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Wherefore gird up the loins of your mind, be sober, and hope to the end for the grace that is to be brought unto you at the revelation of Jesus Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்களை அழைத்தவர் பரிசுத்தராயிருக்கிறதுபோல, நீங்களும் உங்கள் நடக்கைகளெல்லாவற்றிலேயும் பரிசுத்தராயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Wherefore gird up the loins of your mind, be sober, and hope to the end for the grace that is to be brought unto you at the revelation of Jesus Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் பரிசுத்தர், ஆகையால் நீங்களும் பரிசுத்தராயிருங்கள் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[14. As obedient children, not fashioning yourselves according to the former lusts in your ignorance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும், பட்சபாதமில்லாமல் அவனவனுடைய கிரியைகளின்படி நியாயந்தீர்க்கிறவரை நீங்கள் பிதாவாகத் தொழுதுகொண்டுவருகிறபடியால், இங்கே பரதேசிகளாய்ச் சஞ்சரிக்குமளவும் பயத்துடனே நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. As obedient children, not fashioning yourselves according to the former lusts in your ignorance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும், பட்சபாதமில்லாமல் அவனவனுடைய கிரியைகளின்படி நியாயந்தீர்க்கிறவரை நீங்கள் பிதாவாகத் தொழுதுகொண்டுவருகிறபடியால், இங்கே பரதேசிகளாய்ச் சஞ்சரிக்குமளவும் பயத்துடனே நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. But as he which has called you is holy, so be all of you holy in all manner of conversation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்கள் முன்னோர்களால் பாரம்பரியமாய் நீங்கள் அநுசரித்து வந்த வீணான நடத்தையினின்று அழிவுள்ள வஸ்துக்களாகிய வெள்ளியினாலும் பொன்னினாலும் மீட்கப்படாமல்,]]></a:t>
+              <a:t><![CDATA[15. But as he which has called you is holy, so be all of you holy in all manner of conversation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்கள் முன்னோர்களால் பாரம்பரியமாய் நீங்கள் அநுசரித்து வந்த வீணான நடத்தையினின்று அழிவுள்ள வஸ்துக்களாகிய வெள்ளியினாலும் பொன்னினாலும் மீட்கப்படாமல்,]]></a:t>
+              <a:t><![CDATA[16. Because it is written, Be all of you holy; for I am holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. குற்றமில்லாத மாசற்ற ஆட்டுக்குட்டியாகிய கிறிஸ்துவின் விலையேறப்பெற்ற இரத்தத்தினாலே மீட்கப்பட்டீர்களென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[17. And if all of you call on the Father, who without respect of persons judges according to every man's work, pass the time of your sojourning here in fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாவாகிய தேவனுடைய முன்னறிவின்படியே, ஆவியானவரின் பரிசுத்தமாக்குதலினாலே, கீழ்ப்படிதலுக்கும் இயேசுகிறிஸ்துவினுடைய இரத்தந் தெளிக்கப்படுதலுக்கும் தெரிந்துகொள்ளப்பட்ட பரதேசிகளுக்கு எழுதுகிறதாவது: கிருபையும் சமாதானமும் உங்களுக்குப் பெருகக்கடவது.]]></a:t>
+              <a:t><![CDATA[2. Elect according to the foreknowledge of God the Father, through sanctification of the Spirit, unto obedience and sprinkling of the blood of Jesus Christ: Grace unto you, and peace, be multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. குற்றமில்லாத மாசற்ற ஆட்டுக்குட்டியாகிய கிறிஸ்துவின் விலையேறப்பெற்ற இரத்தத்தினாலே மீட்கப்பட்டீர்களென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[17. And if all of you call on the Father, who without respect of persons judges according to every man's work, pass the time of your sojourning here in fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் உலகத்தோற்றத்திற்கு முன்னே குறிக்கப்பட்டவராயிருந்து, தமது மூலமாய் தேவன்மேல் விசுவாசமாயிருக்கிற உங்களுக்காக இந்தக் கடைசிக்காலங்களில் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[18. Forasmuch as all of you know that all of you were not redeemed with corruptible things, as silver and gold, from your vain conversation received by tradition from your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் விசுவாசமும் நம்பிக்கையும் தேவன்மேலிருக்கும்படி, அவரை மரித்தோரிலிருந்து எழுப்பி, அவருக்கு மகிமையைக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[18. Forasmuch as all of you know that all of you were not redeemed with corruptible things, as silver and gold, from your vain conversation received by tradition from your fathers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் விசுவாசமும் நம்பிக்கையும் தேவன்மேலிருக்கும்படி, அவரை மரித்தோரிலிருந்து எழுப்பி, அவருக்கு மகிமையைக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[19. But with the precious blood of Christ, as of a lamb without blemish and without spot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நீங்கள் மாயமற்ற சகோதர சிநேகமுள்ளவர்களாகும்படி, ஆவியினாலே சத்தியத்திற்குக் கீழ்ப்படிந்து, உங்கள் ஆத்துமாக்களைச் சுத்தமாக்கிக்கொண்டவர்களாயிருக்கிறபடியால், சுத்த இருதயத்தோடே ஒருவரிலொருவர் ஊக்கமாய் அன்புகூருங்கள்;]]></a:t>
+              <a:t><![CDATA[19. But with the precious blood of Christ, as of a lamb without blemish and without spot:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் நீங்கள் மாயமற்ற சகோதர சிநேகமுள்ளவர்களாகும்படி, ஆவியினாலே சத்தியத்திற்குக் கீழ்ப்படிந்து, உங்கள் ஆத்துமாக்களைச் சுத்தமாக்கிக்கொண்டவர்களாயிருக்கிறபடியால், சுத்த இருதயத்தோடே ஒருவரிலொருவர் ஊக்கமாய் அன்புகூருங்கள்;]]></a:t>
+              <a:t><![CDATA[20. Who verily was foreordained before the foundation of the world, but was manifest in these last times for you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அழிவுள்ள வித்தினாலே அல்ல, என்றென்றைக்கும் நிற்கிறதும் ஜீவனுள்ளதுமான தேவவசனமாகிய அழிவில்லாத வித்தினாலே மறுபடியும் ஜெநிப்பிக்கப்பட்டிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[20. Who verily was foreordained before the foundation of the world, but was manifest in these last times for you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அழிவுள்ள வித்தினாலே அல்ல, என்றென்றைக்கும் நிற்கிறதும் ஜீவனுள்ளதுமான தேவவசனமாகிய அழிவில்லாத வித்தினாலே மறுபடியும் ஜெநிப்பிக்கப்பட்டிருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[21. Who by him do believe in God, that raised him up from the dead, and gave him glory; that your faith and hope might be in God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மாம்சமெல்லாம் புல்லைப்போலவும், மனுஷருடைய மகிமையெல்லாம் புல்லின் பூவைப்போலவுமிருக்கிறது; புல் உலர்ந்தது, அதின் பூவும் உதிர்ந்தது.]]></a:t>
+              <a:t><![CDATA[21. Who by him do believe in God, that raised him up from the dead, and gave him glory; that your faith and hope might be in God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மாம்சமெல்லாம் புல்லைப்போலவும், மனுஷருடைய மகிமையெல்லாம் புல்லின் பூவைப்போலவுமிருக்கிறது; புல் உலர்ந்தது, அதின் பூவும் உதிர்ந்தது.]]></a:t>
+              <a:t><![CDATA[22. Seeing all of you have purified your souls in obeying the truth through the Spirit unto sincere love of the brethren, see that all of you love one another with a pure heart fervently:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாவாகிய தேவனுடைய முன்னறிவின்படியே, ஆவியானவரின் பரிசுத்தமாக்குதலினாலே, கீழ்ப்படிதலுக்கும் இயேசுகிறிஸ்துவினுடைய இரத்தந் தெளிக்கப்படுதலுக்கும் தெரிந்துகொள்ளப்பட்ட பரதேசிகளுக்கு எழுதுகிறதாவது: கிருபையும் சமாதானமும் உங்களுக்குப் பெருகக்கடவது.]]></a:t>
+              <a:t><![CDATA[2. Elect according to the foreknowledge of God the Father, through sanctification of the Spirit, unto obedience and sprinkling of the blood of Jesus Christ: Grace unto you, and peace, be multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5286,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தருடைய வசனமோ என்றென்றைக்கும் நிலைத்திருக்கும்; உங்களுக்குச் சுவிசேஷமாய் அறிவிக்கப்பட்டுவருகிற வசனம் இதுவே.]]></a:t>
+              <a:t><![CDATA[22. Seeing all of you have purified your souls in obeying the truth through the Spirit unto sincere love of the brethren, see that all of you love one another with a pure heart fervently:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Seeing all of you have purified your souls in obeying the truth through the Spirit unto sincere love of the brethren, see that all of you love one another with a pure heart fervently:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Being born again, not of corruptible seed, but of incorruptible, by the word of God, which lives and abides for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Being born again, not of corruptible seed, but of incorruptible, by the word of God, which lives and abides for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. For all flesh is as grass, and all the glory of man as the flower of grass. The grass withers, and the flower thereof falls away:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. For all flesh is as grass, and all the glory of man as the flower of grass. The grass withers, and the flower thereof falls away:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But the word of the Lord endures for ever. And this is the word which by the gospel is preached unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But the word of the Lord endures for ever. And this is the word which by the gospel is preached unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாவாகிய தேவனுடைய முன்னறிவின்படியே, ஆவியானவரின் பரிசுத்தமாக்குதலினாலே, கீழ்ப்படிதலுக்கும் இயேசுகிறிஸ்துவினுடைய இரத்தந் தெளிக்கப்படுதலுக்கும் தெரிந்துகொள்ளப்பட்ட பரதேசிகளுக்கு எழுதுகிறதாவது: கிருபையும் சமாதானமும் உங்களுக்குப் பெருகக்கடவது.]]></a:t>
+              <a:t><![CDATA[2. Elect according to the foreknowledge of God the Father, through sanctification of the Spirit, unto obedience and sprinkling of the blood of Jesus Christ: Grace unto you, and peace, be multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனுக்கு ஸ்தோத்திரம் உண்டாவதாக;]]></a:t>
+              <a:t><![CDATA[3. Blessed be the God and Father of our Lord Jesus Christ, which according to his abundant mercy has begotten us again unto a lively hope by the resurrection of Jesus Christ from the dead,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனுக்கு ஸ்தோத்திரம் உண்டாவதாக;]]></a:t>
+              <a:t><![CDATA[4. To an inheritance incorruptible, and undefiled, and that fades not away, reserved in heaven for you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர், இயேசுகிறிஸ்து மரித்தோரிலிருந்து எழுந்ததினாலே, அழியாததும் மாசற்றதும் வாடாததுமாகிய சுதந்தரத்திற்கேதுவாக, ஜீவனுள்ள நம்பிக்கை உண்டாகும்படி, தமது மிகுந்த இரக்கத்தின்படியே நம்மை மறுபடியும் ஜெநிப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[4. To an inheritance incorruptible, and undefiled, and that fades not away, reserved in heaven for you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602466" r:id="rId1"/>
+    <p:sldLayoutId id="2478604282" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6968,106 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಟ್ಟಿದೆ.]]></a:t>
+              <a:t><![CDATA[மறுபடியும் ஜெநிப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅಂತ್ಯ ಕಾಲದಲ್ಲಿ ಪ್ರಕಟವಾಗುವದಕ್ಕೆ ಸಿದ್ಧವಾಗಿರುವ ರಕ್ಷಣೆಗೆ ನಂಬಿಕೆಯ ಮುಖಾಂತರ ದೇವರು ನಿಮ್ಮನ್ನು ತನ್ನ ಬಲದಿಂದ]]></a:t>
+              <a:t><![CDATA[5. கடைசிக்காலத்திலே வெளிப்பட ஆயத்தமாக்கப்பட்டிருக்கிற இரட்சிப்புக்கு ஏதுவாக விசுவாசத்தைக் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಯುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[தேவனுடைய பலத்தினாலே காக்கப்பட்டிருக்கிற உங்களுக்கு அந்தச் சுதந்தரம் பரலோகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನೀವು ಸದ್ಯಕ್ಕೆ ಸ್ವಲ್ಪಕಾಲ ಅಗತ್ಯವಿದ್ದಲ್ಲಿ ನಾನಾ ಕಷ್ಟಗಳಲ್ಲಿ ದುಃಖಿಸುವವ ರಾಗಿದ್ದರೂ ಬಹಳವಾಗಿ]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹರ್ಷಿಸುವವರಾಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[6. இதிலே நீங்கள் மிகவும் சந்தோஷப்படுகிறீர்கள்; என்றாலும், துன்பப்படவேண்டியது அவசியமானதால், இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಭಂಗಾರವು ನಾಶವಾಗುವಂಥದ್ದಾಗಿದ್ದರೂ ಅದನ್ನು ಬೆಂಕಿಯಿಂದ ಶೋಧಿಸುವದುಂಟಷ್ಟೆ. ಭಂಗಾರಕ್ಕಿಂತ ಬಹು ಅಮೂಲ್ಯವಾಗಿರುವ]]></a:t>
+              <a:t><![CDATA[கொஞ்சக்காலம் பலவிதமான சோதனைகளினாலே துக்கப்படுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮ ನಂಬಿಕೆಯು ಈ ಕಷ್ಟಗಳಿಂದ ಶೋಧಿತವಾಗಿ ಯೇಸು ಕ್ರಿಸ್ತನು ಪ್ರತ್ಯಕ್ಷನಾಗುವಾಗ ನಿಮಗೆ ಕೀರ್ತಿ ಪ್ರಭಾವಮಾನ ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[7. அழிந்துபோகிற பொன் அக்கினியினாலே சோதிக்கப்படும்; அதைப்பார்க்கிலும் அதிக விலையேறப்பெற்றதாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಂಟುಮಾಡುವದು.]]></a:t>
+              <a:t><![CDATA[உங்கள் விசுவாசம் சோதிக்கப்பட்டு, இயேசுகிறிஸ்து வெளிப்படும்போது உங்களுக்குப் புகழ்ச்சியும் கனமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನೀವು ಆತನನ್ನು ನೋಡಲಿಲ್ಲವಾದರೂ ಆತನನ್ನು ಪ್ರೀತಿಸುತ್ತೀರಿ; ನೀವು ಈಗ ಆತನನ್ನು ಕಾಣದಿದ್ದರೂ ಆತನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[மகிமையுமுண்டாகக் காணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿಕೆಯಿಟ್ಟು ಹೇಳಲಶಕ್ಯವಾದಂಥ ಪ್ರಭಾವವುಳ್ಳ ಸಂತೋಷದಿಂದ ಹರ್ಷಿಸುತ್ತೀರಿ.]]></a:t>
+              <a:t><![CDATA[8. அவரை நீங்கள் காணாமலிருந்தும் அவரிடத்தில் அன்புகூருகிறீர்கள்; இப்பொழுது அவரைத் தரிசியாமலிருந்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೇಸು ಕ್ರಿಸ್ತನ ಅಪೊಸ್ತಲನಾದ ಪೇತ್ರನು ಪೊಂತ ಗಲಾತ್ಯ ಕಪ್ಪದೋಕ್ಯ ಆಸ್ಯ ಬಿಥೊನ್ಯ ಇವುಗಳಲ್ಲೆಲ್ಲಾ ಚದರಿರುವ]]></a:t>
+              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் அப்போஸ்தலனாகிய பேதுரு, பொந்து, கலாத்தியா, கப்பத்தோக்கியா, ஆசியா, பித்தினியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿಮ್ಮ ನಂಬಿಕೆಯ ಫಲವಾಗಿರುವ ಆತ್ಮಗಳ ರಕ್ಷಣೆಯನ್ನು ಹೊಂದುವವರಾಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் விசுவாசம் வைத்து, சொல்லிமுடியாததும் மகிமையால் நிறைந்ததுமாயிருக்கிற சந்தோஷமுள்ளவர்களாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಿಮಗೆ ಬರಬೇಕಾಗಿದ್ದ ಕೃಪೆಯನ್ನು ಕುರಿತು ಮುಂತಿಳಿಸಿದ ಪ್ರವಾದಿಗಳು ಈ ರಕ್ಷಣೆಯ ವಿಷಯದಲ್ಲಿ ಸೂಕ್ಷ್ಮವಾಗಿ]]></a:t>
+              <a:t><![CDATA[களிகூர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಚಾರಿಸಿ ಪರಿಶೋಧನೆ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[9. உங்கள் விசுவாசத்தின் பலனாகிய ஆத்துமரட்சிப்பை அடைகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ತಮ್ಮಲ್ಲಿದ್ದ ಕ್ರಿಸ್ತನ ಆತ್ಮನು ಕ್ರಿಸ್ತನಿಗೆ ಬರಬೇಕಾದ ಬಾಧೆಗಳನ್ನೂ ಅವುಗಳ ತರುವಾಯ ಉಂಟಾಗುವ ಪ್ರಭಾವವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[10. உங்களுக்கு உண்டான கிருபையைக் குறித்துத் தீர்க்கதரிசனஞ்சொன்ன தீர்க்கதரிசிகள் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದಾಗಿ ಸಾಕ್ಷೀಕರಿಸಿದಾಗ ಆತನು ಯಾವ ಕಾಲವನ್ನು ಇಲ್ಲವೆ ಎಂಥ ಕಾಲವನ್ನು ಸೂಚಿಸುವ ನೆಂಬದನ್ನು ಅವರು ಪರಿಶೋಧನೆ]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பைக்குறித்துக் கருத்தாய் ஆராய்ந்து பரிசோதனை பண்ணினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[11. தங்களிலுள்ள கிறிஸ்துவின் ஆவியானவர் கிறிஸ்துவுக்கு உண்டாகும் பாடுகளையும், அவைகளுக்குப் பின்வரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಪರಲೋಕದಿಂದ ಕಳುಹಿಸಲ್ಪಟ್ಟ ಪರಿಶುದ್ಧಾತ್ಮನಿಂದ ನಿಮಗೆ ಸುವಾರ್ತೆಯನ್ನು ಸಾರಿದವರು ಈಗ ನಿಮಗೆ ತಿಳಿಸುವಂಥ ಮತ್ತು]]></a:t>
+              <a:t><![CDATA[மகிமைகளையும் முன்னறிவித்தபோது, இன்னகாலத்தைக் குறித்தாரென்பதையும், அந்தக் காலத்தின் விசேஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂತರು ಕಣ್ಣಿಟ್ಟು ನೋಡಬೇಕೆಂದು ಅಪೇಕ್ಷಿಸುವಂಥ ಕಾರ್ಯಗಳಲ್ಲಿ ತಮಗೋಸ್ಕರವಲ್ಲ ನಮಗೋಸ್ಕರವೇ ಸೇವೆ ಮಾಡಿದರೆಂದು ಅವರಿಗೆ]]></a:t>
+              <a:t><![CDATA[இன்னதென்பதையும் ஆராய்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಟವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[12. தங்கள்நிமித்தமல்ல, நமதுநிமித்தமே இவைகளைத் தெரிவித்தார்களென்று அவர்களுக்கு வெளியாக்கப்பட்டது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದದರಿಂದ ನೀವು ಮನಸ್ಸಿನ ನಡುವನ್ನು ಕಟ್ಟಿ ಕೊಂಡು ಸ್ವಸ್ಥಚಿತ್ತರಾಗಿದ್ದು ಯೇಸು ಕ್ರಿಸ್ತನು ಪ್ರತ್ಯಕ್ಷ ನಾಗುವಾಗ]]></a:t>
+              <a:t><![CDATA[பரலோகத்திலிருந்து அனுப்பப்பட்ட பரிசுத்த ஆவியினாலே உங்களுக்குச் சுவிசேஷத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರದೇಶಸ್ಥರಿಗೆ]]></a:t>
+              <a:t><![CDATA[தேசங்களிலே சிதறியிருக்கிறவர்களில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೆ ದೊರಕುವ ಕೃಪೆಯ ಮೇಲೆ ನಿಮ್ಮ ನೀರಿಕ್ಷೆಯನ್ನು ಅಂತ್ಯದವರೆಗೆ ಇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[பிரசங்கித்தவர்களைக்கொண்டு இவைகள் இப்பொழுது உங்களுக்கு அறிவிக்கப்பட்டு வருகிறது; இவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನೀವು ಮುಂಚೆ ಅಜ್ಞಾನಿಗಳಾಗಿದ್ದಾಗ ನಿಮಗಿದ್ದ ದುರಾಶೆಗಳನ್ನು ಅನುಸರಿಸಿ ನಡೆದಂತೆ ಇನ್ನು ನಡೆಯುವವರಾಗಿರದೆ]]></a:t>
+              <a:t><![CDATA[உற்றுப்பார்க்க தேவதூதரும் ஆசையாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಿಮ್ಮನ್ನು ಕರೆದಾತನು ಪರಿಶುದ್ಧನಾಗಿರುವ ಪ್ರಕಾರವೇ ನೀವೂ ವಿಧೇಯರಾದ ಮಕ್ಕಳಿಗೆ ತಕ್ಕಂತೆ ನಿಮ್ಮ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், நீங்கள் உங்கள் மனதின் அரையைக் கட்டிக்கொண்டு, தெளிந்தபுத்தியுள்ளவர்களாயிருந்து; இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡವಳಿಕೆಯಲ್ಲಿ ಪರಿಶುದ್ಧರಾಗಿರ್ರಿ.]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து வெளிப்படும்போது உங்களுக்கு அளிக்கப்படுங் கிருபையின்மேல் பூரண நம்பிக்கையுள்ளவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಾನು ಪರಿಶುದ್ಧನಾಗಿರುವದರಿಂದ ನೀವೂ ಪರಿಶುದ್ಧ ರಾಗಿರಬೇಕು ಎಂದು ಬರೆದದೆಯಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் முன்னே உங்கள் அறியாமையினாலே கொண்டிருந்த இச்சைகளின்படி இனி நடவாமல், கீழ்ப்படிகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಪ್ರತಿಯೊಬ್ಬನ ಕೆಲಸವನ್ನು ನೋಡಿ ಪಕ್ಷಪಾತ ವಿಲ್ಲದೆ ತೀರ್ಪುಮಾಡುವಾತನನ್ನು ನೀವು ತಂದೆ ಯೆಂದು]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಡಿಕೊಳ್ಳುವವರಾಗಿರಲಾಗಿ ನಿಮ್ಮ ಪ್ರವಾಸ ಕಾಲವನ್ನು ಭಯದಿಂದ ಕಳೆಯಿರಿ.]]></a:t>
+              <a:t><![CDATA[15. உங்களை அழைத்தவர் பரிசுத்தராயிருக்கிறதுபோல, நீங்களும் உங்கள் நடக்கைகளெல்லாவற்றிலேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನಿಮ್ಮ ತಂದೆ ಗಳಿಂದ ಕಲಿತುಕೊಂಡ ಸಂಪ್ರದಾಯದ ವ್ಯರ್ಥವಾದ ನಡವಳಿಕೆಯಿಂದ ನಿಮಗೆ ಬಿಡುಗಡೆಯಾದದ್ದು ನಶಿಸಿ ಹೋಗುವ]]></a:t>
+              <a:t><![CDATA[பரிசுத்தராயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಳ್ಳಿ ಬಂಗಾರದಿಂದಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[16. நான் பரிசுத்தர், ஆகையால் நீங்களும் பரிசுத்தராயிருங்கள் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ಪೂರ್ಣಾಂಗವಾದ ನಿಷ್ಕಳಂಕ ಕುರಿಮರಿಯ ರಕ್ತ ದಿಂದಲೋ ಎಂಬಂತೆ ಕ್ರಿಸ್ತನ ಅಮೂಲ್ಯವಾದ ರಕ್ತದಿಂದಲೇ ಎಂದು ನೀವು]]></a:t>
+              <a:t><![CDATA[17. அன்றியும், பட்சபாதமில்லாமல் அவனவனுடைய கிரியைகளின்படி நியாயந்தீர்க்கிறவரை நீங்கள் பிதாவாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪವಿತ್ರಾತ್ಮನಿಂದ ಪ್ರತಿಷ್ಟಿಸಲ್ಪಟ್ಟವರಾಗಿ ವಿಧೇಯರಾ ಗುವದಕ್ಕೂ ಯೇಸು ಕ್ರಿಸ್ತನ ರಕ್ತದಿಂದ ಪ್ರೋಕ್ಷಿತರಾಗು ವದಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[2. பிதாவாகிய தேவனுடைய முன்னறிவின்படியே, ஆவியானவரின் பரிசுத்தமாக்குதலினாலே, கீழ்ப்படிதலுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲ್ಲಿರಲ್ಲವೇ.]]></a:t>
+              <a:t><![CDATA[தொழுதுகொண்டுவருகிறபடியால், இங்கே பரதேசிகளாய்ச் சஞ்சரிக்குமளவும் பயத்துடனே நடந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆತನು ಜಗದುತ್ಪತ್ತಿಗೆ ಮೊದಲೇ ನೇಮಿಸಲ್ಪಟ್ಟು ಈ ಅಂತ್ಯ ಕಾಲಗಳಲ್ಲಿ ನಿಮಗಾಗಿ ಪ್ರತ್ಯಕ್ಷನಾದನು.]]></a:t>
+              <a:t><![CDATA[18. உங்கள் முன்னோர்களால் பாரம்பரியமாய் நீங்கள் அநுசரித்து வந்த வீணான நடத்தையினின்று அழிவுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಹೀಗಿರ ಲಾಗಿ ನಿಮ್ಮ ನಂಬಿಕೆಯೂ ನಿರೀಕ್ಷೆಯೂ ದೇವರಲ್ಲಿಯೇ ನೆಲೆಗೊಂಡಿರುವಂತೆ ಆತನನ್ನು ಸತ್ತವರೊಳಗಿಂದ ಎಬ್ಬಿಸಿ]]></a:t>
+              <a:t><![CDATA[வஸ்துக்களாகிய வெள்ளியினாலும் பொன்னினாலும் மீட்கப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತನಿಗೆ ಪ್ರಭಾವವನ್ನು ಕೊಟ್ಟ ದೇವರಲ್ಲಿ ನೀವು ಆತನ ಮೂಲಕ ವಿಶ್ವಾಸವಿಟ್ಟವರಾದಿರಷ್ಟೆ.]]></a:t>
+              <a:t><![CDATA[19. குற்றமில்லாத மாசற்ற ஆட்டுக்குட்டியாகிய கிறிஸ்துவின் விலையேறப்பெற்ற இரத்தத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನೀವು ಆತ್ಮನ ಮೂಲಕ ಸತ್ಯಕ್ಕೆ ವಿಧೇಯರಾಗಿದ್ದು ನಿಮ್ಮ ಆತ್ಮಗಳನ್ನು ಶುದ್ಧಮಾಡಿಕೊಂಡದ್ದರಿಂದ ನಿಷ್ಕಪಟ ವಾದ ಸಹೋದರ]]></a:t>
+              <a:t><![CDATA[மீட்கப்பட்டீர்களென்று அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ನೇಹವುಳ್ಳವರಾಗಿರತಕ್ಕದ್ದು. ಹೀಗಿರ ಲಾಗಿ ಒಬ್ಬರನ್ನೊಬ್ಬರು ಶುದ್ಧವಾದ ಹೃದಯದಿಂದಲೂ ಆಸಕ್ತಿಯಿಂದಲೂ ಪ್ರೀತಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[20. அவர் உலகத்தோற்றத்திற்கு முன்னே குறிக்கப்பட்டவராயிருந்து, தமது மூலமாய் தேவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ೀವು ತಿರಿಗಿ ಹುಟ್ಟಿದವರಾಗಿದ್ದೀರಲ್ಲಾ; ಆ ಜನ್ಮವು ನಾಶವಾಗುವ ಬೀಜದಿಂದ ಉಂಟಾದದ್ದಲ್ಲ. ನಾಶವಾಗದ ಬೀಜ ದಿಂದಲೇ]]></a:t>
+              <a:t><![CDATA[விசுவாசமாயிருக்கிற உங்களுக்காக இந்தக் கடைசிக்காலங்களில் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಂಟಾದದ್ದು ಅದು ದೇವರ ಸದಾ ಜೀವವುಳ್ಳ ವಾಕ್ಯದ ಮೂಲಕವಾಗಿ ಉಂಟಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[21. உங்கள் விசுவாசமும் நம்பிக்கையும் தேவன்மேலிருக்கும்படி, அவரை மரித்தோரிலிருந்து எழுப்பி, அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನರಜಾತಿಯೆಲ್ಲಾ ಹುಲ್ಲಿನ ಹಾಗಿದೆ. ಮನುಷ್ಯನ ಪ್ರಭಾವವೆಲ್ಲಾ ಹುಲ್ಲಿನ ಹೂವಿನಂತಿದೆ. ಹುಲ್ಲು ಒಣಗಿ ಹೋಗುವದು, ಅದರ]]></a:t>
+              <a:t><![CDATA[மகிமையைக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೂವು ಉದುರಿ ಹೋಗು ವದು;]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் நீங்கள் மாயமற்ற சகோதர சிநேகமுள்ளவர்களாகும்படி, ஆவியினாலே சத்தியத்திற்குக் கீழ்ப்படிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಯಾದ ದೇವರ ಭವಿಷ್ಯದ್‌ ಜ್ಞಾನಾನು ಸಾರವಾಗಿ ಆರಿಸಿಕೊಳ್ಳಲ್ಪಟ್ಟವರಿಗೆ ಬರೆಯುವದೇ ನಂದರೆ--ನಿಮಗೆ ಕೃಪೆಯೂ ಶಾಂತಿಯೂ]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவினுடைய இரத்தந் தெளிக்கப்படுதலுக்கும் தெரிந்துகொள்ளப்பட்ட பரதேசிகளுக்கு எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13008,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಕರ್ತನ ಮಾತೋ ಸದಾಕಾಲವೂ ಇರು ವದು. ಅದು ಯಾವದಂದರೆ ನಿಮಗೆ ಸಾರಲ್ಪಟ್ಟ ಸುವಾರ್ತಾವಾಕ್ಯವೇ.]]></a:t>
+              <a:t><![CDATA[உங்கள் ஆத்துமாக்களைச் சுத்தமாக்கிக்கொண்டவர்களாயிருக்கிறபடியால், சுத்த இருதயத்தோடே ஒருவரிலொருவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊக்கமாய் அன்புகூருங்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அழிவுள்ள வித்தினாலே அல்ல, என்றென்றைக்கும் நிற்கிறதும் ஜீவனுள்ளதுமான தேவவசனமாகிய அழிவில்லாத]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வித்தினாலே மறுபடியும் ஜெநிப்பிக்கப்பட்டிருக்கிறீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மாம்சமெல்லாம் புல்லைப்போலவும், மனுஷருடைய மகிமையெல்லாம் புல்லின் பூவைப்போலவுமிருக்கிறது; புல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உலர்ந்தது, அதின் பூவும் உதிர்ந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தருடைய வசனமோ என்றென்றைக்கும் நிலைத்திருக்கும்; உங்களுக்குச் சுவிசேஷமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவிக்கப்பட்டுவருகிற வசனம் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಚ್ಚೆಚ್ಚಾಗಿ ದೊರೆಯಲಿ.]]></a:t>
+              <a:t><![CDATA[கிருபையும் சமாதானமும் உங்களுக்குப் பெருகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ ತಂದೆಯೂ ದೇವರೂ ಆಗಿರುವಾತನಿಗೆ ಸ್ತೋತ್ರವಾಗಲಿ. ಆತನು ಯೇಸು ಕ್ರಿಸ್ತನನ್ನು]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனுக்கு ஸ்தோத்திரம் உண்டாவதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸತ್ತವರೊಳಗಿಂದ ಎಬ್ಬಿಸಿದ್ದರಲ್ಲಿ ತನ್ನ ಮಹಾ ಕರುಣಾನುಸಾರವಾಗಿ ಜೀವಕರವಾದ ನಿರೀಕ್ಷೆಗೂ]]></a:t>
+              <a:t><![CDATA[4. அவர், இயேசுகிறிஸ்து மரித்தோரிலிருந்து எழுந்ததினாலே, அழியாததும் மாசற்றதும் வாடாததுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಲಯ ಕಳಂಕ ಕ್ಷಯಗಳಿಲ್ಲದ ಬಾಧ್ಯತೆಗೂ ನಮ್ಮನ್ನು ತಿರಿಗಿ ಹುಟ್ಟಿಸಿದ್ದಾನೆ. ಈ ಬಾಧ್ಯತೆಯು ನಿಮಗೋಸ್ಕರ ಪರಲೋಕದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்திற்கேதுவாக, ஜீவனுள்ள நம்பிக்கை உண்டாகும்படி, தமது மிகுந்த இரக்கத்தின்படியே நம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>