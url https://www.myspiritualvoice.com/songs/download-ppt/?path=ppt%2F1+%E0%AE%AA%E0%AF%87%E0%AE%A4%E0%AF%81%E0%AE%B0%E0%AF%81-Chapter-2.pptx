--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -81,50 +81,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +162,56 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +354,59 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புறஜாதிகள் உங்களை அக்கிரமக்காரரென்று விரோதமாய்ப் பேசும் விஷயத்தில், அவர்கள் உங்கள் நற்கிரியைகளைக்கண்டு அவற்றினிமித்தம் சந்திப்பின் நாளிலே தேவனை மகிமைப்படுத்தும்படி நீங்கள் அவர்களுக்குள்ளே நல்நடக்கையுள்ளவர்களாய் நடந்துகொள்ளுங்கள் என்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. All of you also, as lively stones, are built up a spiritual house, an holy priesthood, to offer up spiritual sacrifices, acceptable to God by Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புறஜாதிகள் உங்களை அக்கிரமக்காரரென்று விரோதமாய்ப் பேசும் விஷயத்தில், அவர்கள் உங்கள் நற்கிரியைகளைக்கண்டு அவற்றினிமித்தம் சந்திப்பின் நாளிலே தேவனை மகிமைப்படுத்தும்படி நீங்கள் அவர்களுக்குள்ளே நல்நடக்கையுள்ளவர்களாய் நடந்துகொள்ளுங்கள் என்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore also it is contained in the scripture, Behold, I lay in Sion a chief corner stone, elect, precious: and he that believes on him shall not be confounded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் மனுஷருடைய கட்டளைகள் யாவற்றிற்கும் கர்த்தர்நிமித்தம் கீழ்ப்படியுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore also it is contained in the scripture, Behold, I lay in Sion a chief corner stone, elect, precious: and he that believes on him shall not be confounded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலான அதிகாரமுள்ள ராஜாவுக்கானாலுஞ்சரி, தீமைசெய்கிறவர்களுக்கு ஆக்கினையும் நன்மைசெய்கிறவர்களுக்குப் புகழ்ச்சியும் உண்டாகும்படி அவனால் அனுப்பப்பட்ட அதிகாரிகளுக்கானாலுஞ்சரி, கீழ்ப்படியுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Unto you therefore which believe he is precious: but unto them which be disobedient, the stone which the builders disallowed, the same is made the head of the corner,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலான அதிகாரமுள்ள ராஜாவுக்கானாலுஞ்சரி, தீமைசெய்கிறவர்களுக்கு ஆக்கினையும் நன்மைசெய்கிறவர்களுக்குப் புகழ்ச்சியும் உண்டாகும்படி அவனால் அனுப்பப்பட்ட அதிகாரிகளுக்கானாலுஞ்சரி, கீழ்ப்படியுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Unto you therefore which believe he is precious: but unto them which be disobedient, the stone which the builders disallowed, the same is made the head of the corner,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் நன்மைசெய்கிறதினாலே புத்தியீன மனுஷருடைய அறியாமையை அடக்குவது தேவனுடைய சித்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Unto you therefore which believe he is precious: but unto them which be disobedient, the stone which the builders disallowed, the same is made the head of the corner,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுயாதீனமுள்ளவர்களாயிருந்தும் உங்கள் சுயாதீனத்தைத் துர்க்குணத்திற்கு மூடலாகக் கொண்டிராமல், தேவனுக்கு அடிமைகளாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And a stone of stumbling, and a rock of offence, even to them which stumble at the word, being disobedient: unto which also they were appointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுயாதீனமுள்ளவர்களாயிருந்தும் உங்கள் சுயாதீனத்தைத் துர்க்குணத்திற்கு மூடலாகக் கொண்டிராமல், தேவனுக்கு அடிமைகளாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And a stone of stumbling, and a rock of offence, even to them which stumble at the word, being disobedient: unto which also they were appointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எல்லாரையும் கனம்பண்ணுங்கள்; சகோதரரிடத்தில் அன்புகூருங்கள்; தேவனுக்குப் பயந்திருங்கள்; ராஜாவைக் கனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. But all of you are a chosen generation, a royal priesthood, an holy nation, an exclusive people; that all of you should show forth the praises of him who has called you out of darkness into his marvellous light;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேலைக்காரரே, அதிக பயத்துடனே உங்கள் எஜமான்களுக்குக் கீழ்ப்படிந்திருங்கள்; நல்லவர்களுக்கும் சாந்தகுணமுள்ளவர்களுக்கும் மாத்திரம் அல்ல, முரட்டுக்குணமுள்ளவர்களுக்கும் கீழ்ப்படிந்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. But all of you are a chosen generation, a royal priesthood, an holy nation, an exclusive people; that all of you should show forth the praises of him who has called you out of darkness into his marvellous light;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் திருவசனத்திற்கு கீழ்ப்படியாதவர்களாயிருந்து இடறுகிறார்கள்; அதற்கென்றே நியமிக்கப்பட்டவர்களாயும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Wherefore laying aside all malice, and all guile, and hypocrisies, and envies, all evil speaking,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வேலைக்காரரே, அதிக பயத்துடனே உங்கள் எஜமான்களுக்குக் கீழ்ப்படிந்திருங்கள்; நல்லவர்களுக்கும் சாந்தகுணமுள்ளவர்களுக்கும் மாத்திரம் அல்ல, முரட்டுக்குணமுள்ளவர்களுக்கும் கீழ்ப்படிந்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. But all of you are a chosen generation, a royal priesthood, an holy nation, an exclusive people; that all of you should show forth the praises of him who has called you out of darkness into his marvellous light;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏனெனில், தேவன்மேல் பற்றுதலாயிருக்கிற மனச்சாட்சியினிமித்தம் ஒருவன் அநியாயமாய்ப் பாடுபட்டு உபத்திரவங்களைப் பொறுமையாய்ச் சகித்தால் அதுவே பிரீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Which in time past were not a people, but are now the people of God: which had not obtained mercy, but now have obtained mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏனெனில், தேவன்மேல் பற்றுதலாயிருக்கிற மனச்சாட்சியினிமித்தம் ஒருவன் அநியாயமாய்ப் பாடுபட்டு உபத்திரவங்களைப் பொறுமையாய்ச் சகித்தால் அதுவே பிரீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Which in time past were not a people, but are now the people of God: which had not obtained mercy, but now have obtained mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் குற்றஞ்செய்து அடிக்கப்படும்போது பொறுமையோடே சகித்தால், அதினால் என்ன கீர்த்தியுண்டு? நீங்கள் நன்மைசெய்து பாடுபடும்போது பொறுமையோடே சகித்தால் அதுவே தேவனுக்கு முன்பாகப் பிரீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Dearly beloved, I plead to you as strangers and pilgrims, abstain from fleshly lusts, which war against the soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் குற்றஞ்செய்து அடிக்கப்படும்போது பொறுமையோடே சகித்தால், அதினால் என்ன கீர்த்தியுண்டு? நீங்கள் நன்மைசெய்து பாடுபடும்போது பொறுமையோடே சகித்தால் அதுவே தேவனுக்கு முன்பாகப் பிரீதியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Dearly beloved, I plead to you as strangers and pilgrims, abstain from fleshly lusts, which war against the soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதற்காக நீங்கள் அழைக்கப்பட்டுமிருக்கிறீர்கள்; ஏனெனில், கிறிஸ்துவும் உங்களுக்காகப் பாடுபட்டு, நீங்கள் தம்முடைய அடிச்சுவடுகளைத் தொடர்ந்துவரும்படி உங்களுக்கு மாதிரியைப் பின்வைத்துப்போனார்.]]></a:t>
+              <a:t><![CDATA[12. Having your conversation honest among the Gentiles: that, whereas they speak against you as evildoers, they may by your good works, which they shall behold, glorify God in the day of visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதற்காக நீங்கள் அழைக்கப்பட்டுமிருக்கிறீர்கள்; ஏனெனில், கிறிஸ்துவும் உங்களுக்காகப் பாடுபட்டு, நீங்கள் தம்முடைய அடிச்சுவடுகளைத் தொடர்ந்துவரும்படி உங்களுக்கு மாதிரியைப் பின்வைத்துப்போனார்.]]></a:t>
+              <a:t><![CDATA[12. Having your conversation honest among the Gentiles: that, whereas they speak against you as evildoers, they may by your good works, which they shall behold, glorify God in the day of visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் பாவஞ்செய்யவில்லை, அவருடைய வாயிலே வஞ்சனை காணப்படவுமில்லை;]]></a:t>
+              <a:t><![CDATA[12. Having your conversation honest among the Gentiles: that, whereas they speak against you as evildoers, they may by your good works, which they shall behold, glorify God in the day of visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் வையப்படும்போது பதில்வையாமலும், பாடுபடும்போது பயமுறுத்தாமலும், நியாயமாய்த் தீர்ப்புச்செய்கிறவருக்குத் தம்மை ஒப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[13. Submit yourselves to every ordinance of man for the Lord's sake: whether it be to the king, as supreme;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் வையப்படும்போது பதில்வையாமலும், பாடுபடும்போது பயமுறுத்தாமலும், நியாயமாய்த் தீர்ப்புச்செய்கிறவருக்குத் தம்மை ஒப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[14. Or unto governors, as unto them that are sent by him for the punishment of evildoers, and for the praise of them that do well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் திருவசனத்திற்கு கீழ்ப்படியாதவர்களாயிருந்து இடறுகிறார்கள்; அதற்கென்றே நியமிக்கப்பட்டவர்களாயும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. As newborn babes, desire the sincere milk of the word, that all of you may grow thereby:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாம் பாவங்களுக்குச் செத்து, நீதிக்குப் பிழைத்திருக்கும்படிக்கு, அவர்தாமே தமது சரீரத்திலே நம்முடைய பாவங்களைச் சிலுவையின்மேல் சுமந்தார்; அவருடைய தழும்புகளால் குணமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Or unto governors, as unto them that are sent by him for the punishment of evildoers, and for the praise of them that do well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாம் பாவங்களுக்குச் செத்து, நீதிக்குப் பிழைத்திருக்கும்படிக்கு, அவர்தாமே தமது சரீரத்திலே நம்முடைய பாவங்களைச் சிலுவையின்மேல் சுமந்தார்; அவருடைய தழும்புகளால் குணமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Or unto governors, as unto them that are sent by him for the punishment of evildoers, and for the praise of them that do well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சிதறுண்ட ஆடுகளைப்போலிருந்தீர்கள்; இப்பொழுதோ உங்கள் ஆத்துமாக்களுக்கு மேய்ப்பரும் கண்காணியுமானவரிடத்தில் திருப்பப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. For so is the will of God, that with well doing all of you may put to silence the ignorance of foolish men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சிதறுண்ட ஆடுகளைப்போலிருந்தீர்கள்; இப்பொழுதோ உங்கள் ஆத்துமாக்களுக்கு மேய்ப்பரும் கண்காணியுமானவரிடத்தில் திருப்பப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. As free, and not using your liberty for a coat of maliciousness, but as the servants of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, கர்த்தர் தயையுள்ளவரென்பதை நீங்கள் ருசிபார்த்ததுண்டானால்,]]></a:t>
+              <a:t><![CDATA[16. As free, and not using your liberty for a coat of maliciousness, but as the servants of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, கர்த்தர் தயையுள்ளவரென்பதை நீங்கள் ருசிபார்த்ததுண்டானால்,]]></a:t>
+              <a:t><![CDATA[17. Honour all men. Love the brotherhood. Fear God. Honour the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல துர்க்குணத்தையும், சகலவித கபடத்தையும், வஞ்சகங்களையும், பொறாமைகளையும், சகலவித புறங்கூறுதலையும் ஒழித்துவிட்டு,]]></a:t>
+              <a:t><![CDATA[17. Honour all men. Love the brotherhood. Fear God. Honour the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் வளரும்படி, புதிதாய்ப் பிறந்த குழந்தைகளைப்போல, திருவசனமாகிய களங்கமில்லாத ஞானப்பாலின்மேல் வாஞ்சையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. Servants, be subject to your masters with all fear; not only to the good and gentle, but also to the perverse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுஷரால் தள்ளப்பட்டதாயினும், தேவனால் தெரிந்துகொள்ளப்பட்டதும் விலையேறப்பெற்றதுமாயிருக்கிற ஜீவனுள்ள கல்லாகிய அவரிடத்தில் சேர்ந்தவர்களாகிய நீங்களும்,]]></a:t>
+              <a:t><![CDATA[18. Servants, be subject to your masters with all fear; not only to the good and gentle, but also to the perverse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுஷரால் தள்ளப்பட்டதாயினும், தேவனால் தெரிந்துகொள்ளப்பட்டதும் விலையேறப்பெற்றதுமாயிருக்கிற ஜீவனுள்ள கல்லாகிய அவரிடத்தில் சேர்ந்தவர்களாகிய நீங்களும்,]]></a:t>
+              <a:t><![CDATA[19. For this deserves giving of thanks, if a man for conscience toward God endure grief, suffering wrongfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ, உங்களை அந்தகாரத்தினின்று தம்முடைய ஆச்சரியமான ஒளியினிடத்திற்கு வரவழைத்தவருடைய புண்ணியங்களை அறிவிக்கும்படிக்குத் தெரிந்துகொள்ளப்பட்ட சந்ததியாயும், ராஜரீகமான ஆசாரியக்கூட்டமாயும், பரிசுத்த ஜாதியாயும், அவருக்குச் சொந்தமான ஜனமாயும் இருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. As newborn babes, desire the sincere milk of the word, that all of you may grow thereby:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜீவனுள்ள கற்களைப்போல ஆவிக்கேற்ற மாளிகையாகவும், இயேசுகிறிஸ்து மூலமாய் தேவனுக்குப் பிரியமான ஆவிக்கேற்ற பலிகளைச் செலுத்தும்படிக்குப் பரிசுத்த ஆசாரியக்கூட்டமாகவும் கட்டப்பட்டுவருகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. For this deserves giving of thanks, if a man for conscience toward God endure grief, suffering wrongfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஜீவனுள்ள கற்களைப்போல ஆவிக்கேற்ற மாளிகையாகவும், இயேசுகிறிஸ்து மூலமாய் தேவனுக்குப் பிரியமான ஆவிக்கேற்ற பலிகளைச் செலுத்தும்படிக்குப் பரிசுத்த ஆசாரியக்கூட்டமாகவும் கட்டப்பட்டுவருகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. For what glory is it, if, when all of you be buffeted for your faults, all of you shall take it patiently? but if, when all of you do well, and suffer for it, all of you take it patiently, this is acceptable with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படியே: இதோ, தெரிந்துகொள்ளப்பட்டதும் விலையேறப்பெற்றதுமாயிருக்கிற மூலைக்கல்லைச் சீயோனில் வைக்கிறேன்; அதின்மேல் விசுவாசமாயிருக்கிறவன் வெட்கப்படுவதில்லை என்று வேதத்திலே சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. For what glory is it, if, when all of you be buffeted for your faults, all of you shall take it patiently? but if, when all of you do well, and suffer for it, all of you take it patiently, this is acceptable with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படியே: இதோ, தெரிந்துகொள்ளப்பட்டதும் விலையேறப்பெற்றதுமாயிருக்கிற மூலைக்கல்லைச் சீயோனில் வைக்கிறேன்; அதின்மேல் விசுவாசமாயிருக்கிறவன் வெட்கப்படுவதில்லை என்று வேதத்திலே சொல்லியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. For even hereunto were all of you called: because Christ also suffered for us, leaving us an example, that all of you should follow his steps:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் விசுவாசிக்கிற உங்களுக்கு அது விலையேறப்பெற்றது; கீழ்ப்படியாமலிருக்கிறவர்களுக்கோ வீட்டைக் கட்டுகிறவர்களால், தள்ளப்பட்ட பிரதான மூலைக்கல்லாகிய அந்தக் கல் இடறுதற்கேதுவான கல்லும் விழுதற்கேதுவான கன்மலையுமாயிற்று;]]></a:t>
+              <a:t><![CDATA[21. For even hereunto were all of you called: because Christ also suffered for us, leaving us an example, that all of you should follow his steps:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4608,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் விசுவாசிக்கிற உங்களுக்கு அது விலையேறப்பெற்றது; கீழ்ப்படியாமலிருக்கிறவர்களுக்கோ வீட்டைக் கட்டுகிறவர்களால், தள்ளப்பட்ட பிரதான மூலைக்கல்லாகிய அந்தக் கல் இடறுதற்கேதுவான கல்லும் விழுதற்கேதுவான கன்மலையுமாயிற்று;]]></a:t>
+              <a:t><![CDATA[22. Who did no sin, neither was guile found in his mouth:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Who, when he was reviled, reviled not again; when he suffered, he threatened not; but committed himself to him that judges righteously:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Who, when he was reviled, reviled not again; when he suffered, he threatened not; but committed himself to him that judges righteously:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Who his own self bare our sins in his own body on the tree, that we, being dead to sins, should live unto righteousness: by whose stripes all of you were healed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Who his own self bare our sins in his own body on the tree, that we, being dead to sins, should live unto righteousness: by whose stripes all of you were healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ, உங்களை அந்தகாரத்தினின்று தம்முடைய ஆச்சரியமான ஒளியினிடத்திற்கு வரவழைத்தவருடைய புண்ணியங்களை அறிவிக்கும்படிக்குத் தெரிந்துகொள்ளப்பட்ட சந்ததியாயும், ராஜரீகமான ஆசாரியக்கூட்டமாயும், பரிசுத்த ஜாதியாயும், அவருக்குச் சொந்தமான ஜனமாயும் இருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. If so be all of you have tasted that the Lord is gracious.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For all of you were as sheep going astray; but are now returned unto the Shepherd and Bishop of your souls.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For all of you were as sheep going astray; but are now returned unto the Shepherd and Bishop of your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முன்னே நீங்கள் தேவனுடைய ஜனங்களாயிருக்கவில்லை, இப்பொழுதோ அவருடைய ஜனங்களாயிருக்கிறீர்கள்; முன்னே நீங்கள் இரக்கம் பெறாதவர்களாயிருந்தீர்கள். இப்பொழுதோ இரக்கம் பெற்றவர்களாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. If so be all of you have tasted that the Lord is gracious.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முன்னே நீங்கள் தேவனுடைய ஜனங்களாயிருக்கவில்லை, இப்பொழுதோ அவருடைய ஜனங்களாயிருக்கிறீர்கள்; முன்னே நீங்கள் இரக்கம் பெறாதவர்களாயிருந்தீர்கள். இப்பொழுதோ இரக்கம் பெற்றவர்களாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. To whom coming, as unto a living stone, disallowed indeed of men, but chosen of God, and precious,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரியமானவர்களே, அந்நியர்களும் பரதேசிகளுமாயிருக்கிற நீங்கள் ஆத்துமாவுக்கு விரோதமாய்ப் போர்செய்கிற மாம்ச இச்சைகளை விட்டு விலகி,]]></a:t>
+              <a:t><![CDATA[4. To whom coming, as unto a living stone, disallowed indeed of men, but chosen of God, and precious,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரியமானவர்களே, அந்நியர்களும் பரதேசிகளுமாயிருக்கிற நீங்கள் ஆத்துமாவுக்கு விரோதமாய்ப் போர்செய்கிற மாம்ச இச்சைகளை விட்டு விலகி,]]></a:t>
+              <a:t><![CDATA[5. All of you also, as lively stones, are built up a spiritual house, an holy priesthood, to offer up spiritual sacrifices, acceptable to God by Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598782" r:id="rId1"/>
+    <p:sldLayoutId id="2478619049" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6242,102 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಿಮ್ಮ ನಡವಳಿಕೆಯು ಅನ್ಯಜನರ ಮಧ್ಯದಲ್ಲಿ ಯೋಗ್ಯವಾಗಿರಲಿ; ಆಗ ಅವರು ಯಾವ ವಿಷಯದಲ್ಲಿ ನಿಮ್ಮನ್ನು ಕೆಟ್ಟವರೆಂದು]]></a:t>
+              <a:t><![CDATA[ஆவிக்கேற்ற பலிகளைச் செலுத்தும்படிக்குப் பரிசுத்த ஆசாரியக்கூட்டமாகவும் கட்டப்பட்டுவருகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂದಿಸುತ್ತಾರೋ ಆ ನಿಮ್ಮ ವಿಷಯದಲ್ಲಿಯೇ ಸತ್ಕ್ರಿಯೆಗಳನ್ನು ಕಣ್ಣಾರೆಕಂಡು ದರ್ಶಿಸುವ ದಿನದಲ್ಲಿ ದೇವರನ್ನು ಕೊಂಡಾಡುವರು.]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படியே: இதோ, தெரிந்துகொள்ளப்பட்டதும் விலையேறப்பெற்றதுமாயிருக்கிற மூலைக்கல்லைச் சீயோனில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಮನುಷ್ಯನ ಪ್ರತಿಯೊಂದು ಕಟ್ಟಳೆಗೂ ಕರ್ತನ ನಿಮಿತ್ತ ನೀವು ಅಧೀನರಾಗಿರ್ರಿ. ಅರಸನು ಸರ್ವಾಧಿಕಾರಿ ಎಂತಲೂ]]></a:t>
+              <a:t><![CDATA[வைக்கிறேன்; அதின்மேல் விசுவாசமாயிருக்கிறவன் வெட்கப்படுவதில்லை என்று வேதத்திலே சொல்லியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅಧಿಪತಿಗಳು ಕೆಟ್ಟವರನ್ನು ದಂಡಿಸು ವದಕ್ಕೂ ಒಳ್ಳೆಯವರನ್ನು ಪ್ರೋತ್ಸಾಹಪಡಿಸುವದಕ್ಕೂ (ಅರಸನಿಂದ) ಅವರು]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் விசுவாசிக்கிற உங்களுக்கு அது விலையேறப்பெற்றது; கீழ்ப்படியாமலிருக்கிறவர்களுக்கோ வீட்டைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಳುಹಿಸಲ್ಪಟ್ಟವರೆಂತಲೂ ತಿಳಿದು ಅವರಿಗೆ ಅಧೀನರಾಗಿರ್ರಿ.]]></a:t>
+              <a:t><![CDATA[கட்டுகிறவர்களால், தள்ளப்பட்ட பிரதான மூலைக்கல்லாகிய அந்தக் கல் இடறுதற்கேதுவான கல்லும் விழுதற்கேதுவான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನೀವು ಒಳ್ಳೇ ನಡತೆಯಿಂದ ತಿಳುವಳಿಕೆಯಿಲ್ಲದ ಮೂಢಜನರ ಬಾಯಿ ಮುಚ್ಚುವಂತೆ ಮಾಡುವದೇ ದೇವರ ಚಿತ್ತ.]]></a:t>
+              <a:t><![CDATA[கன்மலையுமாயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಸ್ವತಂತ್ರರಾಗಿರ್ರಿ; ಆದರೆ ಕೆಟ್ಟತನವನ್ನು ಮರೆಮಾಡು ವದಕ್ಕೆ ನಿಮ್ಮ ಸ್ವಾತಂತ್ರ್ಯವನ್ನು ಉಪಯೋಗಿಸಬೇಡಿರಿ; ನೀವು]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் திருவசனத்திற்கு கீழ்ப்படியாதவர்களாயிருந்து இடறுகிறார்கள்; அதற்கென்றே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರ ದಾಸರಾಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[நியமிக்கப்பட்டவர்களாயும் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಎಲ್ಲರನ್ನು ಸನ್ಮಾನಿ ಸಿರಿ, ಸಹೋದರರನ್ನು ಪ್ರೀತಿಸಿರಿ, ದೇವರಿಗೆ ಭಯ ಪಡಿರಿ, ಅರಸನನ್ನು ಸನ್ಮಾನಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[9. நீங்களோ, உங்களை அந்தகாரத்தினின்று தம்முடைய ஆச்சரியமான ஒளியினிடத்திற்கு வரவழைத்தவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಸೇವಕರೇ, ನಿಮ್ಮ ಯಜಮಾನರಿಗೆ ಪೂರ್ಣ ಭಯದಿಂದ ಅಧೀನ ರಾಗಿರ್ರಿ. ಒಳ್ಳೆಯವರೂ ಸಾತ್ವಿಕರೂ ಆಗಿರುವವರಿಗೆ ಮಾತ್ರವಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[புண்ணியங்களை அறிவிக்கும்படிக்குத் தெரிந்துகொள்ளப்பட்ட சந்ததியாயும், ராஜரீகமான ஆசாரியக்கூட்டமாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅದು ಎಡವುವ ಕಲ್ಲೂ ಮುಗ್ಗರಿಸುವ ಬಂಡೆಯೂ ಆಗಿದೆ; ಅವರು ವಾಕ್ಯಕ್ಕೆ ಅವಿಧೇಯರಾದದರಿಂದ ಆ ಕಲ್ಲನ್ನು ಎಡವಿ]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, கர்த்தர் தயையுள்ளவரென்பதை நீங்கள் ருசிபார்த்ததுண்டானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಕ್ರಬುದ್ಧಿಯುಳ್ಳವರಿಗೂ ವಿಧೇಯ ರಾಗಿರ್ರಿ.]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஜாதியாயும், அவருக்குச் சொந்தமான ஜனமாயும் இருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಒಬ್ಬನು ಅನ್ಯಾಯವಾಗಿ ಬಾಧೆಪಡುವವ ನಾಗಿದ್ದು ದೇವರ ವಿಷಯವಾದ ಮನಸ್ಸಾಕ್ಷಿಗೋಸ್ಕರ ಆ ದುಃಖವನ್ನು ಸಹಿಸಿಕೊಂಡರೆ ಅದು]]></a:t>
+              <a:t><![CDATA[10. முன்னே நீங்கள் தேவனுடைய ஜனங்களாயிருக்கவில்லை, இப்பொழுதோ அவருடைய ஜனங்களாயிருக்கிறீர்கள்; முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶ್ಲಾಘ್ಯವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[நீங்கள் இரக்கம் பெறாதவர்களாயிருந்தீர்கள். இப்பொழுதோ இரக்கம் பெற்றவர்களாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ತಪ್ಪುಮಾಡಿ ಗುದ್ದು ತಿನ್ನುವದರಲ್ಲಿ ನೀವು ತಾಳ್ಮೆ ಯಿಂದಿದ್ದರೆ ಅದರಿಂದೇನು ಹೆಚ್ಚಳ? ಆದರೆ ಒಳ್ಳೇ ದನ್ನು ಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[11. பிரியமானவர்களே, அந்நியர்களும் பரதேசிகளுமாயிருக்கிற நீங்கள் ஆத்துமாவுக்கு விரோதமாய்ப் போர்செய்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧೆಪಡುವದರಲ್ಲಿ ನೀವು ತಾಳ್ಮೆಯಿಂದಿ ದ್ದರೆ ಇದು ದೇವರಿಗೆ ಅಂಗೀಕೃತವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[மாம்ச இச்சைகளை விட்டு விலகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇದ ಕ್ಕಾಗಿಯೇ ನೀವು ಕರೆಯಲ್ಪಟ್ಟಿರಿ; ಕ್ರಿಸ್ತನು ಸಹ ನಮಗೋಸ್ಕರ ಬಾಧೆಯನ್ನನುಭವಿಸಿ ನೀವು ತನ್ನ ಹೆಜ್ಜೆಯ]]></a:t>
+              <a:t><![CDATA[12. புறஜாதிகள் உங்களை அக்கிரமக்காரரென்று விரோதமாய்ப் பேசும் விஷயத்தில், அவர்கள் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜಾಡಿನಲ್ಲಿ ನಡೆಯಬೇಕೆಂದು ನಮಗೆ ಮಾದರಿಯನ್ನು ಬಿಟ್ಟು ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[நற்கிரியைகளைக்கண்டு அவற்றினிமித்தம் சந்திப்பின் நாளிலே தேவனை மகிமைப்படுத்தும்படி நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆತನು ಯಾವ ಪಾಪವನ್ನೂ ಮಾಡಲಿಲ್ಲ, ಆತನ ಬಾಯಲ್ಲಿ ಯಾವ ವಂಚನೆಯೂ ಸಿಕ್ಕಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குள்ளே நல்நடக்கையுள்ளவர்களாய் நடந்துகொள்ளுங்கள் என்று உங்களுக்குப் புத்திசொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಬೈಯುವವರನ್ನು ಆತನು ಪ್ರತಿಯಾಗಿ ಬೈಯಲಿಲ್ಲ; ಆತನು ಬಾಧೆಯನ್ನನು ಭವಿಸಿದಾಗ ಯಾರನ್ನೂ ಬೆದರಿಸದೆ ನ್ಯಾಯವಾಗಿ]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் மனுஷருடைய கட்டளைகள் யாவற்றிற்கும் கர்த்தர்நிமித்தம் கீழ்ப்படியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೀರ್ಪುಮಾಡುವಾತನಿಗೆ ತನ್ನನ್ನು ಒಪ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[14. மேலான அதிகாரமுள்ள ராஜாவுக்கானாலுஞ்சரி, தீமைசெய்கிறவர்களுக்கு ஆக்கினையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೀಳುತ್ತಾರೆ. ಅದಕ್ಕಾಗಿಯೇ ಅವರು ನೇಮಕವಾದರು.]]></a:t>
+              <a:t><![CDATA[2. சகல துர்க்குணத்தையும், சகலவித கபடத்தையும், வஞ்சகங்களையும், பொறாமைகளையும், சகலவித புறங்கூறுதலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಾವು ಪಾಪಗಳ ಪಾಲಿಗೆ ಸತ್ತು ನೀತಿವಂತರಾಗಿ ಜೀವಿಸುವಂತೆ ಆತನು ಮರದ ಮೇಲೆ ನಮ್ಮ ಪಾಪ ಗಳನ್ನು ತಾನೇ ತನ್ನ ದೇಹದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[நன்மைசெய்கிறவர்களுக்குப் புகழ்ச்சியும் உண்டாகும்படி அவனால் அனுப்பப்பட்ட அதிகாரிகளுக்கானாலுஞ்சரி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊತ್ತನು; ಆತನ ಬಾಸುಂಡೆಗಳಿಂದ ನಿಮಗೆ ಗುಣವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನೀವು ಕುರಿಗಳಂತೆ ದಾರಿ ತಪ್ಪಿದವರಾಗಿದ್ದೀರಿ; ಆದರೆ ಈಗ ನೀವು ತಿರಿಗಿ ನಿಮ್ಮ ಆತ್ಮಗಳ ಕುರುಬನೂ ಅಧ್ಯಕ್ಷನೂ]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் நன்மைசெய்கிறதினாலே புத்தியீன மனுஷருடைய அறியாமையை அடக்குவது தேவனுடைய சித்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿರುವಾತನ ಬಳಿಗೆ ಬಂದಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[16. சுயாதீனமுள்ளவர்களாயிருந்தும் உங்கள் சுயாதீனத்தைத் துர்க்குணத்திற்கு மூடலாகக் கொண்டிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದಕಾರಣ ಎಲ್ಲಾ ಕೆಟ್ಟತನವನ್ನೂ ಎಲ್ಲಾ ವಂಚನೆಯನ್ನೂ ಕಪಟವನ್ನೂ ಹೊಟ್ಟೇ ಕಿಚ್ಚನ್ನೂ ಎಲ್ಲಾ ಕೆಟ್ಟ ಮಾತುಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[தேவனுக்கு அடிமைகளாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಸರ್ಜಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[17. எல்லாரையும் கனம்பண்ணுங்கள்; சகோதரரிடத்தில் அன்புகூருங்கள்; தேவனுக்குப் பயந்திருங்கள்; ராஜாவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಹೊಸದಾಗಿ ಹುಟ್ಟಿದ ಶಿಶುಗಳಂತಿರುವ ನೀವು ಬೆಳೆಯುವ ಹಾಗೆ ವಾಕ್ಯವೆಂಬ ಶುದ್ಧ ಹಾಲನ್ನು ಬಯಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[கனம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕರ್ತನು ಕೃಪಾಳುವೆಂದು ನೀವು ರುಚಿ ನೋಡಿದ್ದೀರಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[18. வேலைக்காரரே, அதிக பயத்துடனே உங்கள் எஜமான்களுக்குக் கீழ்ப்படிந்திருங்கள்; நல்லவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನೀವು ಜೀವವುಳ್ಳ ಕಲ್ಲಾಗಿರು ವಾತನ ಬಳಿಗೆ ಬಂದಿದ್ದೀರಿ. ಆ ಕಲ್ಲು ಮನುಷ್ಯರಿಂದ ನಿಜವಾಗಿಯೂ ನಿರಾಕರಿಸಲ್ಪಟ್ಟಿದ್ದರೂ]]></a:t>
+              <a:t><![CDATA[சாந்தகுணமுள்ளவர்களுக்கும் மாத்திரம் அல்ல, முரட்டுக்குணமுள்ளவர்களுக்கும் கீழ்ப்படிந்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದು ದೇವ ರಿಂದ ಆಯಲ್ಪಟ್ಟದ್ದೂ ಅಮೂಲ್ಯವಾದದ್ದೂ ಆಯಿತು.]]></a:t>
+              <a:t><![CDATA[19. ஏனெனில், தேவன்மேல் பற்றுதலாயிருக்கிற மனச்சாட்சியினிமித்தம் ஒருவன் அநியாயமாய்ப் பாடுபட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಕತ್ತಲೆಯೊಳಗಿದ್ದ ನಿಮ್ಮನ್ನು ತನ್ನ ಆಶ್ಚರ್ಯವಾದ ಬೆಳಕಿಗೆ ಸೇರಿಸಿದಾತನ ಸ್ತುತಿಗಳನ್ನು ಪ್ರಕಟಿಸುವವ ರಾಗುವಂತೆ ನೀವು]]></a:t>
+              <a:t><![CDATA[ஒழித்துவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನೀವು ಸಹ ಜೀವವುಳ್ಳ ಕಲ್ಲುಗಳಾಗಿದ್ದು ಆತ್ಮಸಂಬಂಧ ವಾದ ಮಂದಿರವಾಗುವದಕ್ಕೆ ಕಟ್ಟಲ್ಪಡುತ್ತಾ ಇದ್ದೀರಿ, ಮತ್ತು ಯೇಸು]]></a:t>
+              <a:t><![CDATA[உபத்திரவங்களைப் பொறுமையாய்ச் சகித்தால் அதுவே பிரீதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಸ್ತನ ಮೂಲಕ ದೇವರಿಗೆ ಸಮರ್ಪಕ ವಾದ ಆತ್ಮೀಯ ಯಜ್ಞಗಳನ್ನು ಸಮರ್ಪಿಸುವದಕ್ಕೆ ಪವಿತ್ರ ಯಾಜಕ ವರ್ಗದವರಾಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் குற்றஞ்செய்து அடிக்கப்படும்போது பொறுமையோடே சகித்தால், அதினால் என்ன கீர்த்தியுண்டு?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ--ಇಗೋ, ಚೀಯೋನಿನಲ್ಲಿ ಮೂಲೆ ಗಲ್ಲನ್ನು ಇಡುತ್ತೇನೆ; ಅದು ಆಯಲ್ಪಟ್ಟದ್ದು, ಅಮೂಲ್ಯ ವಾದದ್ದು; ಆತನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[நீங்கள் நன்மைசெய்து பாடுபடும்போது பொறுமையோடே சகித்தால் அதுவே தேவனுக்கு முன்பாகப் பிரீதியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿಕೆಯಿಡುವವನು ಆಶಾಭಂಗ ಪಡುವದೇ ಇಲ್ಲ ಎಂದು ಬರಹದಲ್ಲಿ ಇರುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[21. இதற்காக நீங்கள் அழைக்கப்பட்டுமிருக்கிறீர்கள்; ஏனெனில், கிறிஸ்துவும் உங்களுக்காகப் பாடுபட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದದರಿಂದ ನಂಬುವವರಾದ ನಿಮಗೆ ಆತನು ಅಮೂಲ್ಯನಾಗಿದ್ದಾನೆ. ಅವಿಧೇಯರಿಗಾ ದರೋ ಮನೆಕಟ್ಟುವವರು ಬೇಡವೆಂದು ಬಿಟ್ಟ ಕಲ್ಲೇ]]></a:t>
+              <a:t><![CDATA[நீங்கள் தம்முடைய அடிச்சுவடுகளைத் தொடர்ந்துவரும்படி உங்களுக்கு மாதிரியைப் பின்வைத்துப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಖ್ಯವಾದ ಮೂಲೆಗಲ್ಲಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[22. அவர் பாவஞ்செய்யவில்லை, அவருடைய வாயிலே வஞ்சனை காணப்படவுமில்லை;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவர் வையப்படும்போது பதில்வையாமலும், பாடுபடும்போது பயமுறுத்தாமலும், நியாயமாய்த்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீர்ப்புச்செய்கிறவருக்குத் தம்மை ஒப்புவித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. நாம் பாவங்களுக்குச் செத்து, நீதிக்குப் பிழைத்திருக்கும்படிக்கு, அவர்தாமே தமது சரீரத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நம்முடைய பாவங்களைச் சிலுவையின்மேல் சுமந்தார்; அவருடைய தழும்புகளால் குணமானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಯಲ್ಪಟ್ಟ ವಂಶದವರೂ ರಾಜರಾದ ಯಾಜಕವರ್ಗದವರೂ ಪರಿಶುದ್ಧ ಜನಾಂಗವೂ ಅಸಮಾನ್ಯರಾದ ಜನರೂ ಆಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் வளரும்படி, புதிதாய்ப் பிறந்த குழந்தைகளைப்போல, திருவசனமாகிய களங்கமில்லாத ஞானப்பாலின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. சிதறுண்ட ஆடுகளைப்போலிருந்தீர்கள்; இப்பொழுதோ உங்கள் ஆத்துமாக்களுக்கு மேய்ப்பரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்காணியுமானவரிடத்தில் திருப்பப்பட்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಮೊದಲು ನೀವು ಪ್ರಜೆಯಾಗಿರಲಿಲ್ಲ, ಈಗ ದೇವರ ಪ್ರಜೆ ಯಾಗಿದ್ದೀರಿ; ಮೊದಲು ಕರುಣೆ ಹೊಂದಿರಲಿಲ್ಲ, ಈಗ ಕರುಣೆ]]></a:t>
+              <a:t><![CDATA[வாஞ்சையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂದಿದವರಾಗಿದ್ದೀರಿ.]]></a:t>
+              <a:t><![CDATA[4. மனுஷரால் தள்ளப்பட்டதாயினும், தேவனால் தெரிந்துகொள்ளப்பட்டதும் விலையேறப்பெற்றதுமாயிருக்கிற ஜீவனுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅತಿ ಪ್ರಿಯರೇ, ಪರದೇಶಸ್ಥರೂ ಪ್ರವಾಸಿಗಳೂ ಆಗಿರುವ ನೀವು ನಿಮ್ಮ ಆತ್ಮಕ್ಕೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧಮಾಡುವ ಶಾರೀರಿಕ]]></a:t>
+              <a:t><![CDATA[கல்லாகிய அவரிடத்தில் சேர்ந்தவர்களாகிய நீங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದುರಾಶೆಗಳಿಗೆ ದೂರವಾಗಿ ರಬೇಕೆಂದು ನಾನು ನಿಮ್ಮನ್ನು ಬೇಡಿಕೊಳ್ಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[5. ஜீவனுள்ள கற்களைப்போல ஆவிக்கேற்ற மாளிகையாகவும், இயேசுகிறிஸ்து மூலமாய் தேவனுக்குப் பிரியமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>