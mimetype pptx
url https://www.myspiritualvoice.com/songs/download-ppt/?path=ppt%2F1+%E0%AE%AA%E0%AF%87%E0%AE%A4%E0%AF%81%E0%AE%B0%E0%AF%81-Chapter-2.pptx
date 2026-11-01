--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619049" r:id="rId1"/>
+    <p:sldLayoutId id="2482528578" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>