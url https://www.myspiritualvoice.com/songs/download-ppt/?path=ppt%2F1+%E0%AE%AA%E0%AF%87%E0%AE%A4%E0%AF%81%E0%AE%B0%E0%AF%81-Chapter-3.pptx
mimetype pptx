--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -71,50 +71,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +147,56 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +334,59 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மயிரைப் பின்னி, பொன்னாபரணங்களை அணிந்து, உயர்ந்த வஸ்திரங்களை உடுத்திக்கொள்ளுதலாகிய புறம்பான அலங்கரிப்பு உங்களுக்கு அலங்காரமாயிராமல்,]]></a:t>
+              <a:t><![CDATA[5. For after this manner in the old time the holy women also, who trusted in God, adorned themselves, being in subjection unto their own husbands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அழியாத அலங்கரிப்பாயிருக்கிற சாந்தமும் அமைதலுமுள்ள ஆவியாகிய இருதயத்தில் மறைந்திருக்கிற குணமே உங்களுக்கு அலங்காரமாயிருக்கக்கடவது; அதுவே தேவனுடைய பார்வையில் விலையேறப்பெற்றது.]]></a:t>
+              <a:t><![CDATA[5. For after this manner in the old time the holy women also, who trusted in God, adorned themselves, being in subjection unto their own husbands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அழியாத அலங்கரிப்பாயிருக்கிற சாந்தமும் அமைதலுமுள்ள ஆவியாகிய இருதயத்தில் மறைந்திருக்கிற குணமே உங்களுக்கு அலங்காரமாயிருக்கக்கடவது; அதுவே தேவனுடைய பார்வையில் விலையேறப்பெற்றது.]]></a:t>
+              <a:t><![CDATA[6. Even as Sara obeyed Abraham, calling him lord: whose daughters all of you are, as long as all of you do well, and are not afraid with any amazement.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படியே பூர்வத்தில் தேவனிடத்தில் நம்பிக்கையாயிருந்த பரிசுத்த ஸ்திரீகளும் தங்களுடைய புருஷர்களுக்குக் கீழ்ப்படிந்து தங்களை அலங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Even as Sara obeyed Abraham, calling him lord: whose daughters all of you are, as long as all of you do well, and are not afraid with any amazement.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படியே பூர்வத்தில் தேவனிடத்தில் நம்பிக்கையாயிருந்த பரிசுத்த ஸ்திரீகளும் தங்களுடைய புருஷர்களுக்குக் கீழ்ப்படிந்து தங்களை அலங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Likewise, all of you husbands, dwell with them according to knowledge, giving honour unto the wife, as unto the weaker vessel, and as being heirs together of the grace of life; that your prayers be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படியே சாராள் ஆபிரகாமை ஆண்டவன் என்று சொல்லி, அவனுக்குக் கீழ்ப்படிந்திருந்தாள்; நீங்கள் நன்மைசெய்து ஒரு ஆபத்துக்கும் பயப்படாதிருந்தீர்களானால் அவளுக்குப் பிள்ளைகளாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Likewise, all of you husbands, dwell with them according to knowledge, giving honour unto the wife, as unto the weaker vessel, and as being heirs together of the grace of life; that your prayers be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படியே சாராள் ஆபிரகாமை ஆண்டவன் என்று சொல்லி, அவனுக்குக் கீழ்ப்படிந்திருந்தாள்; நீங்கள் நன்மைசெய்து ஒரு ஆபத்துக்கும் பயப்படாதிருந்தீர்களானால் அவளுக்குப் பிள்ளைகளாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Likewise, all of you husbands, dwell with them according to knowledge, giving honour unto the wife, as unto the weaker vessel, and as being heirs together of the grace of life; that your prayers be not hindered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்தப்படி புருஷர்களே, மனைவியானவள் பெலவீன பாண்டமாயிருக்கிறபடியினால், உங்கள் ஜெபங்களுக்குத் தடைவராதபடிக்கு, நீங்கள் விவேகத்தோடு அவர்களுடனே வாழ்ந்து, உங்களுடனேகூட அவர்களும் நித்தியஜீவனாகிய கிருபையைச் சுதந்தரித்துக்கொள்ளுகிறவர்களானபடியினால், அவர்களுக்குச் செய்யவேண்டிய கனத்தைச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Finally, be all of you all of one mind, having compassion one of another, love as brethren, be pitiful, be courteous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்தப்படி புருஷர்களே, மனைவியானவள் பெலவீன பாண்டமாயிருக்கிறபடியினால், உங்கள் ஜெபங்களுக்குத் தடைவராதபடிக்கு, நீங்கள் விவேகத்தோடு அவர்களுடனே வாழ்ந்து, உங்களுடனேகூட அவர்களும் நித்தியஜீவனாகிய கிருபையைச் சுதந்தரித்துக்கொள்ளுகிறவர்களானபடியினால், அவர்களுக்குச் செய்யவேண்டிய கனத்தைச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Finally, be all of you all of one mind, having compassion one of another, love as brethren, be pitiful, be courteous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்தப்படி புருஷர்களே, மனைவியானவள் பெலவீன பாண்டமாயிருக்கிறபடியினால், உங்கள் ஜெபங்களுக்குத் தடைவராதபடிக்கு, நீங்கள் விவேகத்தோடு அவர்களுடனே வாழ்ந்து, உங்களுடனேகூட அவர்களும் நித்தியஜீவனாகிய கிருபையைச் சுதந்தரித்துக்கொள்ளுகிறவர்களானபடியினால், அவர்களுக்குச் செய்யவேண்டிய கனத்தைச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Not rendering evil for evil, or railing for railing: but contrariwise blessing; knowing that all of you are thereunto called, that all of you should inherit a blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு ஒப்பனையான ஞானஸ்நானமானது, மாம்ச அழுக்கை நீக்குதலாயிராமல், தேவனைப்பற்றும் நல்மனச்சாட்சியின் உடன்படிக்கையாயிருந்து, இப்பொழுது நம்மையும் இயேசுகிறிஸ்துவினுடைய உயிர்த்தெழுதலினால் இரட்சிக்கிறது;]]></a:t>
+              <a:t><![CDATA[1. Likewise, all of you wives, be in subjection to your own husbands; that, if any obey not the word, they also may without the word be won by the conversation of the wives;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நீங்களெல்லாரும் ஒருமனப்பட்டவர்களும், இரக்கமுள்ளவர்களும், சகோதர சிநேகமுள்ளவர்களும் மன உருக்கமுள்ளவர்களும், இணக்கமுள்ளவர்களுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[9. Not rendering evil for evil, or railing for railing: but contrariwise blessing; knowing that all of you are thereunto called, that all of you should inherit a blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நீங்களெல்லாரும் ஒருமனப்பட்டவர்களும், இரக்கமுள்ளவர்களும், சகோதர சிநேகமுள்ளவர்களும் மன உருக்கமுள்ளவர்களும், இணக்கமுள்ளவர்களுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[10. For he that will love life, and see good days, let him refrain his tongue from evil, and his lips that they speak no guile:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தீமைக்குத் தீமையையும், உதாசனத்துக்கு உதாசனத்தையும் சரிக்கட்டாமல், அதற்குப் பதிலாக, நீங்கள் ஆசீர்வாதத்தைச் சுதந்தரித்துக் கொள்ளும்படி அழைக்கப்பட்டிருக்கிறவர்களென்று அறிந்து, ஆசீர்வதியுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For he that will love life, and see good days, let him refrain his tongue from evil, and his lips that they speak no guile:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தீமைக்குத் தீமையையும், உதாசனத்துக்கு உதாசனத்தையும் சரிக்கட்டாமல், அதற்குப் பதிலாக, நீங்கள் ஆசீர்வாதத்தைச் சுதந்தரித்துக் கொள்ளும்படி அழைக்கப்பட்டிருக்கிறவர்களென்று அறிந்து, ஆசீர்வதியுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Let him shun evil, and do good; let him seek peace, and pursue it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஜீவனை விரும்பி, நல்ல நாட்களைக் காணவேண்டுமென்றிருக்கிறவன் பொல்லாப்புக்குத் தன் நாவையும், கபடத்துக்குத் தன் உதடுகளையும் விலக்கிக்காத்து,]]></a:t>
+              <a:t><![CDATA[12. For the eyes of the Lord are over the righteous, and his ears are open unto their prayers: but the face of the Lord is against them that do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஜீவனை விரும்பி, நல்ல நாட்களைக் காணவேண்டுமென்றிருக்கிறவன் பொல்லாப்புக்குத் தன் நாவையும், கபடத்துக்குத் தன் உதடுகளையும் விலக்கிக்காத்து,]]></a:t>
+              <a:t><![CDATA[12. For the eyes of the Lord are over the righteous, and his ears are open unto their prayers: but the face of the Lord is against them that do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பொல்லாப்பைவிட்டு நீங்கி, நன்மைசெய்து, சமாதானத்தைத் தேடி, அதைப் பின்தொடரக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. And who is he that will harm you, if all of you be followers of that which is good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருடைய கண்கள் நீதிமான்கள்மேல் நோக்கமாயிருக்கிறது, அவருடைய செவிகள் அவர்கள் வேண்டுதலுக்குக் கவனமாயிருக்கிறது; தீமைசெய்கிறவர்களுக்கோ கர்த்தருடைய முகம் விரோதமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. But and if all of you suffer for righteousness' sake, happy are all of you: and be not afraid of their terror, neither be troubled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தருடைய கண்கள் நீதிமான்கள்மேல் நோக்கமாயிருக்கிறது, அவருடைய செவிகள் அவர்கள் வேண்டுதலுக்குக் கவனமாயிருக்கிறது; தீமைசெய்கிறவர்களுக்கோ கர்த்தருடைய முகம் விரோதமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. But and if all of you suffer for righteousness' sake, happy are all of you: and be not afraid of their terror, neither be troubled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் நன்மையைப் பின்பற்றுகிறவர்களானால், உங்களுக்குத் தீமைசெய்கிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[15. But sanctify the Lord God in your hearts: and be ready always to give an answer to every man that asks you a reason of the hope that is in you with meekness and fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு ஒப்பனையான ஞானஸ்நானமானது, மாம்ச அழுக்கை நீக்குதலாயிராமல், தேவனைப்பற்றும் நல்மனச்சாட்சியின் உடன்படிக்கையாயிருந்து, இப்பொழுது நம்மையும் இயேசுகிறிஸ்துவினுடைய உயிர்த்தெழுதலினால் இரட்சிக்கிறது;]]></a:t>
+              <a:t><![CDATA[1. Likewise, all of you wives, be in subjection to your own husbands; that, if any obey not the word, they also may without the word be won by the conversation of the wives;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீதியினிமித்தமாக நீங்கள் பாடுபட்டால் பாக்கியவான்களாயிருப்பீர்கள்; அவர்களுடைய பயமுறுத்தலுக்கு நீங்கள் பயப்படாமலும் கலங்காமலும் இருந்து,]]></a:t>
+              <a:t><![CDATA[15. But sanctify the Lord God in your hearts: and be ready always to give an answer to every man that asks you a reason of the hope that is in you with meekness and fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய தேவனை உங்கள் இருதயங்களில் பரிசுத்தம்பண்ணுங்கள்; உங்களிலிருக்கிற நம்பிக்கையைக்குறித்து உங்களிடத்தில் விசாரித்துக் கேட்கிற யாவருக்கும் சாந்தத்தோடும் வணக்கத்தோடும் உத்தரவுசொல்ல எப்பொழுதும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. But sanctify the Lord God in your hearts: and be ready always to give an answer to every man that asks you a reason of the hope that is in you with meekness and fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய தேவனை உங்கள் இருதயங்களில் பரிசுத்தம்பண்ணுங்கள்; உங்களிலிருக்கிற நம்பிக்கையைக்குறித்து உங்களிடத்தில் விசாரித்துக் கேட்கிற யாவருக்கும் சாந்தத்தோடும் வணக்கத்தோடும் உத்தரவுசொல்ல எப்பொழுதும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Having a good conscience; that, whereas they speak evil of you, as of evildoers, they may be ashamed that falsely accuse your good conversation in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கிறிஸ்துவுக்கேற்ற உங்கள் நல்ல நடக்கையைத் தூஷிக்கிறவர்கள் உங்களை அக்கிரமக்காரரென்று உங்களுக்கு விரோதமாய்ச் சொல்லுகிற விஷயத்தில் வெட்கப்படும்படிக்கு நல்மனச்சாட்சியுடையவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Having a good conscience; that, whereas they speak evil of you, as of evildoers, they may be ashamed that falsely accuse your good conversation in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கிறிஸ்துவுக்கேற்ற உங்கள் நல்ல நடக்கையைத் தூஷிக்கிறவர்கள் உங்களை அக்கிரமக்காரரென்று உங்களுக்கு விரோதமாய்ச் சொல்லுகிற விஷயத்தில் வெட்கப்படும்படிக்கு நல்மனச்சாட்சியுடையவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[17. For it is better, if the will of God be so, that all of you suffer for well doing, than for evil doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தீமைசெய்து பாடநுபவிப்பதிலும், தேவனுக்குச் சித்தமனால், நன்மைசெய்து பாடநுபவிப்பதே மேன்மையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. For it is better, if the will of God be so, that all of you suffer for well doing, than for evil doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏனெனில், கிறிஸ்துவும் நம்மைத் தேவனிடத்தில் சேர்க்கும்படி அநீதியுள்ளவர்களுக்குப் பதிலாக நீதியுள்ளவராய்ப் பாவங்களினிமித்தம் ஒருதரம் பாடுபட்டார்; அவர் மாம்சத்திலே கொலையுண்டு, ஆவியிலே உயிர்ப்பிக்கப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[18. For Christ also has once suffered for sins, the just for the unjust, that he might bring us to God, being put to death in the flesh, but quickened by the Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏனெனில், கிறிஸ்துவும் நம்மைத் தேவனிடத்தில் சேர்க்கும்படி அநீதியுள்ளவர்களுக்குப் பதிலாக நீதியுள்ளவராய்ப் பாவங்களினிமித்தம் ஒருதரம் பாடுபட்டார்; அவர் மாம்சத்திலே கொலையுண்டு, ஆவியிலே உயிர்ப்பிக்கப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[18. For Christ also has once suffered for sins, the just for the unjust, that he might bring us to God, being put to death in the flesh, but quickened by the Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த ஆவியிலே அவர் போய்க் காவலிலுள்ள ஆவிகளுக்குப் பிரசங்கித்தார்.]]></a:t>
+              <a:t><![CDATA[18. For Christ also has once suffered for sins, the just for the unjust, that he might bring us to God, being put to death in the flesh, but quickened by the Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த ஆவிகள், பூர்வத்திலே நோவா பேழையை ஆயத்தம்பண்ணும் நாட்களிலே, தேவன் நீடிய பொறுமையோடே காத்திருந்தபோது, கீழ்ப்படியாமற் போனவைகள்; அந்தப் பேழையிலே சிலராகிய எட்டுப்பேர்மாத்திரம் பிரவேசித்து ஜலத்தினாலே காக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. By which also he went and preached unto the spirits in prison;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் பரலோகத்திற்குப் போய், தேவனுடைய வலதுபாரிசத்தில் இருக்கிறார்; தேவதூதர்களும் அதிகாரங்களும் வல்லமைகளும் அவருக்குக் கீழ்ப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Likewise, all of you wives, be in subjection to your own husbands; that, if any obey not the word, they also may without the word be won by the conversation of the wives;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4043,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த ஆவிகள், பூர்வத்திலே நோவா பேழையை ஆயத்தம்பண்ணும் நாட்களிலே, தேவன் நீடிய பொறுமையோடே காத்திருந்தபோது, கீழ்ப்படியாமற் போனவைகள்; அந்தப் பேழையிலே சிலராகிய எட்டுப்பேர்மாத்திரம் பிரவேசித்து ஜலத்தினாலே காக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Which sometime were disobedient, when once the longsuffering of God waited in the days of Noah, while the ark was a preparing, wherein few, that is, eight souls were saved by water.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Which sometime were disobedient, when once the longsuffering of God waited in the days of Noah, while the ark was a preparing, wherein few, that is, eight souls were saved by water.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Which sometime were disobedient, when once the longsuffering of God waited in the days of Noah, while the ark was a preparing, wherein few, that is, eight souls were saved by water.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. The like figure unto which even baptism does also now save us (not the putting away of the filth of the flesh, but the answer of a good conscience toward God,) by the resurrection of Jesus Christ:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. The like figure unto which even baptism does also now save us (not the putting away of the filth of the flesh, but the answer of a good conscience toward God,) by the resurrection of Jesus Christ:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Who is gone into heaven, and is on the right hand of God; angels and authorities and powers being made subject unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Who is gone into heaven, and is on the right hand of God; angels and authorities and powers being made subject unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் பரலோகத்திற்குப் போய், தேவனுடைய வலதுபாரிசத்தில் இருக்கிறார்; தேவதூதர்களும் அதிகாரங்களும் வல்லமைகளும் அவருக்குக் கீழ்ப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. While they behold your chaste conversation coupled with fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்தப்படி மனைவிகளே, உங்கள்சொந்தப் புருஷர்களுக்குக் கீழ்ப்படிந்திருங்கள்; அப்பொழுது அவர்களில் யாராவது திருவசனத்திற்குக் கீழ்ப்படியாதவர்களாயிருந்தால், பயபக்தியோடுகூடிய உங்கள் கற்புள்ள நடக்கையை அவர்கள் பார்த்து,]]></a:t>
+              <a:t><![CDATA[3. Whose adorning let it not be that outward adorning of braiding the hair, and of wearing of gold, or of putting on of apparel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்தப்படி மனைவிகளே, உங்கள்சொந்தப் புருஷர்களுக்குக் கீழ்ப்படிந்திருங்கள்; அப்பொழுது அவர்களில் யாராவது திருவசனத்திற்குக் கீழ்ப்படியாதவர்களாயிருந்தால், பயபக்தியோடுகூடிய உங்கள் கற்புள்ள நடக்கையை அவர்கள் பார்த்து,]]></a:t>
+              <a:t><![CDATA[3. Whose adorning let it not be that outward adorning of braiding the hair, and of wearing of gold, or of putting on of apparel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. போதனையின்றி, மனைவிகளின் நடக்கையினாலேயே ஆதாயப்படுத்திக்கொள்ளப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. But let it be the hidden man of the heart, in that which is not corruptible, even the ornament of a meek and quiet spirit, which is in the sight of God of great price.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மயிரைப் பின்னி, பொன்னாபரணங்களை அணிந்து, உயர்ந்த வஸ்திரங்களை உடுத்திக்கொள்ளுதலாகிய புறம்பான அலங்கரிப்பு உங்களுக்கு அலங்காரமாயிராமல்,]]></a:t>
+              <a:t><![CDATA[4. But let it be the hidden man of the heart, in that which is not corruptible, even the ornament of a meek and quiet spirit, which is in the sight of God of great price.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474692245" r:id="rId1"/>
+    <p:sldLayoutId id="2478604234" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5637,98 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲಂಕಾರವು ಬೇಡ.]]></a:t>
+              <a:t><![CDATA[5. இப்படியே பூர்வத்தில் தேவனிடத்தில் நம்பிக்கையாயிருந்த பரிசுத்த ஸ்திரீகளும் தங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದರೆ ಸಾತ್ವಿಕವಾದ ಶಾಂತ ಮನಸ್ಸು ಎಂಬ ಹೃದಯದ ಮರೆಯಾದ ಮನುಷ್ಯನ ಅಲಂಕಾರವೇ ನಿಮಗಿರಲಿ. ಇದು ಅಕ್ಷಯ ವಾಗಿದ್ದು ದೇವರ]]></a:t>
+              <a:t><![CDATA[புருஷர்களுக்குக் கீழ்ப்படிந்து தங்களை அலங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೃಷ್ಟಿಗೆ ಬಹು ಬೆಲೆಯುಳ್ಳದ್ದಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படியே சாராள் ஆபிரகாமை ஆண்டவன் என்று சொல்லி, அவனுக்குக் கீழ்ப்படிந்திருந்தாள்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಪೂರ್ವಕಾಲದಲ್ಲಿ ದೇವರ ಮೇಲೆ ನಂಬಿಕೆಯಿಟ್ಟ ಪರಿಶುದ್ಧ ಸ್ತ್ರೀಯರು ಸಹ ಹೀಗೆಯೇ ತಮ್ಮನ್ನು ಆಲಂಕರಿಸಿಕೊಂಡರು; ಅವರು]]></a:t>
+              <a:t><![CDATA[நன்மைசெய்து ஒரு ஆபத்துக்கும் பயப்படாதிருந்தீர்களானால் அவளுக்குப் பிள்ளைகளாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಮ್ಮ ತಮ್ಮ ಗಂಡಂ ದಿರಿಗೆ ಅಧೀನರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[7. அந்தப்படி புருஷர்களே, மனைவியானவள் பெலவீன பாண்டமாயிருக்கிறபடியினால், உங்கள் ஜெபங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಹಾಗೆಯೇ ಸಾರಳು ಅಬ್ರಹಾಮನಿಗೆ ವಿಧೇಯಳಾಗಿದ್ದು ಅವನನ್ನು ಯಜಮಾನ ಎಂದು ಕರೆದಳು. ನೀವು ಸಾರಳ]]></a:t>
+              <a:t><![CDATA[தடைவராதபடிக்கு, நீங்கள் விவேகத்தோடு அவர்களுடனே வாழ்ந்து, உங்களுடனேகூட அவர்களும் நித்தியஜீவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರ್ತೆಗಳಾಗಿದ್ದೀರಲ್ಲಾ; ನೀವು ಒಳ್ಳೇದನ್ನು ಮಾಡುವದಾದರೆ ಯಾವ ಭೀತಿಗೂ ಗಾಬರಿ ಪಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[கிருபையைச் சுதந்தரித்துக்கொள்ளுகிறவர்களானபடியினால், அவர்களுக்குச் செய்யவேண்டிய கனத்தைச் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅದೇ ರೀತಿಯಾಗಿ ಪುರಷರೇ, ಸ್ತ್ರೀಯು ಬಲಹೀನ ಳೆಂಬದನ್ನು ತಿಳಿದು ನಿಮ್ಮ ಹೆಂಡತಿಯರ ಸಂಗಡ ವಿವೇಕದಿಂದ ಇರ್ರಿ. ಅವರು]]></a:t>
+              <a:t><![CDATA[8. மேலும், நீங்களெல்லாரும் ஒருமனப்பட்டவர்களும், இரக்கமுள்ளவர்களும், சகோதர சிநேகமுள்ளவர்களும் மன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೀವದ ಕೃಪೆಯಲ್ಲಿ ನಿಮ್ಮೊಂದಿಗೆ ಬಾಧ್ಯರಾಗಿದ್ದಾರೆಂದು ತಿಳಿದು ಅವರಿಗೆ ಮಾನವನ್ನು ಸಲ್ಲಿಸಿರಿ. ಹೀಗೆ ನಡೆದರೆ ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[உருக்கமுள்ளவர்களும், இணக்கமுள்ளவர்களுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರ್ಥನೆಗಳಿಗೆ ಅಡ್ಡಿಯಿರುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[9. தீமைக்குத் தீமையையும், உதாசனத்துக்கு உதாசனத்தையும் சரிக்கட்டாமல், அதற்குப் பதிலாக, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆ ನೀರಿಗೆ ಅನುರೂಪವಾದ ಬಾಪ್ತಿಸ್ಮವು ಯೇಸು ಕ್ರಿಸ್ತನ ಪುನರುತ್ಥಾನದ ಮೂಲಕ ಈಗ ನಮ್ಮನ್ನು ರಕ್ಷಿಸುತ್ತದೆ; (ಅದು]]></a:t>
+              <a:t><![CDATA[1. அந்தப்படி மனைவிகளே, உங்கள்சொந்தப் புருஷர்களுக்குக் கீழ்ப்படிந்திருங்கள்; அப்பொழுது அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕಡೆಗೆ ನೀವೆಲ್ಲರೂ ಏಕ ಮನಸ್ಸುಳ್ಳವರಾಗಿರ್ರಿ; ಒಬ್ಬರಿಗೊಬ್ಬರು ಕರುಣೆಯುಳ್ಳವರಾಗಿದ್ದು ಸಹೋದರ ರಂತೆ ಪ್ರೀತಿಸಿರಿ;]]></a:t>
+              <a:t><![CDATA[ஆசீர்வாதத்தைச் சுதந்தரித்துக் கொள்ளும்படி அழைக்கப்பட்டிருக்கிறவர்களென்று அறிந்து, ஆசீர்வதியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕನಿಕರವೂ ದೀನ ಭಾವವೂ ಉಳ್ಳವರಾಗಿರ್ರಿ.]]></a:t>
+              <a:t><![CDATA[10. ஜீவனை விரும்பி, நல்ல நாட்களைக் காணவேண்டுமென்றிருக்கிறவன் பொல்லாப்புக்குத் தன் நாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅಪಕಾರಕ್ಕೆ ಅಪಕಾರವನ್ನೂ ನಿಂದೆಗೆ ನಿಂದೆಯನ್ನು ಮಾಡದೆ ಆಶೀರ್ವದಿಸಿರಿ. ಇದಕ್ಕಾಗಿ ದೇವರು ನಿಮ್ಮನ್ನು ಕರೆದನಲ್ಲಾ;]]></a:t>
+              <a:t><![CDATA[கபடத்துக்குத் தன் உதடுகளையும் விலக்கிக்காத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೀಗೆ ಮಾಡುವವರಾದ ನೀವು ಆಶೀರ್ವಾದವನ್ನು ಬಾಧ್ಯವಾಗಿ ಹೊಂದುವಿ ರೆಂದು ನಿಮಗೆ ತಿಳಿದದೆಯಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[11. பொல்லாப்பைவிட்டு நீங்கி, நன்மைசெய்து, சமாதானத்தைத் தேடி, அதைப் பின்தொடரக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಜೀವವನ್ನು ಪ್ರೀತಿಸಿ ಸುದಿನಗಳನ್ನು ನೋಡುವದಕ್ಕೆ ಇಷ್ಟವುಳ್ಳವನು ಕೆಟ್ಟ ದ್ದನ್ನು ನುಡಿಯದಂತೆ ತನ್ನ ನಾಲಿಗೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[12. கர்த்தருடைய கண்கள் நீதிமான்கள்மேல் நோக்கமாயிருக்கிறது, அவருடைய செவிகள் அவர்கள் வேண்டுதலுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಂಚನೆಯ ಮಾತುಗಳನ್ನಾಡದ ಹಾಗೆ ತನ್ನ ತುಟಿಗಳನ್ನೂ ಬಿಗಿ ಹಿಡಿಯಲಿ.]]></a:t>
+              <a:t><![CDATA[கவனமாயிருக்கிறது; தீமைசெய்கிறவர்களுக்கோ கர்த்தருடைய முகம் விரோதமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವನು ಕೆಟ್ಟದ್ದನ್ನು ಬಿಟ್ಟು ಒಳ್ಳೇದನ್ನು ಮಾಡಲಿ; ಸಮಾಧಾನವನ್ನು ಹುಡುಕಿ ಅದಕ್ಕೋಸ್ಕರ ಪ್ರಯತ್ನಪಡಲಿ.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் நன்மையைப் பின்பற்றுகிறவர்களானால், உங்களுக்குத் தீமைசெய்கிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕರ್ತನ ದೃಷ್ಟಿ ನೀತಿವಂತರ ಮೇಲಿದೆ. ಆತನು ಅವರ ಪ್ರಾರ್ಥನೆಗಳಿಗೆ ಕಿವಿ ಗೊಡುತ್ತಾನೆ; ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡುವವರಿಗೆ]]></a:t>
+              <a:t><![CDATA[14. நீதியினிமித்தமாக நீங்கள் பாடுபட்டால் பாக்கியவான்களாயிருப்பீர்கள்; அவர்களுடைய பயமுறுத்தலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನ ಮುಖವು ವಿರೋಧವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[நீங்கள் பயப்படாமலும் கலங்காமலும் இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀವು ಒಳ್ಳೇದನ್ನು ಅನುಸರಿಸುವವರಾಗಿದ್ದರೆ ನಿಮಗೆ ಕೇಡು ಮಾಡುವವರು ಯಾರಿದ್ದಾರೆ?]]></a:t>
+              <a:t><![CDATA[15. கர்த்தராகிய தேவனை உங்கள் இருதயங்களில் பரிசுத்தம்பண்ணுங்கள்; உங்களிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೈಕೊಳೆಯನ್ನು ಹೋಗಲಾಡಿ ಸುವಂಥದ್ದಲ್ಲ. ಆದರೆ ದೇವರ ಕಡೆಗಿರುವ ನಮ್ಮ ಒಳ್ಳೇ ಮನಸ್ಸಾಕ್ಷಿಯ ಉತ್ತರವಾಗಿದೆ).]]></a:t>
+              <a:t><![CDATA[யாராவது திருவசனத்திற்குக் கீழ்ப்படியாதவர்களாயிருந்தால், பயபக்தியோடுகூடிய உங்கள் கற்புள்ள நடக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನೀವು ನೀತಿಯ ನಿಮಿತ್ತವೇ ಬಾಧೆಪಟ್ಟರೆ ಸಂತೋಷವುಳ್ಳವರು. ಅವರ ಬೆದರಿಸುವಿಕೆಗೆ ಹೆದರಬೇಡಿರಿ ಮತ್ತು ಕಳವಳ ಪಡಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[நம்பிக்கையைக்குறித்து உங்களிடத்தில் விசாரித்துக் கேட்கிற யாவருக்கும் சாந்தத்தோடும் வணக்கத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ದೇವರಾದ ಕರ್ತನನ್ನು ನಿಮ್ಮ ಹೃದಯಗಳಲ್ಲಿ ಪ್ರತಿಷ್ಠೆಪಡಿಸಿರಿ. ನಿಮ್ಮಲ್ಲಿರುವ ನಿರೀಕ್ಷೆಗೆ ಆಧಾರವೇನೆಂದು]]></a:t>
+              <a:t><![CDATA[உத்தரவுசொல்ல எப்பொழுதும் ஆயத்தமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳುವವರೆಲ್ಲರಿಗೆ ಸಾತ್ವಿಕತ್ವ ದಿಂದಲೂ ಭಯದಿಂದಲೂ ಉತ್ತರ ಹೇಳುವದಕ್ಕೆ ಯಾವಾಗಲೂ ಸಿದ್ಧವಾಗಿರ್ರಿ;]]></a:t>
+              <a:t><![CDATA[16. கிறிஸ்துவுக்கேற்ற உங்கள் நல்ல நடக்கையைத் தூஷிக்கிறவர்கள் உங்களை அக்கிரமக்காரரென்று உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಒಳ್ಳೇಮನಸ್ಸಾಕ್ಷಿ ಯುಳ್ಳವರಾಗಿರ್ರಿ; ಆಗ ನೀವು ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡುವವ ರೆಂದು ನಿಮ್ಮ ವಿಷಯವಾಗಿ ಕೆಟ್ಟದ್ದಾಗಿ]]></a:t>
+              <a:t><![CDATA[விரோதமாய்ச் சொல்லுகிற விஷயத்தில் வெட்கப்படும்படிக்கு நல்மனச்சாட்சியுடையவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನಾಡಿ ಕ್ರಿಸ್ತನಲ್ಲಿರುವ ನಿಮ್ಮ ಒಳ್ಳೇ ನಡವಳಿಕೆಯ ವಿಷಯವಾಗಿ ಸುಳ್ಳಾಗಿ ದೂರು ಹೇಳುವವರು ನಾಚಿಕೆಪಡುವವರು.]]></a:t>
+              <a:t><![CDATA[17. தீமைசெய்து பாடநுபவிப்பதிலும், தேவனுக்குச் சித்தமனால், நன்மைசெய்து பாடநுபவிப்பதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಕೆಟ್ಟ ನಡತೆಯುಳ್ಳವರಾಗಿ ಬಾಧೆಪಡುವದಕ್ಕಿಂತ ಒಳ್ಳೇನಡತೆಯುಳ್ಳವರಾಗಿಯೇ ದೇವರ ಚಿತ್ತವಿದ್ದರೆ ಬಾಧೆಪಡುವದು ಲೇಸು.]]></a:t>
+              <a:t><![CDATA[மேன்மையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕ್ರಿಸ್ತನು ಸಹ ನೀತಿವಂತ ನಾಗಿದ್ದು ಅನೀತಿವಂತರಾದ ನಮ್ಮನ್ನು ದೇವರ ಬಳಿಗೆ ತರುವದಕ್ಕಾಗಿ ಪಾಪನಿವಾರಣೆಗೋಸ್ಕರ ಒಂದೇ]]></a:t>
+              <a:t><![CDATA[18. ஏனெனில், கிறிஸ்துவும் நம்மைத் தேவனிடத்தில் சேர்க்கும்படி அநீதியுள்ளவர்களுக்குப் பதிலாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾರಿ ಬಾಧೆಪಟ್ಟು ಶರೀರದಲ್ಲಿ ಕೊಲ್ಲಲ್ಪಟ್ಟನು, ಆತ್ಮನಿಂದ ಬದುಕುವವನಾದನು.]]></a:t>
+              <a:t><![CDATA[நீதியுள்ளவராய்ப் பாவங்களினிமித்தம் ஒருதரம் பாடுபட்டார்; அவர் மாம்சத்திலே கொலையுண்டு, ஆவியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆತನು ಆತ್ಮನಿಂದಲೇ ಸೆರೆಯಲ್ಲಿದ್ದ ಆತ್ಮಗಳಿಗೆ ಹೋಗಿ ಸಾರಿದನು;]]></a:t>
+              <a:t><![CDATA[உயிர்ப்பிக்கப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದರೆ ನೋಹನ ದಿನಗಳಲ್ಲಿ ನಾವೆಯನ್ನು ಕಟ್ಟುತ್ತಿರಲು ದೇವರ ದೀರ್ಘಶಾಂತಿಯು ಒಂದು ಸಾರಿ ಕಾದಿದ್ದಾಗ ಆತನಿಗೆ ಅವಿಧೇಯರಾ]]></a:t>
+              <a:t><![CDATA[19. அந்த ஆவியிலே அவர் போய்க் காவலிலுள்ள ஆவிகளுக்குப் பிரசங்கித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆತನು ಪರಲೋಕಕ್ಕೆ ಹೋಗಿ ದೇವರ ಬಲಗಡೆಯಲ್ಲಿದ್ದಾನೆ; ದೂತರೂ ಪ್ರಭುತ್ವ ಗಳೂ ಅಧಿಕಾರಗಳೂ ಆತನಿಗೆ ಅಧೀನ]]></a:t>
+              <a:t><![CDATA[அவர்கள் பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10225,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿದ್ದವರ ಬಳಿಗೆ ಹೋಗಿ ಆತನು ಸಾರಿದನು. ಆ ನಾವೆಯೊಳಗೆ ಕೆಲವರು ಅಂದರೆ ಎಂಟೇ ಜನರು ನೀರಿನ ಮೂಲಕ ರಕ್ಷಣೆ ಹೊಂದಿದರು.]]></a:t>
+              <a:t><![CDATA[20. அந்த ஆவிகள், பூர்வத்திலே நோவா பேழையை ஆயத்தம்பண்ணும் நாட்களிலே, தேவன் நீடிய பொறுமையோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காத்திருந்தபோது, கீழ்ப்படியாமற் போனவைகள்; அந்தப் பேழையிலே சிலராகிய எட்டுப்பேர்மாத்திரம் பிரவேசித்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜலத்தினாலே காக்கப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அதற்கு ஒப்பனையான ஞானஸ்நானமானது, மாம்ச அழுக்கை நீக்குதலாயிராமல், தேவனைப்பற்றும் நல்மனச்சாட்சியின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உடன்படிக்கையாயிருந்து, இப்பொழுது நம்மையும் இயேசுகிறிஸ்துவினுடைய உயிர்த்தெழுதலினால் இரட்சிக்கிறது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவர் பரலோகத்திற்குப் போய், தேவனுடைய வலதுபாரிசத்தில் இருக்கிறார்; தேவதூதர்களும் அதிகாரங்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வல்லமைகளும் அவருக்குக் கீழ்ப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಲ್ಪಟ್ಟಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[2. போதனையின்றி, மனைவிகளின் நடக்கையினாலேயே ஆதாயப்படுத்திக்கொள்ளப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅದೇ ರೀತಿಯಾಗಿ ಸ್ತ್ರೀಯರೇ, ನಿಮ್ಮ ಗಂಡಂದಿರಿಗೆ ಅಧೀನರಾಗಿರ್ರಿ. ಯಾರಾದರೂ ವಾಕ್ಯಕ್ಕೆ ಅವಿಧೇಯರಾಗಿದ್ದರೂ ಹೆಂಡತಿಯರ]]></a:t>
+              <a:t><![CDATA[3. மயிரைப் பின்னி, பொன்னாபரணங்களை அணிந்து, உயர்ந்த வஸ்திரங்களை உடுத்திக்கொள்ளுதலாகிய புறம்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡತೆಯಿಂದ ವಾಕ್ಯವಿಲ್ಲದೆ ಅವರನ್ನು ಗೆಲ್ಲುವಂತೆ]]></a:t>
+              <a:t><![CDATA[அலங்கரிப்பு உங்களுக்கு அலங்காரமாயிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಿಮ್ಮ ನಿರ್ಮಲವಾದ ಮತ್ತು ಭಯಭರಿತವಾದ ನಡತೆಯನ್ನು ಅವರು ನೋಡಲಿ.]]></a:t>
+              <a:t><![CDATA[4. அழியாத அலங்கரிப்பாயிருக்கிற சாந்தமும் அமைதலுமுள்ள ஆவியாகிய இருதயத்தில் மறைந்திருக்கிற குணமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಜಡೆ ಹೆಣೆದುಕೊ ಳ್ಳುವದೂ ಚಿನ್ನದ ಒಡವೆಗಳನ್ನು ಇಟ್ಟುಕೊಳ್ಳುವದೂ ಇಲ್ಲವೆ ಉಡಿಗೆಗಳನ್ನು ಧರಿಸಿಕೊಳ್ಳುವದೂ ಈ ಹೊರ ಗಣ]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அலங்காரமாயிருக்கக்கடவது; அதுவே தேவனுடைய பார்வையில் விலையேறப்பெற்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>