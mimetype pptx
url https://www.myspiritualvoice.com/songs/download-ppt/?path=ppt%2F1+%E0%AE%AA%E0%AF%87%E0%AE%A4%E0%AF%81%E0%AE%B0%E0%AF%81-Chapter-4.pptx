--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -63,50 +63,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +131,54 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +312,57 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் நியாயத்தீர்ப்புக்கொடுக்க ஆயத்தமாயிருக்கிறவருக்கு அவர்கள் கணக்கொப்புவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எல்லாவற்றிற்கும் முடிவு சமீபமாயிற்று; ஆகையால் தெளிந்த புத்தியுள்ளவர்களாயிருந்து, ஜெபம்பண்ணுவதற்கு ஜாக்கிரதையுள்ளவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு, உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாவற்றிற்கும் மேலாக ஒருவரிலொருவர் ஊக்கமான அன்புள்ளவர்களாயிருங்கள்; அன்பு திரளான பாவங்களை மூடும்.]]></a:t>
+              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு, உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாவற்றிற்கும் மேலாக ஒருவரிலொருவர் ஊக்கமான அன்புள்ளவர்களாயிருங்கள்; அன்பு திரளான பாவங்களை மூடும்.]]></a:t>
+              <a:t><![CDATA[5. உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் நியாயத்தீர்ப்புக்கொடுக்க ஆயத்தமாயிருக்கிறவருக்கு அவர்கள் கணக்கொப்புவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முறுமுறுப்பில்லாமல் ஒருவரையொருவர் உபசரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் நியாயத்தீர்ப்புக்கொடுக்க ஆயத்தமாயிருக்கிறவருக்கு அவர்கள் கணக்கொப்புவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. நீதிமானே இரட்சிக்கப்படுவது அரிதானால், பக்தியில்லாதவனும் பாவியும் எங்கே நிற்பான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[7. எல்லாவற்றிற்கும் முடிவு சமீபமாயிற்று; ஆகையால் தெளிந்த புத்தியுள்ளவர்களாயிருந்து, ஜெபம்பண்ணுவதற்கு ஜாக்கிரதையுள்ளவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[7. எல்லாவற்றிற்கும் முடிவு சமீபமாயிற்று; ஆகையால் தெளிந்த புத்தியுள்ளவர்களாயிருந்து, ஜெபம்பண்ணுவதற்கு ஜாக்கிரதையுள்ளவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ புதுமையென்று திகையாமல்,]]></a:t>
+              <a:t><![CDATA[8. எல்லாவற்றிற்கும் மேலாக ஒருவரிலொருவர் ஊக்கமான அன்புள்ளவர்களாயிருங்கள்; அன்பு திரளான பாவங்களை மூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ புதுமையென்று திகையாமல்,]]></a:t>
+              <a:t><![CDATA[9. முறுமுறுப்பில்லாமல் ஒருவரையொருவர் உபசரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள் பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள் பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ புதுமையென்று திகையாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. நீதிமானே இரட்சிக்கப்படுவது அரிதானால், பக்தியில்லாதவனும் பாவியும் எங்கே நிற்பான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ புதுமையென்று திகையாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் கிறிஸ்தவனாயிருப்பதினால் பாடுபட்டால் வெட்கப்படாமலிருந்து, அதினிமித்தம் தேவனை மகிமைப்படுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள் பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால் தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
+              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள் பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால் தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமானே இரட்சிக்கப்படுவது அரிதானால், பக்தியில்லாதவனும் பாவியும் எங்கே நிற்பான்?]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3474,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஒருவன் கிறிஸ்தவனாயிருப்பதினால் பாடுபட்டால் வெட்கப்படாமலிருந்து, அதினிமித்தம் தேவனை மகிமைப்படுத்தக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஒருவன் கிறிஸ்தவனாயிருப்பதினால் பாடுபட்டால் வெட்கப்படாமலிருந்து, அதினிமித்தம் தேவனை மகிமைப்படுத்தக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால் தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை விட்டோய்ந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால் தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை விட்டோய்ந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு, உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை விட்டோய்ந்திருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு, உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை விட்டோய்ந்திருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493650" r:id="rId1"/>
+    <p:sldLayoutId id="2474531999" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +4919,86 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರು ಬದುಕುವ ವರಿಗೂ ಸತ್ತವರಿಗೂ ನ್ಯಾಯತೀರಿಸುವದಕ್ಕಾಗಿ ಸಿದ್ಧ ವಾಗಿರುವಾತನಿಗೆ ಲೆಕ್ಕ ಒಪ್ಪಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[3. কারণ অতীতে অবিশ্বাসীরা য়েমন চলেছিল তেমনি চলে তোমরা অনেক সময় নষ্ট করেছ৷ তোমরা য়ৌন পাপে ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಈ ಕಾರಣದಿಂದ ಸತ್ತಿರುವವರು ಶರೀರದಲ್ಲಿ ಮನುಷ್ಯರಿಗೆ ತಕ್ಕಂತೆ ನ್ಯಾಯತೀರ್ಪನ್ನು ಹೊಂದಿ ಆತ್ಮದಲ್ಲಿ ದೇವರಿಗಾಗಿ]]></a:t>
+              <a:t><![CDATA[কামোচ্ছাসে লিপ্ত ছিলে এবং হুল্লোড়পূর্ণ মাতলামিতে ভরা ভোজসভায় য়োগ দিয়ে ও ঘৃন্য মূর্তিপূজা করেই তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೀವಿಸುವಂತೆ ಅವರಿಗೂ ಸುವಾರ್ತೆ ಸಾರಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[দিন কাটিয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಎಲ್ಲವುಗಳ ಅಂತ್ಯವು ಹತ್ತಿರವಾಗಿದೆ; ಆದದರಿಂದ ನೀವು ಸ್ವಸ್ಥಚಿತ್ತರಾಗಿಯೂ ಪ್ರಾರ್ಥನೆಗೆ ಎಚ್ಚರ ವಾಗಿಯೂ ಇರ್ರಿ.]]></a:t>
+              <a:t><![CDATA[4. কিন্তু এখন অবিশ্বাসী লোকেরাই দেখে আশ্চর্য হয় য়ে তোমরা আর সেই জংলী বেপরোয়া জীবনযাপনে য়োগ দাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಎಲ್ಲವುಗಳಿಗೆ ಮಿಗಿಲಾಗಿ ನಿಮ್ಮ ನಿಮ್ಮೊಳಗೆ ಯಥಾರ್ಥವಾದ ಪ್ರೀತಿಯಿರಲಿ; ಯಾಕಂದರೆ ಪ್ರೀತಿಯು ಎಷ್ಟೋ ಪಾಪಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[না; আর সেই জন্য তারা তোমাদের গালাগালি ও অপবাদ দেয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಚ್ಚುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[5. কিন্তু তাদের এই রকম আচরণের জন্য তাঁর (খ্রীষ্টের) কাছে কৈফিয়ত্ দিতে হবে, যিনি জীবিত ও মৃতদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಗುಣುಗುಟ್ಟದೆ ಒಬ್ಬರಿಗೊಬ್ಬರು ಅತಿಥಿ ಸತ್ಕಾರ ಮಾಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[বিচার করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನೀವೆಲ್ಲರು ದೇವರ ವಿವಿಧ ಕೃಪೆಯ ವಿಷಯದಲ್ಲಿ ಒಳ್ಳೇ ಮನೆವಾರ್ತೆಯವರಾಗಿದ್ದು ಪ್ರತಿಯೊಬ್ಬನು ತಾನು ಹೊಂದಿದ ವರವನ್ನು]]></a:t>
+              <a:t><![CDATA[6. এই কারণেই এই সুসমাচার সেই সমস্ত বিশ্বাসীদের কাছে প্রচার করা হয়েছিল যাঁরা আজকে মৃত; য়েন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲರ ಸೇವೆಯಲ್ಲಿ ಉಪಯೋಗಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[দৈহিকভাবে মানুষের মত তাঁদের মৃত্যুর বিধান দেওয়া হলেও ঈশ্বরের মত তাঁরা আত্মার দ্বারা অনন্তকাল বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಒಬ್ಬನು ಬೋಧಿಸು ವವನಾದರೆ ದೈವೋಕ್ತಿಗಳನ್ನು ನುಡಿಯುವವನಾಗಿ ಬೋಧಿಸಲಿ. ಒಬ್ಬನು ಸೇವೆ ಮಾಡುವವನಾದರೆ ದೇವರಿಂದ]]></a:t>
+              <a:t><![CDATA[করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕ್ರಿಸ್ತನು ಶರೀರದಲ್ಲಿ ನಮಗೋಸ್ಕರ ಬಾಧೆಪಟ್ಟದ್ದರಿಂದ ನೀವು ಸಹ ಆತನಿಗಿದ್ದ ಮನಸ್ಸನ್ನು ಧರಿಸಿಕೊಳ್ಳಿರಿ. ಯಾಕಂದರೆ]]></a:t>
+              <a:t><![CDATA[18. শাস্ত্র য়েমন বলে, ‘নীতিপরায়ণদের পরিত্রাণ লাভ যদি এমন কঠিন হয় তবে যাঁরা ঈশ্বরবিহীন ও পাপী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಕ್ತಿಯನ್ನು ಹೊಂದಿದವನಾಗಿ ಮಾಡಲಿ. ಇದರಿಂದ ಎಲ್ಲಾದರಲ್ಲಿ ಯೇಸು ಕ್ರಿಸ್ತನ ಮೂಲಕ ದೇವರಿಗೆ ಮಹಿಮೆ ಉಂಟಾಗುವದು. ಯೇಸು]]></a:t>
+              <a:t><![CDATA[7. সেই সময় ঘনিয়ে আসছে যখন সবকিছুই শেষ হবে, সুতরাং মন স্থির রাখ ও আত্মসংযমী হও৷ এটা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ರಿಸ್ತನಿಗೆ ಸ್ತೋತ್ರವೂ ಆಧಿಪತ್ಯವೂ]]></a:t>
+              <a:t><![CDATA[প্রার্থনা করতে সাহায্য করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಪ್ರಿಯರೇ, ನಿಮ್ಮನ್ನು ಶೋಧಿಸುವದಕ್ಕೆ ಅಗ್ನಿ ಯಂತಿರುವ ಪರಿಶೋಧನೆಗಾಗಿ ನೀವು ಆಶ್ಚರ್ಯಪಡ ಬೇಡಿರಿ; ಅಪೂರ್ವವಾದ]]></a:t>
+              <a:t><![CDATA[8. সব থেকে বড় কথা এই য়ে তোমরা পরস্পরকে একাগ্রভাবে ভালবাস, কারণ ভালবাসা অনেক অনেক পাপ ঢেকে দেয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಗತಿ ನಿಮಗೆ ಸಂಭವಿಸಿ ತೆಂದು ಯೋಚಿಸಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[9. কোনরকম অভিযোগ না করে পরস্পরের প্রতি অতিথিপরায়ণ হও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀವು ಕ್ರಿಸ್ತನ ಬಾಧೆ ಗಳಲ್ಲಿ ಪಾಲುಗಾರರಾಗಿರುವದರಿಂದ ಸಂತೋಷವುಳ್ಳ ವರಾಗಿರ್ರಿ; ಇದಲ್ಲದೆ ಆತನ ಮಹಿಮೆಯ]]></a:t>
+              <a:t><![CDATA[10. তোমরা ঈশ্বরের কাছ থেকে য়ে য়েমন আত্মিক উপহার পেয়েছ, সেই অনুসারে উপযুক্ত অধ্যক্ষের মত একে অপরকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತ್ಯಕ್ಷತೆ ಯಲ್ಲಿ ನೀವು ಸಂತೋಷಪಟ್ಟು ಅತ್ಯಂತ ಉಲ್ಲಾಸಗೊಳ್ಳುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[সাহায্য কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನೀವು ಕ್ರಿಸ್ತನ ಹೆಸರಿನ ನಿಮಿತ್ತ ನಿಂದೆಗೆ ಗುರಿಯಾದರೆ ಸಂತೋಷಪಡಿರಿ; ಯಾಕಂದರೆ ಮಹಿಮೆ ಯುಳ್ಳ ದೇವರ ಆತ್ಮನು ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[11. যদি কেউ প্রচার করে, তবে সে এমনভাবে তা করুক, য়েন ঈশ্বরের বাক্য বলছে৷ যদি কেউ সেবা করে, সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ನೆಲೆಗೊಂಡಿ ದ್ದಾನಲ್ಲಾ. ಅವರ ವಿಷಯದಲ್ಲಿ ಆತನು ದೂಷಿಸ ಲ್ಪಡುತ್ತಾನೆ; ಆದರೆ ನಿಮ್ಮ ವಿಷಯದಲ್ಲಿ ಆತನು ಮಹಿಮೆ]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের দেওয়া শক্তি অনুসারেই তা করুক, যাতে সব বিষয়ে যীশু খ্রীষ্টের মাধ্যমে ঈশ্বর প্রশংসিত হন৷ গৌরব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಂದುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[ও পরাক্রম যুগে যুগে তাঁরই হোক্৷ আমেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಿಮ್ಮಲ್ಲಿ ಯಾವನಾದರೂ ಕೊಲೆಗಾರನು ಕಳ್ಳನು ದುಷ್ಟನು ಪರರಕಾರ್ಯಗಳಲ್ಲಿ ತಲೆಹಾಕುವವನು ಆಗಿದ್ದು ಬಾಧೆಯನ್ನನುಭವಿಸ]]></a:t>
+              <a:t><![CDATA[12. প্রিয় বন্ধুরা, তোমাদের যাচাই করার জন্য য়ে কষ্টের আগুন তোমাদের মধ্যে জ্বলছে, তাতে তোমরা আশ্চর্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶರೀರ ದಲ್ಲಿ ಬಾಧೆಪಟ್ಟವನು ಪಾಪಮಾಡುವದನ್ನು ನಿಲ್ಲಿಸಿ ಬಿಟ್ಟಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[তাদের কি হবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾರದು.]]></a:t>
+              <a:t><![CDATA[হযো না৷ কোন অদ্ভুত কিছু তোমাদের প্রতি ঘটছে বলে মনে করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕ್ರೈಸ್ತನಾಗಿ ಬಾಧೆಪಟ್ಟರೆ ಅವನು ನಾಚಿಕೆ ಪಡದೆ ಅದರಲ್ಲಿಯೇ ದೇವರನ್ನು ಘನಪಡಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[13. বরং তোমরা আনন্দ করো য়ে খ্রীষ্টের দুঃখভোগের ভাগীদার হতে পেরেছ৷ এরপর তাঁর মহিমা যখন প্রকাশ পাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ದೇವರ ಮನೆಯಲ್ಲಿ ಪ್ರಾರಂಭವಾಗತಕ್ಕ ನ್ಯಾಯ ತೀರ್ಪಿನ ಸಮಯವು ಬಂದದೆ; ಅದು ಮೊದಲು ನಮ್ಮಲ್ಲಿ ಪ್ರಾರಂಭವಾದರೆ ದೇವರ]]></a:t>
+              <a:t><![CDATA[তখন তোমরা মহা আনন্দ লাভ করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುವಾರ್ತೆಗೆ ಅವಿಧೇಯರಾದವರ ಅಂತ್ಯವು ಏನಾಗಿರುವದು?]]></a:t>
+              <a:t><![CDATA[14. তোমরা খ্রীষ্টানুসারী হয়েছ বলে কেউ যদি তোমাদের অপমান করে, তবে তোমরা ধন্য, কারণ ঈশ্বরের মহিমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನೀತಿವಂತನೇ ರಕ್ಷಣೆಹೊಂದುವದು ಕಷ್ಟವಾದರೆ ಭಕ್ತಿಹೀನನೂ ಪಾಪಿಷ್ಠನೂ ನಿಲ್ಲುವದು ಎಲ್ಲಿ?]]></a:t>
+              <a:t><![CDATA[আত্মা তোমাদের মধ্যে বিরাজ করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಹೀಗಿರಲಾಗಿ ದೇವರ ಚಿತ್ತಾನುಸಾರ ಬಾಧೆಪಡು ವವರು ಒಳ್ಳೇದನ್ನು ಮಾಡುವವರಾಗಿದ್ದು ತಮ್ಮ ಆತ್ಮಗಳನ್ನು ನಂಬಿಗಸ್ತನಾದ]]></a:t>
+              <a:t><![CDATA[15. তোমাদের মধ্যে কেউ য়েন খুনী, কি চোর, কি দুষ্কর্মকারী রূপে বা অন্যায়ভাবে অন্য়ের ব্যাপারে হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8839,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೃಷ್ಟಿಕರ್ತನಿಗೆ ಒಪ್ಪಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[দিয়ে দুঃখভোগ না করে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. কিন্তু যদি কেউ খ্রীষ্টীয়ান বলে দুঃখভোগ করে, তবে সে য়েন লজ্জা না পায়, কিন্তু তার সেই নাম]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[(খ্রীষ্টীয়ান) আছে বলে সে ঈশ্বরের প্রশংসা করুক৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. বিচার আরন্ভ হবার সময় হয়েছে এবং তা ঈশ্বরের লোকদের থেকেই শুরু করা হবে৷ সেই বিচার যদি আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಹೀಗೆ ಶರೀರದಲ್ಲಿ ಇನ್ನು ಉಳಿದಿರುವ ತನ್ನ ಜೀವಿತಕಾಲದಲ್ಲಿ ಮನುಷ್ಯರ ದುರಾಶೆಗಳ ಪ್ರಕಾರ ಬದುಕದೆ ದೇವರ ಚಿತ್ತದ]]></a:t>
+              <a:t><![CDATA[19. যাঁরা ঈশ্বরের ইচ্ছানুসারে দুঃখভোগ করছে, তারা সেই বিশ্বস্ত সৃষ্টিকর্তার হাতে নিজেদের (আত্মাকে)]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[থেকেই শুরু করা হয় তবে যাঁরা ঈশ্বরের সুসমাচার প্রত্যাখ্যান করে তাদের পরিণাম কি হবে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಬದುಕುವನು.]]></a:t>
+              <a:t><![CDATA[সঁপে দিক এবং ভাল কাজ করে যাক্৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಬಂಡುತನ ದುರಾಶೆ ಕುಡಿಕತನ ದುಂದೌತನ ಮದ್ಯಪಾನಗೋಷ್ಠಿ ಅಸಹ್ಯವಾದ ವಿಗ್ರಹಾರಾಧನೆ ಗಳು ಇವುಗಳನ್ನು ನಡಿಸುವದರಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[1. তাই বলছি, খ্রীষ্ট নিজেই যখন তাঁর মরদেহে দুঃখভোগ করলেন, তখন তোমরাও সেই একই মনোভাব নিয়ে নিজেদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ಯಜನರಿಗೆ ಇಷ್ಟವಾದದ್ದನ್ನು ಮಾಡುವದರಲ್ಲಿಯೂ ನಮ್ಮ ಜೀವಿತ ದಲ್ಲಿ ಕಳೆದುಹೋದ ಕಾಲವೇ ಸಾಕು.]]></a:t>
+              <a:t><![CDATA[মনটাকে দৃঢ় কর, কারণ দেহে যার দুঃখভোগ হয়েছে, সে পাপ করা থেকে নিবৃত্ত হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ತಾವು ಮಾಡುವ ಅಪರಿಮಿತವಾದ ಪಟಿಂಗತನದಲ್ಲಿ ನೀವು ಅವರೊಂದಿಗೆ ಸೇರದೆ ಇದ್ದದ್ದಕ್ಕೆ ಅವರು ಆಶ್ಚರ್ಯ ಪಟ್ಟು ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[2. নিজেদের শক্তিশালী করে তোলো যাতে মানবিক বাসনার অনুগামী না হয়ে তোমরা বাকি জীবন ঈশ্বর তোমার কাছে যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂಷಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[চান তা করে কাটাতে পার৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>