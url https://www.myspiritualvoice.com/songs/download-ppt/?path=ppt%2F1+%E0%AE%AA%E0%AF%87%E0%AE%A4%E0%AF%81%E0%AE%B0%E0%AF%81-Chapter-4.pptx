--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -71,50 +71,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +137,51 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +319,54 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. Wherein they think it strange that all of you run not with them to the same excess of riot, speaking evil of you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. Wherein they think it strange that all of you run not with them to the same excess of riot, speaking evil of you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம் காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு, அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
+              <a:t><![CDATA[5. Who shall give account to him that is ready to judge the quick and the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு, உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Who shall give account to him that is ready to judge the quick and the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு, உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For for this cause was the gospel preached also to them that are dead, that they might be judged according to men in the flesh, but live according to God in the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் நியாயத்தீர்ப்புக்கொடுக்க ஆயத்தமாயிருக்கிறவருக்கு அவர்கள் கணக்கொப்புவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For for this cause was the gospel preached also to them that are dead, that they might be judged according to men in the flesh, but live according to God in the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் நியாயத்தீர்ப்புக்கொடுக்க ஆயத்தமாயிருக்கிறவருக்கு அவர்கள் கணக்கொப்புவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. But the end of all things is at hand: be all of you therefore sober, and watch unto prayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[7. But the end of all things is at hand: be all of you therefore sober, and watch unto prayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. And above all things have fervent love among yourselves: for love shall cover the multitude of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து, தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. And above all things have fervent love among yourselves: for love shall cover the multitude of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமானே இரட்சிக்கப்படுவது அரிதானால், பக்தியில்லாதவனும் பாவியும் எங்கே நிற்பான்?]]></a:t>
+              <a:t><![CDATA[1. Forasmuch then as Christ has suffered for us in the flesh, arm yourselves likewise with the same mind: for he that has suffered in the flesh has ceased from sin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எல்லாவற்றிற்கும் முடிவு சமீபமாயிற்று; ஆகையால் தெளிந்த புத்தியுள்ளவர்களாயிருந்து, ஜெபம்பண்ணுவதற்கு ஜாக்கிரதையுள்ளவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Use hospitality one to another without grudging.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எல்லாவற்றிற்கும் முடிவு சமீபமாயிற்று; ஆகையால் தெளிந்த புத்தியுள்ளவர்களாயிருந்து, ஜெபம்பண்ணுவதற்கு ஜாக்கிரதையுள்ளவர்களாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. As every man has received the gift, even so minister the same one to another, as good stewards of the manifold grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாவற்றிற்கும் மேலாக ஒருவரிலொருவர் ஊக்கமான அன்புள்ளவர்களாயிருங்கள்; அன்பு திரளான பாவங்களை மூடும்.]]></a:t>
+              <a:t><![CDATA[10. As every man has received the gift, even so minister the same one to another, as good stewards of the manifold grace of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முறுமுறுப்பில்லாமல் ஒருவரையொருவர் உபசரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. If any man speak, let him speak as the oracles of God; if any man minister, let him do it as of the ability which God gives: that God in all things may be glorified through Jesus Christ, to whom be praise and dominion for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. If any man speak, let him speak as the oracles of God; if any man minister, let him do it as of the ability which God gives: that God in all things may be glorified through Jesus Christ, to whom be praise and dominion for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. If any man speak, let him speak as the oracles of God; if any man minister, let him do it as of the ability which God gives: that God in all things may be glorified through Jesus Christ, to whom be praise and dominion for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[12. Beloved, think it not strange concerning the fiery trial which is to try you, as though some strange thing happened unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[12. Beloved, think it not strange concerning the fiery trial which is to try you, as though some strange thing happened unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன் தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[13. But rejoice, inasmuch as all of you are partakers of Christ's sufferings; that, when his glory shall be revealed, all of you may be glad also with exceeding joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ புதுமையென்று திகையாமல்,]]></a:t>
+              <a:t><![CDATA[13. But rejoice, inasmuch as all of you are partakers of Christ's sufferings; that, when his glory shall be revealed, all of you may be glad also with exceeding joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமானே இரட்சிக்கப்படுவது அரிதானால், பக்தியில்லாதவனும் பாவியும் எங்கே நிற்பான்?]]></a:t>
+              <a:t><![CDATA[1. Forasmuch then as Christ has suffered for us in the flesh, arm yourselves likewise with the same mind: for he that has suffered in the flesh has ceased from sin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ புதுமையென்று திகையாமல்,]]></a:t>
+              <a:t><![CDATA[14. If all of you be reproached for the name of Christ, happy are all of you; for the spirit of glory and of God rests upon you: on their part he is evil spoken of, but on your part he is glorified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள் பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. If all of you be reproached for the name of Christ, happy are all of you; for the spirit of glory and of God rests upon you: on their part he is evil spoken of, but on your part he is glorified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள் பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. If all of you be reproached for the name of Christ, happy are all of you; for the spirit of glory and of God rests upon you: on their part he is evil spoken of, but on your part he is glorified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. But let none of you suffer as a murderer, or as a thief, or as an evildoer, or as a busybody in other men's matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. But let none of you suffer as a murderer, or as a thief, or as an evildoer, or as a busybody in other men's matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[16. Yet if any man suffer as a Christian, let him not be ashamed; but let him glorify God on this behalf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
+              <a:t><![CDATA[16. Yet if any man suffer as a Christian, let him not be ashamed; but let him glorify God on this behalf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் கிறிஸ்தவனாயிருப்பதினால் பாடுபட்டால் வெட்கப்படாமலிருந்து, அதினிமித்தம் தேவனை மகிமைப்படுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. For the time has come that judgment must begin at the house of God: and if it first begin at us, what shall the end be of them that obey not the gospel of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் கிறிஸ்தவனாயிருப்பதினால் பாடுபட்டால் வெட்கப்படாமலிருந்து, அதினிமித்தம் தேவனை மகிமைப்படுத்தக்கடவன்.]]></a:t>
+              <a:t><![CDATA[17. For the time has come that judgment must begin at the house of God: and if it first begin at us, what shall the end be of them that obey not the gospel of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால் தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
+              <a:t><![CDATA[18. And if the righteous scarcely be saved, where shall the ungodly and the sinner appear?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. That he no longer should live the rest of his time in the flesh to the lusts of men, but to the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4023,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால் தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
+              <a:t><![CDATA[19. Wherefore let them that suffer according to the will of God commit the keeping of their souls to him in well doing, as unto a faithful Creator.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Wherefore let them that suffer according to the will of God commit the keeping of their souls to him in well doing, as unto a faithful Creator.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. That he no longer should live the rest of his time in the flesh to the lusts of men, but to the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. That he no longer should live the rest of his time in the flesh to the lusts of men, but to the will of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. For the time past of our life may suffice us to have wrought the will of the Gentiles, when we walked in lasciviousness, lusts, excess of wine, revellings, banquetings, and abominable idolatries:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை விட்டோய்ந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[3. For the time past of our life may suffice us to have wrought the will of the Gentiles, when we walked in lasciviousness, lusts, excess of wine, revellings, banquetings, and abominable idolatries:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை விட்டோய்ந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[3. For the time past of our life may suffice us to have wrought the will of the Gentiles, when we walked in lasciviousness, lusts, excess of wine, revellings, banquetings, and abominable idolatries:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474531999" r:id="rId1"/>
+    <p:sldLayoutId id="2478604234" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5072,58 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কারণ অতীতে অবিশ্বাসীরা য়েমন চলেছিল তেমনি চলে তোমরা অনেক সময় নষ্ট করেছ৷ তোমরা য়ৌন পাপে ও]]></a:t>
+              <a:t><![CDATA[4. அந்தத் துன்மார்க்க உளையிலே அவர்களோடேகூட நீங்கள் விழாமலிருக்கிறதினாலே அவர்கள் ஆச்சரியப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কামোচ্ছাসে লিপ্ত ছিলে এবং হুল্লোড়পূর্ণ মাতলামিতে ভরা ভোজসভায় য়োগ দিয়ে ও ঘৃন্য মূর্তিপূজা করেই তো]]></a:t>
+              <a:t><![CDATA[உங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিন কাটিয়েছ৷]]></a:t>
+              <a:t><![CDATA[5. உயிரோடிருக்கிறவர்களுக்கும் மரித்தோர்களுக்கும் நியாயத்தீர்ப்புக்கொடுக்க ஆயத்தமாயிருக்கிறவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু এখন অবিশ্বাসী লোকেরাই দেখে আশ্চর্য হয় য়ে তোমরা আর সেই জংলী বেপরোয়া জীবনযাপনে য়োগ দাও]]></a:t>
+              <a:t><![CDATA[அவர்கள் கணக்கொப்புவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না; আর সেই জন্য তারা তোমাদের গালাগালি ও অপবাদ দেয়৷]]></a:t>
+              <a:t><![CDATA[6. இதற்காக மரித்தோரானவர்கள், மனுஷர் முன்பாக மாம்சத்திலே ஆக்கினைக்குள்ளாக்கப்பட்டிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু তাদের এই রকম আচরণের জন্য তাঁর (খ্রীষ্টের) কাছে কৈফিয়ত্ দিতে হবে, যিনি জীবিত ও মৃতদের]]></a:t>
+              <a:t><![CDATA[தேவன்முன்பாக ஆவியிலே பிழைக்கும்படியாக, அவர்களுக்கும் சுவிசேஷம் அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিচার করবেন৷]]></a:t>
+              <a:t><![CDATA[7. எல்லாவற்றிற்கும் முடிவு சமீபமாயிற்று; ஆகையால் தெளிந்த புத்தியுள்ளவர்களாயிருந்து, ஜெபம்பண்ணுவதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এই কারণেই এই সুসমাচার সেই সমস্ত বিশ্বাসীদের কাছে প্রচার করা হয়েছিল যাঁরা আজকে মৃত; য়েন]]></a:t>
+              <a:t><![CDATA[ஜாக்கிரதையுள்ளவர்களாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৈহিকভাবে মানুষের মত তাঁদের মৃত্যুর বিধান দেওয়া হলেও ঈশ্বরের মত তাঁরা আত্মার দ্বারা অনন্তকাল বাস]]></a:t>
+              <a:t><![CDATA[8. எல்லாவற்றிற்கும் மேலாக ஒருவரிலொருவர் ஊக்கமான அன்புள்ளவர்களாயிருங்கள்; அன்பு திரளான பாவங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেন৷]]></a:t>
+              <a:t><![CDATA[மூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. শাস্ত্র য়েমন বলে, ‘নীতিপরায়ণদের পরিত্রাণ লাভ যদি এমন কঠিন হয় তবে যাঁরা ঈশ্বরবিহীন ও পাপী]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, கிறிஸ்து நமக்காக மாம்சத்திலே பாடுபட்டபடியால், நீங்களும் அப்படிப்பட்ட சிந்தையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সেই সময় ঘনিয়ে আসছে যখন সবকিছুই শেষ হবে, সুতরাং মন স্থির রাখ ও আত্মসংযমী হও৷ এটা তোমাদের]]></a:t>
+              <a:t><![CDATA[9. முறுமுறுப்பில்லாமல் ஒருவரையொருவர் உபசரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রার্থনা করতে সাহায্য করবে৷]]></a:t>
+              <a:t><![CDATA[10. அவனவன் பெற்ற வரத்தின்படியே நீங்கள் தேவனுடைய பற்பல கிருபையுள்ள ஈவுகளைப் பகிர்ந்துகொடுக்கும் நல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সব থেকে বড় কথা এই য়ে তোমরা পরস্পরকে একাগ্রভাবে ভালবাস, কারণ ভালবাসা অনেক অনেক পাপ ঢেকে দেয়৷]]></a:t>
+              <a:t><![CDATA[உக்கிராணக்காரர்போல, ஒருவருக்கொருவர் உதவிசெய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কোনরকম অভিযোগ না করে পরস্পরের প্রতি অতিথিপরায়ণ হও৷]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் போதித்தால் தேவனுடைய வாக்கியங்களின்படி போதிக்கக்கடவன்; ஒருவன் உதவிசெய்தால் தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তোমরা ঈশ্বরের কাছ থেকে য়ে য়েমন আত্মিক উপহার পেয়েছ, সেই অনুসারে উপযুক্ত অধ্যক্ষের মত একে অপরকে]]></a:t>
+              <a:t><![CDATA[தந்தருளும் பெலத்தின்படி செய்யக்கடவன்; எல்லாவற்றிலேயும் இயேசுகிறிஸ்துமூலமாய் தேவன் மகிமைப்படும்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্য কর৷]]></a:t>
+              <a:t><![CDATA[செய்வீர்களாக; அவருக்கே மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যদি কেউ প্রচার করে, তবে সে এমনভাবে তা করুক, য়েন ঈশ্বরের বাক্য বলছে৷ যদি কেউ সেবা করে, সে]]></a:t>
+              <a:t><![CDATA[12. பிரியமானவர்களே, உங்களைச் சோதிக்கும்படி உங்கள் நடுவில் பற்றியெரிகிற அக்கினியைக்குறித்து ஏதோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের দেওয়া শক্তি অনুসারেই তা করুক, যাতে সব বিষয়ে যীশু খ্রীষ্টের মাধ্যমে ঈশ্বর প্রশংসিত হন৷ গৌরব]]></a:t>
+              <a:t><![CDATA[புதுமையென்று திகையாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও পরাক্রম যুগে যুগে তাঁরই হোক্৷ আমেন৷]]></a:t>
+              <a:t><![CDATA[13. கிறிஸ்துவின் மகிமைவெளிப்படும்போது நீங்கள் களிகூர்ந்து மகிழும்படியாக அவருடைய பாடுகளுக்கு நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রিয় বন্ধুরা, তোমাদের যাচাই করার জন্য য়ে কষ্টের আগুন তোমাদের মধ্যে জ্বলছে, তাতে তোমরা আশ্চর্য]]></a:t>
+              <a:t><![CDATA[பங்காளிகளானதால் சந்தோஷப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের কি হবে?’]]></a:t>
+              <a:t><![CDATA[ஆயுதமாகத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হযো না৷ কোন অদ্ভুত কিছু তোমাদের প্রতি ঘটছে বলে মনে করো না৷]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கிறிஸ்துவின் நாமத்தினிமித்தம் நிந்திக்கப்பட்டால் பாக்கியவான்கள்; ஏனென்றால் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. বরং তোমরা আনন্দ করো য়ে খ্রীষ্টের দুঃখভোগের ভাগীদার হতে পেরেছ৷ এরপর তাঁর মহিমা যখন প্রকাশ পাবে]]></a:t>
+              <a:t><![CDATA[ஆவியாகிய மகிமையுள்ள ஆவியானவர் உங்கள்மேல் தங்கியிருக்கிறார்; அவர்களாலே தூஷிக்கப்படுகிறார்; உங்களாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন তোমরা মহা আনন্দ লাভ করবে৷]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমরা খ্রীষ্টানুসারী হয়েছ বলে কেউ যদি তোমাদের অপমান করে, তবে তোমরা ধন্য, কারণ ঈশ্বরের মহিমার]]></a:t>
+              <a:t><![CDATA[15. ஆதலால் உங்களில் ஒருவனும் கொலைபாதகனாயாவது, திருடனாயாவது, பொல்லாங்கு செய்தவனாயாவது, அந்நிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মা তোমাদের মধ্যে বিরাজ করছে৷]]></a:t>
+              <a:t><![CDATA[காரியங்களில் தலையிட்டுக்கொண்டவனாயாவது பாடுபடுகிறவனாயிருக்கக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তোমাদের মধ্যে কেউ য়েন খুনী, কি চোর, কি দুষ্কর্মকারী রূপে বা অন্যায়ভাবে অন্য়ের ব্যাপারে হাত]]></a:t>
+              <a:t><![CDATA[16. ஒருவன் கிறிஸ்தவனாயிருப்பதினால் பாடுபட்டால் வெட்கப்படாமலிருந்து, அதினிமித்தம் தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে দুঃখভোগ না করে৷]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু যদি কেউ খ্রীষ্টীয়ান বলে দুঃখভোগ করে, তবে সে য়েন লজ্জা না পায়, কিন্তু তার সেই নাম]]></a:t>
+              <a:t><![CDATA[17. நியாயத்தீர்ப்பு தேவனுடைய வீட்டிலே துவக்குங்காலமாயிருக்கிறது; முந்தி நம்மிடத்திலே அது துவக்கினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(খ্রীষ্টীয়ান) আছে বলে সে ঈশ্বরের প্রশংসা করুক৷]]></a:t>
+              <a:t><![CDATA[தேவனுடைய சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களின் முடிவு என்னமாயிருக்கும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. বিচার আরন্ভ হবার সময় হয়েছে এবং তা ঈশ্বরের লোকদের থেকেই শুরু করা হবে৷ সেই বিচার যদি আমাদের]]></a:t>
+              <a:t><![CDATA[18. நீதிமானே இரட்சிக்கப்படுவது அரிதானால், பக்தியில்லாதவனும் பாவியும் எங்கே நிற்பான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. যাঁরা ঈশ্বরের ইচ্ছানুসারে দুঃখভোগ করছে, তারা সেই বিশ্বস্ত সৃষ্টিকর্তার হাতে নিজেদের (আত্মাকে)]]></a:t>
+              <a:t><![CDATA[2. ஏனென்றால் மாம்சத்தில் பாடுபடுகிறவன் இனி மாம்சத்திலிருக்கும் காலம்வரைக்கும் மனுஷருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9620,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকেই শুরু করা হয় তবে যাঁরা ঈশ্বরের সুসমাচার প্রত্যাখ্যান করে তাদের পরিণাম কি হবে?]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் தேவனுடைய சித்தத்தின்படி பாடநுபவிக்கிறவர்கள் நன்மைசெய்கிறவர்களாய்த் தங்கள் ஆத்துமாக்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்மையுள்ள சிருஷ்டிகர்த்தாவாகிய அவருக்கு ஒப்புக்கொடுக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঁপে দিক এবং ভাল কাজ করে যাক্৷]]></a:t>
+              <a:t><![CDATA[இச்சைகளின்படி பிழைக்காமல் தேவனுடைய சித்தத்தின்படியே பிழைக்கத்தக்கதாகப் பாவங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তাই বলছি, খ্রীষ্ট নিজেই যখন তাঁর মরদেহে দুঃখভোগ করলেন, তখন তোমরাও সেই একই মনোভাব নিয়ে নিজেদের]]></a:t>
+              <a:t><![CDATA[விட்டோய்ந்திருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনটাকে দৃঢ় কর, কারণ দেহে যার দুঃখভোগ হয়েছে, সে পাপ করা থেকে নিবৃত্ত হয়েছে৷]]></a:t>
+              <a:t><![CDATA[3. சென்ற வாழ்நாட் காலத்திலே நாம் புறஜாதிகளுடைய இஷ்டத்தின்படி நடந்துகொண்டது போதும்; அப்பொழுது நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. নিজেদের শক্তিশালী করে তোলো যাতে মানবিক বাসনার অনুগামী না হয়ে তোমরা বাকি জীবন ঈশ্বর তোমার কাছে যা]]></a:t>
+              <a:t><![CDATA[காமவிகாரத்தையும் துர்இச்சைகளையும் நடப்பித்து, மதுபானம்பண்ணி, களியாட்டுச்செய்து, வெறிகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চান তা করে কাটাতে পার৷]]></a:t>
+              <a:t><![CDATA[அருவருப்பான விக்கிரகாராதனையைச் செய்துவந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>