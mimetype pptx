--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -370,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Likewise, all of you younger, submit yourselves unto the elder. Yea, all of you be subject one to another, and be clothed with humility: for God resists the proud, and gives grace to the humble.]]></a:t>
+              <a:t><![CDATA[5. அந்தப்படி, இளைஞரே, மூப்பருக்குக் கீழ்ப்படியுங்கள். நீங்களெல்லாரும் ஒருவருக்கொருவர் கீழ்ப்படிந்து, மனத்தாழ்மையை அணிந்துகொள்ளுங்கள்; பெருமையுள்ளவர்களுக்குத் தேவன் எதிர்த்து நிற்கிறார், தாழ்மையுள்ளவர்களுக்கோ கிருபை அளிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Humble yourselves therefore under the mighty hand of God, that he may exalt you in due time:]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், ஏற்றகாலத்திலே தேவன் உங்களை உயர்த்தும்படிக்கு, அவருடைய பலத்த கைக்குள் அடங்கியிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Casting all your care upon him; for he cares for you.]]></a:t>
+              <a:t><![CDATA[7. அவர் உங்களை விசாரிக்கிறவரானபடியால், உங்கள் கவலைகளையெல்லாம் அவர்மேல் வைத்துவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be sober, be vigilant; because your adversary the devil, as a roaring lion, walks about, seeking whom he may devour:]]></a:t>
+              <a:t><![CDATA[8. தெளிந்த புத்தியுள்ளவர்களாயிருங்கள், விழித்திருங்கள்; ஏனெனில், உங்கள் எதிராளியாகிய பிசாசானவன் கெர்ச்சிக்கிற சிங்கம்போல் எவனை விழுங்கலாமோ என்று வகைதேடிச் சுற்றித்திரிகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be sober, be vigilant; because your adversary the devil, as a roaring lion, walks about, seeking whom he may devour:]]></a:t>
+              <a:t><![CDATA[8. தெளிந்த புத்தியுள்ளவர்களாயிருங்கள், விழித்திருங்கள்; ஏனெனில், உங்கள் எதிராளியாகிய பிசாசானவன் கெர்ச்சிக்கிற சிங்கம்போல் எவனை விழுங்கலாமோ என்று வகைதேடிச் சுற்றித்திரிகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Whom resist steadfast in the faith, knowing that the same afflictions are accomplished in your brethren that are in the world.]]></a:t>
+              <a:t><![CDATA[9. விசுவாசத்தில் உறுதியாயிருந்து, அவனுக்கு எதிர்த்து நில்லுங்கள்; உலகத்திலுள்ள உங்கள் சகோதரரிடத்திலே அப்படிப்பட்ட பாடுகள் நிறைவேறிவருகிறதென்று அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Whom resist steadfast in the faith, knowing that the same afflictions are accomplished in your brethren that are in the world.]]></a:t>
+              <a:t><![CDATA[9. விசுவாசத்தில் உறுதியாயிருந்து, அவனுக்கு எதிர்த்து நில்லுங்கள்; உலகத்திலுள்ள உங்கள் சகோதரரிடத்திலே அப்படிப்பட்ட பாடுகள் நிறைவேறிவருகிறதென்று அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the God of all grace, who has called us unto his eternal glory by Christ Jesus, after that all of you have suffered a while, make you perfect, establish, strengthen, settle you.]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்து இயேசுவுக்குள் நம்மைத் தமது நித்திய மகிமைக்கு அழைத்தவராயிருக்கிற சகல கிருபையும் பொருந்திய தேவன்தாமே கொஞ்சக்காலம் பாடநுபவிக்கிற உங்களைச் சீர்ப்படுத்தி, ஸ்திரப்படுத்தி, பலப்படுத்தி, நிலைநிறுத்துவாராக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the God of all grace, who has called us unto his eternal glory by Christ Jesus, after that all of you have suffered a while, make you perfect, establish, strengthen, settle you.]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்து இயேசுவுக்குள் நம்மைத் தமது நித்திய மகிமைக்கு அழைத்தவராயிருக்கிற சகல கிருபையும் பொருந்திய தேவன்தாமே கொஞ்சக்காலம் பாடநுபவிக்கிற உங்களைச் சீர்ப்படுத்தி, ஸ்திரப்படுத்தி, பலப்படுத்தி, நிலைநிறுத்துவாராக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the God of all grace, who has called us unto his eternal glory by Christ Jesus, after that all of you have suffered a while, make you perfect, establish, strengthen, settle you.]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்து இயேசுவுக்குள் நம்மைத் தமது நித்திய மகிமைக்கு அழைத்தவராயிருக்கிற சகல கிருபையும் பொருந்திய தேவன்தாமே கொஞ்சக்காலம் பாடநுபவிக்கிற உங்களைச் சீர்ப்படுத்தி, ஸ்திரப்படுத்தி, பலப்படுத்தி, நிலைநிறுத்துவாராக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The elders which are among you I exhort, who am also an elder, and a witness of the sufferings of Christ, and also a partaker of the glory that shall be revealed:]]></a:t>
+              <a:t><![CDATA[1. உங்களிலுள்ள மூப்பருக்கு உடன்மூப்பனும், கிறிஸ்துவின் பாடுகளுக்குச் சாட்சியும், இனி வெளிப்படும் மகிமைக்குப் பங்காளியுமாயிருக்கிற நான் புத்திசொல்லுகிறதென்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. To him be glory and dominion for ever and ever. Amen.]]></a:t>
+              <a:t><![CDATA[10. கிறிஸ்து இயேசுவுக்குள் நம்மைத் தமது நித்திய மகிமைக்கு அழைத்தவராயிருக்கிற சகல கிருபையும் பொருந்திய தேவன்தாமே கொஞ்சக்காலம் பாடநுபவிக்கிற உங்களைச் சீர்ப்படுத்தி, ஸ்திரப்படுத்தி, பலப்படுத்தி, நிலைநிறுத்துவாராக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. By Silvanus, a faithful brother unto you, as I suppose, I have written briefly, exhorting, and testifying that this is the true grace of God wherein all of you stand.]]></a:t>
+              <a:t><![CDATA[11. அவருக்கு மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. By Silvanus, a faithful brother unto you, as I suppose, I have written briefly, exhorting, and testifying that this is the true grace of God wherein all of you stand.]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்குப் புத்திசொல்லும்படிக்கும், நீங்கள் நிலைகொண்டு நிற்கிற கிருபை தேவனுடைய மெய்யான கிருபைதானென்று சாட்சியிடும்படிக்கும், நான் சுருக்கமாய் உங்களுக்கு எழுதி, எனக்குத் தோன்றுகிறபடி உண்மையுள்ள சகோதரனாகிய சில்வானுவின் கையிலே கொடுத்து அனுப்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. By Silvanus, a faithful brother unto you, as I suppose, I have written briefly, exhorting, and testifying that this is the true grace of God wherein all of you stand.]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்குப் புத்திசொல்லும்படிக்கும், நீங்கள் நிலைகொண்டு நிற்கிற கிருபை தேவனுடைய மெய்யான கிருபைதானென்று சாட்சியிடும்படிக்கும், நான் சுருக்கமாய் உங்களுக்கு எழுதி, எனக்குத் தோன்றுகிறபடி உண்மையுள்ள சகோதரனாகிய சில்வானுவின் கையிலே கொடுத்து அனுப்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The church that is at Babylon, elected together with you, salutes you; and so does Marcus my son.]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்குப் புத்திசொல்லும்படிக்கும், நீங்கள் நிலைகொண்டு நிற்கிற கிருபை தேவனுடைய மெய்யான கிருபைதானென்று சாட்சியிடும்படிக்கும், நான் சுருக்கமாய் உங்களுக்கு எழுதி, எனக்குத் தோன்றுகிறபடி உண்மையுள்ள சகோதரனாகிய சில்வானுவின் கையிலே கொடுத்து அனுப்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The church that is at Babylon, elected together with you, salutes you; and so does Marcus my son.]]></a:t>
+              <a:t><![CDATA[13. உங்களுடனேகூடத் தெரிந்துகொள்ளப்பட்டிருக்கிற பாபிலோனிலுள்ள சபையும், என் குமாரனாகிய மாற்கும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Greet all of you one another with a kiss of love. Peace be with you all that are in Christ Jesus. Amen.]]></a:t>
+              <a:t><![CDATA[13. உங்களுடனேகூடத் தெரிந்துகொள்ளப்பட்டிருக்கிற பாபிலோனிலுள்ள சபையும், என் குமாரனாகிய மாற்கும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Greet all of you one another with a kiss of love. Peace be with you all that are in Christ Jesus. Amen.]]></a:t>
+              <a:t><![CDATA[14. ஒருவரையொருவர் அன்பின் முத்தத்தோடே வாழ்த்துதல் செய்யுங்கள். கிறிஸ்து இயேசுவுக்குள்ளான உங்கள் அனைவருக்கும் சமாதானமுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The elders which are among you I exhort, who am also an elder, and a witness of the sufferings of Christ, and also a partaker of the glory that shall be revealed:]]></a:t>
+              <a:t><![CDATA[1. உங்களிலுள்ள மூப்பருக்கு உடன்மூப்பனும், கிறிஸ்துவின் பாடுகளுக்குச் சாட்சியும், இனி வெளிப்படும் மகிமைக்குப் பங்காளியுமாயிருக்கிற நான் புத்திசொல்லுகிறதென்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Feed the flock of God which is among you, taking the oversight thereof, not by constraint, but willingly; not for filthy illegal gain, but of a ready mind;]]></a:t>
+              <a:t><![CDATA[1. உங்களிலுள்ள மூப்பருக்கு உடன்மூப்பனும், கிறிஸ்துவின் பாடுகளுக்குச் சாட்சியும், இனி வெளிப்படும் மகிமைக்குப் பங்காளியுமாயிருக்கிற நான் புத்திசொல்லுகிறதென்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Feed the flock of God which is among you, taking the oversight thereof, not by constraint, but willingly; not for filthy illegal gain, but of a ready mind;]]></a:t>
+              <a:t><![CDATA[2. உங்களிடத்திலுள்ள தேவனுடைய மந்தையை நீங்கள் மேய்த்து, கட்டாயமாய் அல்ல, மனப்பூர்வமாயும், அவலட்சணமான ஆதாயத்திற்காக அல்ல, உற்சாக மனதோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Neither as being lords over God's heritage, but being ensamples to the flock.]]></a:t>
+              <a:t><![CDATA[2. உங்களிடத்திலுள்ள தேவனுடைய மந்தையை நீங்கள் மேய்த்து, கட்டாயமாய் அல்ல, மனப்பூர்வமாயும், அவலட்சணமான ஆதாயத்திற்காக அல்ல, உற்சாக மனதோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the chief Shepherd shall appear, all of you shall receive a crown of glory that fades not away.]]></a:t>
+              <a:t><![CDATA[3. சுதந்தரத்தை இறுமாப்பாய் ஆளுகிறவர்களாக அல்ல, மந்தைக்கு மாதிரிகளாகவும், கண்காணிப்புச் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Likewise, all of you younger, submit yourselves unto the elder. Yea, all of you be subject one to another, and be clothed with humility: for God resists the proud, and gives grace to the humble.]]></a:t>
+              <a:t><![CDATA[4. அப்படிச் செய்தால் பிரதான மேய்ப்பர் வெளிப்படும்போது மகிமையுள்ள வாடாத கிரீடத்தைப் பெறுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Likewise, all of you younger, submit yourselves unto the elder. Yea, all of you be subject one to another, and be clothed with humility: for God resists the proud, and gives grace to the humble.]]></a:t>
+              <a:t><![CDATA[5. அந்தப்படி, இளைஞரே, மூப்பருக்குக் கீழ்ப்படியுங்கள். நீங்களெல்லாரும் ஒருவருக்கொருவர் கீழ்ப்படிந்து, மனத்தாழ்மையை அணிந்துகொள்ளுங்கள்; பெருமையுள்ளவர்களுக்குத் தேவன் எதிர்த்து நிற்கிறார், தாழ்மையுள்ளவர்களுக்கோ கிருபை அளிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546053" r:id="rId1"/>
+    <p:sldLayoutId id="2474531995" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாழ்மையுள்ளவர்களுக்கோ கிருபை அளிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[বিরোধিতা করেন; কিন্তু নতনম্রদের অনুগ্রহ করেন৷’হিতোপদেশ 3:34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், ஏற்றகாலத்திலே தேவன் உங்களை உயர்த்தும்படிக்கு, அவருடைய பலத்த கைக்குள் அடங்கியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. তাই তোমরা ঈশ্বরের পরাক্রান্ত হাতের নীচে অবনত থাক, য়েন ঠিক সময়ে তিনি তোমাদের উন্নীত করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் உங்களை விசாரிக்கிறவரானபடியால், உங்கள் கவலைகளையெல்லாம் அவர்மேல் வைத்துவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. তোমাদের সমস্ত ভাবনা চিন্তার ভার তাঁকে দাও, কারণ তিনি তোমাদের জন্য চিন্তা করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தெளிந்த புத்தியுள்ளவர்களாயிருங்கள், விழித்திருங்கள்; ஏனெனில், உங்கள் எதிராளியாகிய பிசாசானவன்]]></a:t>
+              <a:t><![CDATA[8. তোমরা সংযত ও সতর্ক থাক, তোমাদের মহাশত্রু দিয়াবল গর্জনকারী সিংহের মত কাকে গ্রাস করবে তা খুঁজে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கெர்ச்சிக்கிற சிங்கம்போல் எவனை விழுங்கலாமோ என்று வகைதேடிச் சுற்றித்திரிகிறான்.]]></a:t>
+              <a:t><![CDATA[বেড়াচ্ছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. விசுவாசத்தில் உறுதியாயிருந்து, அவனுக்கு எதிர்த்து நில்லுங்கள்; உலகத்திலுள்ள உங்கள் சகோதரரிடத்திலே]]></a:t>
+              <a:t><![CDATA[9. তোমরা দিয়াবলের প্রতিরোধ কর, বিশ্বাসে বলবান হও৷ তোমরা জান, সারা বিশ্বে তোমাদের বিশ্বাসী ভাইরাও এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்படிப்பட்ட பாடுகள் நிறைவேறிவருகிறதென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[রকম দুঃখ কষ্টের মধ্য দিয়েই দিন কাটাচ্ছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கிறிஸ்து இயேசுவுக்குள் நம்மைத் தமது நித்திய மகிமைக்கு அழைத்தவராயிருக்கிற சகல கிருபையும்]]></a:t>
+              <a:t><![CDATA[10. হ্যাঁ, তোমাদের দুঃখভোগ অল্পকালের জন্য; কিন্তু তারপর ঈশ্বর সব কিছু ঠিক করে দেবেন ও তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பொருந்திய தேவன்தாமே கொஞ்சக்காலம் பாடநுபவிக்கிற உங்களைச் சீர்ப்படுத்தி, ஸ்திரப்படுத்தி, பலப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[শক্তিশালী করে তুলবেন৷ তিনি পতন থেকে রক্ষা করার জন্য তোমাদের সাহায্য করবেন৷ তিনিই সেই ঈশ্বর যিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிலைநிறுத்துவாராக;]]></a:t>
+              <a:t><![CDATA[সবাইকে অনুগ্রহ বিতরণ করেন৷ যীশু খ্রীষ্টে তাঁর অনন্ত মহিমার ভাগীদার হবার জন্য তিনি তোমাদের আহ্বান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்களிலுள்ள மூப்பருக்கு உடன்மூப்பனும், கிறிஸ்துவின் பாடுகளுக்குச் சாட்சியும், இனி வெளிப்படும்]]></a:t>
+              <a:t><![CDATA[1. যাঁরা মণ্ডলীর প্রাচীন তাদের কাছে এখন আমার এই বক্তব্য, আমি নিজেও একজন প্রাচীন হিসেবে খ্রীষ্টের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவருக்கு மகிமையும் வல்லமையும் சதாகாலங்களிலும் உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்குப் புத்திசொல்லும்படிக்கும், நீங்கள் நிலைகொண்டு நிற்கிற கிருபை தேவனுடைய மெய்யான]]></a:t>
+              <a:t><![CDATA[11. যুগে যুগে তাঁরই পরাক্রম হোক্৷ আমেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிருபைதானென்று சாட்சியிடும்படிக்கும், நான் சுருக்கமாய் உங்களுக்கு எழுதி, எனக்குத் தோன்றுகிறபடி]]></a:t>
+              <a:t><![CDATA[12. সীল, যাকে আমি খ্রীষ্টে বিশ্বস্ত ভাই বলে জানি তার মাধ্যমে তোমাদের কাছে এই সংক্ষিপ্ত চিঠি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உண்மையுள்ள சகோதரனாகிய சில்வானுவின் கையிலே கொடுத்து அனுப்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[পাঠাচ্ছি; য়েন তোমরা আশ্বস্ত ও উত্‌সাহিত হও৷ আমি একথা বলতে চাই, এই হচ্ছে ঈশ্বরের প্রকৃত অনুগ্রহ এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுடனேகூடத் தெரிந்துகொள்ளப்பட்டிருக்கிற பாபிலோனிலுள்ள சபையும், என் குமாரனாகிய மாற்கும்]]></a:t>
+              <a:t><![CDATA[সেই অনুগ্রহে দৃঢ়ভাবে স্থির থাক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. বাবিলের মণ্ডলী, যাকে ঈশ্বর তোমাদের সাথে মনোনীত করেছেন, তারা তাদের শুভেচ্ছা তোমাদের পাঠাচ্ছে এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருவரையொருவர் அன்பின் முத்தத்தோடே வாழ்த்துதல் செய்யுங்கள். கிறிஸ்து இயேசுவுக்குள்ளான உங்கள்]]></a:t>
+              <a:t><![CDATA[আমার পুত্র মার্কও শুভেচ্ছা জানাচ্ছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனைவருக்கும் சமாதானமுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[14. প্রেমচুম্বনে পরস্পর মঙ্গলাবাদ কর৷ তোমরা যাঁরা খ্রীষ্টে আছ তাদের সবার প্রতি শান্তি নেমে আসুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மகிமைக்குப் பங்காளியுமாயிருக்கிற நான் புத்திசொல்லுகிறதென்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[দুঃখভোগের একজন সাক্ষী৷ সেই সঙ্গে ভবিষ্যতে য়ে ঐশীমহিমা প্রকাশিত হবে আমি হব তার একজন অংশীদার৷ আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களிடத்திலுள்ள தேவனுடைய மந்தையை நீங்கள் மேய்த்து, கட்டாயமாய் அல்ல, மனப்பூர்வமாயும், அவலட்சணமான]]></a:t>
+              <a:t><![CDATA[তোমাদের অনুরোধ করছি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆதாயத்திற்காக அல்ல, உற்சாக மனதோடும்,]]></a:t>
+              <a:t><![CDATA[2. তোমাদের তত্ত্বাবধানে ঈশ্বরের য়ে পাল আছে তাদের দেখাশোনা কর৷ স্বেচ্ছায় তাদের পরিচর্য়া কর, বাধ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சுதந்தரத்தை இறுமாப்பாய் ஆளுகிறவர்களாக அல்ல, மந்தைக்கு மாதிரிகளாகவும், கண்காணிப்புச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[হয়ে নয় বা কিছু পাবার আশায়ও নয়, বরং স্বেচ্ছায় ও আগ্রহের সঙ্গে, ঈশ্বর য়েমন চান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படிச் செய்தால் பிரதான மேய்ப்பர் வெளிப்படும்போது மகிமையுள்ள வாடாத கிரீடத்தைப் பெறுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. যাদের দাযিত্বভার তোমরা পেয়েছ তাদের ওপর প্রভুত্ব চালিও না; কিন্তু পালের আদর্শ স্বরূপ হও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப்படி, இளைஞரே, மூப்பருக்குக் கீழ்ப்படியுங்கள். நீங்களெல்லாரும் ஒருவருக்கொருவர் கீழ்ப்படிந்து,]]></a:t>
+              <a:t><![CDATA[4. য়েদিন প্রধান পালক (খ্রীষ্ট) দেখা দেবেন সেদিন তোমরা নিশ্চয়ই সেই অম্লান মহিমাময় মুকুট লাভ করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனத்தாழ்மையை அணிந்துகொள்ளுங்கள்; பெருமையுள்ளவர்களுக்குத் தேவன் எதிர்த்து நிற்கிறார்,]]></a:t>
+              <a:t><![CDATA[5. যুবকরা, তোমরা প্রাচীনদের অনুগত হও, আর নতনম্র হয়ে একে অপরের সেবা কর, কারণ‘ঈশ্বর অহঙ্কারীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 பேதுரு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>