--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -31,97 +31,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
-    <p:sldId id="276" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -239,54 +236,53 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படி இவைகளை உங்களுக்கு எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. This then is the message which we have heard of him, and declare unto you, that God is light, and in him is no darkness at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் ஒளியாயிருக்கிறார், அவரில் எவ்வளவேனும் இருளில்லை; இது நாங்கள் அவரிடத்தில் கேட்டு, உங்களுக்கு அறிவிக்கிற விசேஷமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. This then is the message which we have heard of him, and declare unto you, that God is light, and in him is no darkness at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் ஒளியாயிருக்கிறார், அவரில் எவ்வளவேனும் இருளில்லை; இது நாங்கள் அவரிடத்தில் கேட்டு, உங்களுக்கு அறிவிக்கிற விசேஷமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. If we say that we have fellowship with him, and walk in darkness, we lie, and do not the truth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் அவரோடே ஐக்கியப்பட்டவர்கள் என்று சொல்லியும், இருளிலே நடக்கிறவர்களாயிருந்தால், சத்தியத்தின்படி நடவாமல் பொய்சொல்லுகிறவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[6. If we say that we have fellowship with him, and walk in darkness, we lie, and do not the truth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -782,51 +778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாம் அவரோடே ஐக்கியப்பட்டவர்கள் என்று சொல்லியும், இருளிலே நடக்கிறவர்களாயிருந்தால், சத்தியத்தின்படி நடவாமல் பொய்சொல்லுகிறவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[7. But if we walk in the light, as he is in the light, we have fellowship one with another, and the blood of Jesus Christ his Son cleanses us from all sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் ஒளியிலிருக்கிறதுபோல நாமும் ஒளியிலே நடந்தால் ஒருவரோடொருவர் ஐக்கியப்பட்டிருப்போம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவின் இரத்தம் சகல பாவங்களையும் நீக்கி, நம்மைச் சுத்திகரிக்கும்.]]></a:t>
+              <a:t><![CDATA[7. But if we walk in the light, as he is in the light, we have fellowship one with another, and the blood of Jesus Christ his Son cleanses us from all sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1000,51 +996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் ஒளியிலிருக்கிறதுபோல நாமும் ஒளியிலே நடந்தால் ஒருவரோடொருவர் ஐக்கியப்பட்டிருப்போம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவின் இரத்தம் சகல பாவங்களையும் நீக்கி, நம்மைச் சுத்திகரிக்கும்.]]></a:t>
+              <a:t><![CDATA[8. If we say that we have no sin, we deceive ourselves, and the truth is not in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நமக்குப் பாவமில்லையென்போமானால் நம்மை நாமே வஞ்சிக்கிறவர்களாயிருப்போம், சத்தியம் நமக்குள் இராது.]]></a:t>
+              <a:t><![CDATA[9. If we confess our sins, he is faithful and just to forgive us our sins, and to cleanse us from all unrighteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய பாவங்களை நாம் அறிக்கையிட்டால், பாவங்களை நமக்கு மன்னித்து எல்லா அநியாயத்தையும் நீக்கி நம்மைச் சுத்திகரிப்பதற்கு அவர் உண்மையும் நீதியும் உள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. If we confess our sins, he is faithful and just to forgive us our sins, and to cleanse us from all unrighteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நம்முடைய பாவங்களை நாம் அறிக்கையிட்டால், பாவங்களை நமக்கு மன்னித்து எல்லா அநியாயத்தையும் நீக்கி நம்மைச் சுத்திகரிப்பதற்கு அவர் உண்மையும் நீதியும் உள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. If we say that we have not sinned, we make him a liar, and his word is not in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1436,51 +1432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதிமுதலாய் இருந்ததும், நாங்கள் கேட்டதும், எங்கள் கண்களினாலே கண்டதும், நாங்கள் நோக்கிப்பார்த்ததும், எங்கள் கைகளினாலே தொட்டுப்பார்த்ததுமாயிருக்கிற ஜீவவார்த்தையைக் குறித்து உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. That which was from the beginning, which we have heard, which we have seen with our eyes, which we have looked upon, and our hands have handled, of the Word of life;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,160 +1541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் பாவஞ்செய்யவில்லையென்போமானால், நாம் அவரைப் பொய்யராக்குகிறவர்களாயிருப்போம், அவருடைய வார்த்தை நமக்குள் இராது.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[10. நாம் பாவஞ்செய்யவில்லையென்போமானால், நாம் அவரைப் பொய்யராக்குகிறவர்களாயிருப்போம், அவருடைய வார்த்தை நமக்குள் இராது.]]></a:t>
+              <a:t><![CDATA[10. If we say that we have not sinned, we make him a liar, and his word is not in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1763,51 +1650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதிமுதலாய் இருந்ததும், நாங்கள் கேட்டதும், எங்கள் கண்களினாலே கண்டதும், நாங்கள் நோக்கிப்பார்த்ததும், எங்கள் கைகளினாலே தொட்டுப்பார்த்ததுமாயிருக்கிற ஜீவவார்த்தையைக் குறித்து உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. That which was from the beginning, which we have heard, which we have seen with our eyes, which we have looked upon, and our hands have handled, of the Word of life;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1872,51 +1759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதிமுதலாய் இருந்ததும், நாங்கள் கேட்டதும், எங்கள் கண்களினாலே கண்டதும், நாங்கள் நோக்கிப்பார்த்ததும், எங்கள் கைகளினாலே தொட்டுப்பார்த்ததுமாயிருக்கிற ஜீவவார்த்தையைக் குறித்து உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. That which was from the beginning, which we have heard, which we have seen with our eyes, which we have looked upon, and our hands have handled, of the Word of life;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1981,51 +1868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஜீவன் வெளிப்பட்டது; பிதாவினிடத்திலிருந்ததும், எங்களுக்கு வெளிப்பட்டதுமான நித்தியமாயிருக்கிற அந்த ஜீவனை நாங்கள் கண்டு, அதைக்குறித்துச் சாட்சிக்கொடுத்து, அதை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. (For the life was manifested, and we have seen it, and bear witness, and show unto you that eternal life, which was with the Father, and was manifested unto us;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2090,51 +1977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஜீவன் வெளிப்பட்டது; பிதாவினிடத்திலிருந்ததும், எங்களுக்கு வெளிப்பட்டதுமான நித்தியமாயிருக்கிற அந்த ஜீவனை நாங்கள் கண்டு, அதைக்குறித்துச் சாட்சிக்கொடுத்து, அதை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. (For the life was manifested, and we have seen it, and bear witness, and show unto you that eternal life, which was with the Father, and was manifested unto us;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2199,51 +2086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ஜீவன் வெளிப்பட்டது; பிதாவினிடத்திலிருந்ததும், எங்களுக்கு வெளிப்பட்டதுமான நித்தியமாயிருக்கிற அந்த ஜீவனை நாங்கள் கண்டு, அதைக்குறித்துச் சாட்சிக்கொடுத்து, அதை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[3. That which we have seen and heard declare we unto you, that all of you also may have fellowship with us: and truly our fellowship is with the Father, and with his Son Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2308,51 +2195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்களும் எங்களோடே ஐக்கியமுள்ளவர்களாகும்படி, நாங்கள் கண்டும் கேட்டும் இருக்கிறதை உங்களுக்கும் அறிவிக்கிறோம்; எங்களுடைய ஐக்கியம் பிதாவோடும் அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவோடும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. That which we have seen and heard declare we unto you, that all of you also may have fellowship with us: and truly our fellowship is with the Father, and with his Son Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2417,51 +2304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்களும் எங்களோடே ஐக்கியமுள்ளவர்களாகும்படி, நாங்கள் கண்டும் கேட்டும் இருக்கிறதை உங்களுக்கும் அறிவிக்கிறோம்; எங்களுடைய ஐக்கியம் பிதாவோடும் அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவோடும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. And these things write we unto you, that your joy may be full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2496,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529209" r:id="rId1"/>
+    <p:sldLayoutId id="2482528594" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2636,58 +2523,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমাদের আনন্দ য়েন পরিপূর্ণ হয়ে ওঠে সেই জন্য আমরা তোমাদের এসব লিখছি৷]]></a:t>
+              <a:t><![CDATA[5. தேவன் ஒளியாயிருக்கிறார், அவரில் எவ்வளவேனும் இருளில்லை; இது நாங்கள் அவரிடத்தில் கேட்டு, உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এই সেই বার্তা যা আমরা খ্রীষ্টের কাছ থেকে শুনেছি এবং তোমাদের কাছে ঘোষণা করছি- ঈশ্বর জ্যোতি;]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிற விசேஷமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের মধ্যে কোন অন্ধকার নেই৷]]></a:t>
+              <a:t><![CDATA[6. நாம் அவரோடே ஐக்கியப்பட்டவர்கள் என்று சொல்லியும், இருளிலே நடக்கிறவர்களாயிருந்தால், சத்தியத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাই আমরা যদি বলি য়ে ঈশ্বরের সঙ্গে আমাদের সহভাগীতা আছে, কিন্তু যদি অন্ধকারে জীবনযাপন করতে থাকি,]]></a:t>
+              <a:t><![CDATA[நடவாமல் பொய்சொல்லுகிறவர்களாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে মিথ্যা বলছি ও সত্যের অনুসারী হচ্ছি না৷]]></a:t>
+              <a:t><![CDATA[7. அவர் ஒளியிலிருக்கிறதுபோல நாமும் ஒளியிலே நடந்தால் ஒருவரோடொருவர் ஐக்கியப்பட்டிருப்போம்; அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বর জ্যোতিতে আছেন, আমরা যদি সেই রকম জ্যোতিতে বাস করি, তবে বলা যায় আমাদের পরস্পরের মধ্যে]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய இயேசுகிறிஸ்துவின் இரத்தம் சகல பாவங்களையும் நீக்கி, நம்மைச் சுத்திகரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +3515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সহভাগীতা আছে৷ ঈশ্বরের পুত্র যীশুর রক্ত আমাদের সমস্ত পাপ থেকে শুচিশুদ্ধ করে৷]]></a:t>
+              <a:t><![CDATA[8. நமக்குப் பாவமில்லையென்போமானால் நம்மை நாமே வஞ்சிக்கிறவர்களாயிருப்போம், சத்தியம் நமக்குள் இராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমরা যদি বলি য়ে আমাদের কোন পাপ নেই, তাহলে আমরা নিজেদেরই ঠকাই এবং তাঁর সত্য আমাদের মধ্যে নেই৷]]></a:t>
+              <a:t><![CDATA[9. நம்முடைய பாவங்களை நாம் அறிக்கையிட்டால், பாவங்களை நமக்கு மன்னித்து எல்லா அநியாயத்தையும் நீக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমরা যদি নিজেদের পাপ স্বীকার করি, বিশ্বস্ত ও ধার্মিক ঈশ্বর আমাদের সমস্ত পাপ ক্ষমা করবেন ও সকল]]></a:t>
+              <a:t><![CDATA[நம்மைச் சுத்திகரிப்பதற்கு அவர் உண்மையும் நீதியும் உள்ளவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অধার্মিকতা থেকে আমাদের শুদ্ধ করবেন৷]]></a:t>
+              <a:t><![CDATA[10. நாம் பாவஞ்செய்யவில்லையென்போமானால், நாம் அவரைப் பொய்யராக்குகிறவர்களாயிருப்போம், அவருடைய வார்த்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পৃথিবীর শুরু থেকেই যা বর্তমান তেমন একটি বিষয় এখন তোমাদের কাছে বলছি:আমরা তা শুনেছি,তা স্বচক্ষে]]></a:t>
+              <a:t><![CDATA[1. ஆதிமுதலாய் இருந்ததும், நாங்கள் கேட்டதும், எங்கள் கண்களினாலே கண்டதும், நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,183 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আর যদি বলি, আমরা পাপ করিনি, তবে আমরা ঈশ্বরকে মিথ্যাবাদী প্রতিপন্ন করি এবং তাঁর বার্তা আমাদের]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[অন্তরে নেই৷]]></a:t>
+              <a:t><![CDATA[நமக்குள் இராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখেছি,তা মনোয়োগ সহকারে নিরীক্ষণ করেছি;আর নিজেদের হাত দিয়ে তা স্পর্শ করেছি৷আমরা সেই বাক্যের বিষয়]]></a:t>
+              <a:t><![CDATA[நோக்கிப்பார்த்ததும், எங்கள் கைகளினாலே தொட்டுப்பார்த்ததுமாயிருக்கிற ஜீவவார்த்தையைக் குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলছি যা জীবনদায়ী৷]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেই জীবন আমাদের কাছে প্রকাশিত হয়েছিল, আমরা তা দেখেছি; আর তার বিষয়ে সাক্ষ্য দিতে পারি৷ এখন]]></a:t>
+              <a:t><![CDATA[2. அந்த ஜீவன் வெளிப்பட்டது; பிதாவினிடத்திலிருந்ததும், எங்களுக்கு வெளிப்பட்டதுமான நித்தியமாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের কাছে সেই জীবনের কথা বলছি; এ হল অনন্ত জীবন যা পিতা ঈশ্বরের কাছে ছিল৷ ঈশ্বর আমাদের কাছে সেই]]></a:t>
+              <a:t><![CDATA[அந்த ஜீவனை நாங்கள் கண்டு, அதைக்குறித்துச் சாட்சிக்கொடுத்து, அதை உங்களுக்கு அறிவிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবন তুলে ধরলেন৷]]></a:t>
+              <a:t><![CDATA[3. நீங்களும் எங்களோடே ஐக்கியமுள்ளவர்களாகும்படி, நாங்கள் கண்டும் கேட்டும் இருக்கிறதை உங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমরা যা দেখেছি ও শুনেছি সে বিষয়েই এখন তোমাদের কাছে বলছি; কারণ আমাদের ইচ্ছা তোমরাও আমাদের সহভাগী]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறோம்; எங்களுடைய ஐக்கியம் பிதாவோடும் அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவோடும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হও৷ আমাদের এই সহভাগীতা ঈশ্বর পিতা ও তাঁর পুত্র যীশু খ্রীষ্টের সঙ্গে৷]]></a:t>
+              <a:t><![CDATA[4. உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படி இவைகளை உங்களுக்கு எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +5445,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>20</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>