--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -97,50 +97,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +182,54 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +380,57 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவருக்குள் நிலைத்திருக்கிறேனென்று சொல்லுகிறவன், அவர் நடந்தபடியே தானும் நடக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. But whoso keeps his word, in him verily is the love of God perfected: hereby know we that we are in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, நான் உங்களுக்குப் புதிய கற்பனையை அல்ல, ஆதிமுதல் நீங்கள் பெற்றிருக்கிற பழைய கற்பனையையே எழுதுகிறேன்; அந்தப் பழைய கற்பனை நீங்கள் ஆதிமுதல் கேட்டிருக்கிற வசனந்தானே.]]></a:t>
+              <a:t><![CDATA[5. But whoso keeps his word, in him verily is the love of God perfected: hereby know we that we are in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரரே, நான் உங்களுக்குப் புதிய கற்பனையை அல்ல, ஆதிமுதல் நீங்கள் பெற்றிருக்கிற பழைய கற்பனையையே எழுதுகிறேன்; அந்தப் பழைய கற்பனை நீங்கள் ஆதிமுதல் கேட்டிருக்கிற வசனந்தானே.]]></a:t>
+              <a:t><![CDATA[6. He that says he abides in him ought himself also so to walk, even as he walked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நான் புதிய கற்பனையையும் உங்களுக்கு எழுதுகிறேன், இது அவருக்குள்ளும் உங்களுக்குள்ளும் மெய்யாயிருக்கிறது; ஏனென்றால், இருள் நீங்கிப்போகிறது, மெய்யான ஒளி இப்பொழுது பிரகாசிக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Brethren, I write no new commandment unto you, but an old commandment which all of you had from the beginning. The old commandment is the word which all of you have heard from the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், நான் புதிய கற்பனையையும் உங்களுக்கு எழுதுகிறேன், இது அவருக்குள்ளும் உங்களுக்குள்ளும் மெய்யாயிருக்கிறது; ஏனென்றால், இருள் நீங்கிப்போகிறது, மெய்யான ஒளி இப்பொழுது பிரகாசிக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Brethren, I write no new commandment unto you, but an old commandment which all of you had from the beginning. The old commandment is the word which all of you have heard from the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒளியிலே இருக்கிறேன் என்று சொல்லியும் தன் சகோதரனைப் பகைக்கிறவன் இதுவரைக்கும் இருளிலே இருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[8. Again, a new commandment I write unto you, which thing is true in him and in you: because the darkness is past, and the true light now shines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தன் சகோதரனிடத்தில் அன்புகூருகிறவன் ஒளியிலே நிலைகொண்டிருக்கிறான்; அவனிடத்தில் இடறல் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. Again, a new commandment I write unto you, which thing is true in him and in you: because the darkness is past, and the true light now shines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் சகோதரனைப் பகைக்கிறவன் இருளிலே இருந்து இருளிலே நடக்கிறான்; இருளானது அவன் கண்களைக் குருடாக்கினபடியால் தான் போகும் இடம் இன்னதென்று அறியாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. He that says he is in the light, and hates his brother, is in darkness even until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் சகோதரனைப் பகைக்கிறவன் இருளிலே இருந்து இருளிலே நடக்கிறான்; இருளானது அவன் கண்களைக் குருடாக்கினபடியால் தான் போகும் இடம் இன்னதென்று அறியாதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. He that loves his brother abides in the light, and there is none occasion of stumbling in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிள்ளைகளே, அவருடைய நாமத்தினிமித்தம் உங்கள் பாவங்கள் மன்னிக்கப்பட்டிருக்கிறதினால் உங்களுக்கு எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. But he that hates his brother is in darkness, and walks in darkness, and knows not where he goes, because that darkness has blinded his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் பிள்ளைகளே, நீங்கள் பாவஞ்செய்யாதபடிக்கு இவைகளை உங்களுக்கு எழுதுகிறேன்; ஒருவன் பாவஞ்செய்வானானால் நீதிபரராயிருக்கிற இயேசுகிறிஸ்து நமக்காகப் பிதாவினிடத்தில் பரிந்து பேசுகிறவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. My little children, these things write I unto you, that all of you sin not. And if any man sin, we have an advocate with the Father, Jesus Christ the righteous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன். வாலிபரே, ஜெயித்ததினால் உங்களுக்கு எழுதுகிறேன். பிள்ளைகளே நீங்கள் பிதாவை அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. But he that hates his brother is in darkness, and walks in darkness, and knows not where he goes, because that darkness has blinded his eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன். வாலிபரே, ஜெயித்ததினால் உங்களுக்கு எழுதுகிறேன். பிள்ளைகளே நீங்கள் பிதாவை அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. I write unto you, little children, because your sins are forgiven you for his name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன். வாலிபரே, ஜெயித்ததினால் உங்களுக்கு எழுதுகிறேன். பிள்ளைகளே நீங்கள் பிதாவை அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. I write unto you, little children, because your sins are forgiven you for his name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதியிருக்கிறேன். வாலிபரே, நீங்கள் பலவான்களாயிருக்கிறதினாலும், தேவவசனம் உங்களில் நிலைத்திருக்கிறதினாலும், நீங்கள் பொல்லாங்கனை ஜெயித்ததினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. I write unto you, fathers, because all of you have known him that is from the beginning. I write unto you, young men, because all of you have overcome the wicked one. I write unto you, little children, because all of you have known the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதியிருக்கிறேன். வாலிபரே, நீங்கள் பலவான்களாயிருக்கிறதினாலும், தேவவசனம் உங்களில் நிலைத்திருக்கிறதினாலும், நீங்கள் பொல்லாங்கனை ஜெயித்ததினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. I write unto you, fathers, because all of you have known him that is from the beginning. I write unto you, young men, because all of you have overcome the wicked one. I write unto you, little children, because all of you have known the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதியிருக்கிறேன். வாலிபரே, நீங்கள் பலவான்களாயிருக்கிறதினாலும், தேவவசனம் உங்களில் நிலைத்திருக்கிறதினாலும், நீங்கள் பொல்லாங்கனை ஜெயித்ததினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. I write unto you, fathers, because all of you have known him that is from the beginning. I write unto you, young men, because all of you have overcome the wicked one. I write unto you, little children, because all of you have known the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உலகத்திலும் உலகத்திலுள்ளவைகளிலும் அன்புகூராதிருங்கள்; ஒருவன் உலகத்தில் அன்புகூர்ந்தால் அவனிடத்தில் பிதாவின் அன்பில்லை.]]></a:t>
+              <a:t><![CDATA[14. I have written unto you, fathers, because all of you have known him that is from the beginning. I have written unto you, young men, because all of you are strong, and the word of God abides in you, and all of you have overcome the wicked one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உலகத்திலும் உலகத்திலுள்ளவைகளிலும் அன்புகூராதிருங்கள்; ஒருவன் உலகத்தில் அன்புகூர்ந்தால் அவனிடத்தில் பிதாவின் அன்பில்லை.]]></a:t>
+              <a:t><![CDATA[14. I have written unto you, fathers, because all of you have known him that is from the beginning. I have written unto you, young men, because all of you are strong, and the word of God abides in you, and all of you have overcome the wicked one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனெனில், மாம்சத்தின் இச்சையும், கண்களின் இச்சையும், ஜீவனத்தின் பெருமையுமாகிய உலகத்திலுள்ளவைகளெல்லாம் பிதாவினாலுண்டானவைகளல்ல, அவைகள் உலகத்தினாலுண்டானவைகள்.]]></a:t>
+              <a:t><![CDATA[14. I have written unto you, fathers, because all of you have known him that is from the beginning. I have written unto you, young men, because all of you are strong, and the word of God abides in you, and all of you have overcome the wicked one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனெனில், மாம்சத்தின் இச்சையும், கண்களின் இச்சையும், ஜீவனத்தின் பெருமையுமாகிய உலகத்திலுள்ளவைகளெல்லாம் பிதாவினாலுண்டானவைகளல்ல, அவைகள் உலகத்தினாலுண்டானவைகள்.]]></a:t>
+              <a:t><![CDATA[15. Love not the world, neither the things that are in the world. If any man love the world, the love of the Father is not in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் பிள்ளைகளே, நீங்கள் பாவஞ்செய்யாதபடிக்கு இவைகளை உங்களுக்கு எழுதுகிறேன்; ஒருவன் பாவஞ்செய்வானானால் நீதிபரராயிருக்கிற இயேசுகிறிஸ்து நமக்காகப் பிதாவினிடத்தில் பரிந்து பேசுகிறவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. My little children, these things write I unto you, that all of you sin not. And if any man sin, we have an advocate with the Father, Jesus Christ the righteous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகமும் அதின் இச்சையும் ஒழிந்துபோம்; தேவனுடைய சித்தத்தின்படி செய்கிறவனோ என்றென்றைக்கும் நிலைத்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[15. Love not the world, neither the things that are in the world. If any man love the world, the love of the Father is not in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகமும் அதின் இச்சையும் ஒழிந்துபோம்; தேவனுடைய சித்தத்தின்படி செய்கிறவனோ என்றென்றைக்கும் நிலைத்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. For all that is in the world, the lust of the flesh, and the lust of the eyes, and the pride of life, is not of the Father, but is of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிள்ளைகளே, இது கடைசிக்காலமாயிருக்கிறது; அந்திக்கிறிஸ்து வருகிறானென்று நீங்கள் கேள்விப்பட்டபடி இப்பொழுதும் அநேக அந்திக்கிறிஸ்துகள் இருக்கிறார்கள்; அதினாலே இது கடைசிக்காலமென்று அறிகிறோம்.]]></a:t>
+              <a:t><![CDATA[16. For all that is in the world, the lust of the flesh, and the lust of the eyes, and the pride of life, is not of the Father, but is of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிள்ளைகளே, இது கடைசிக்காலமாயிருக்கிறது; அந்திக்கிறிஸ்து வருகிறானென்று நீங்கள் கேள்விப்பட்டபடி இப்பொழுதும் அநேக அந்திக்கிறிஸ்துகள் இருக்கிறார்கள்; அதினாலே இது கடைசிக்காலமென்று அறிகிறோம்.]]></a:t>
+              <a:t><![CDATA[17. And the world passes away, and the lust thereof: but he that does the will of God abides for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் நம்மைவிட்டுப் பிரிந்து போனார்கள், ஆகிலும் அவர்கள் நம்முடையவர்களாயிருக்கவில்லை; நம்முடையவர்களாயிருந்தார்களானால் நம்முடனே நிலைத்திருப்பார்களே; எல்லாரும் நம்முடையவர்களல்லவென்று வெளியாகும்படிக்கே பிரிந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the world passes away, and the lust thereof: but he that does the will of God abides for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் நம்மைவிட்டுப் பிரிந்து போனார்கள், ஆகிலும் அவர்கள் நம்முடையவர்களாயிருக்கவில்லை; நம்முடையவர்களாயிருந்தார்களானால் நம்முடனே நிலைத்திருப்பார்களே; எல்லாரும் நம்முடையவர்களல்லவென்று வெளியாகும்படிக்கே பிரிந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Little children, it is the last time: and as all of you have heard that antichrist shall come, even now are there many antichrists; whereby we know that it is the last time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் பரிசுத்தராலே அபிஷேகம் பெற்றுச் சகலத்தையும் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Little children, it is the last time: and as all of you have heard that antichrist shall come, even now are there many antichrists; whereby we know that it is the last time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சத்தியத்தை நீங்கள் அறியாததினாலல்ல, நீங்கள் சத்தியத்தை அறிந்திருக்கிறதினாலும் சத்தியத்தினால் ஒரு பொய்யுமுண்டாயிராதென்பதை நீங்கள் அறிந்திருக்கிறதினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. They went out from us, but they were not of us; for if they had been of us, they would no doubt have continued with us: but they went out, that they might be made manifest that they were not all of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சத்தியத்தை நீங்கள் அறியாததினாலல்ல, நீங்கள் சத்தியத்தை அறிந்திருக்கிறதினாலும் சத்தியத்தினால் ஒரு பொய்யுமுண்டாயிராதென்பதை நீங்கள் அறிந்திருக்கிறதினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. They went out from us, but they were not of us; for if they had been of us, they would no doubt have continued with us: but they went out, that they might be made manifest that they were not all of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசுவைக் கிறிஸ்து அல்ல என்று மறுதலிக்கிறவனேயல்லாமல் வேறே யார் பொய்யன்? பிதாவையும் குமாரனையும் மறுதலிக்கிறவனே அந்திக்கிறிஸ்து.]]></a:t>
+              <a:t><![CDATA[19. They went out from us, but they were not of us; for if they had been of us, they would no doubt have continued with us: but they went out, that they might be made manifest that they were not all of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பாவங்களை நிவிர்த்தி செய்கிற கிருபாதாரபலி அவரே; நம்முடைய பாவங்களை மாத்திரம் அல்ல, சர்வலோகத்தின் பாவங்களையும் நிவிர்த்திசெய்கிற பலியாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. My little children, these things write I unto you, that all of you sin not. And if any man sin, we have an advocate with the Father, Jesus Christ the righteous:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசுவைக் கிறிஸ்து அல்ல என்று மறுதலிக்கிறவனேயல்லாமல் வேறே யார் பொய்யன்? பிதாவையும் குமாரனையும் மறுதலிக்கிறவனே அந்திக்கிறிஸ்து.]]></a:t>
+              <a:t><![CDATA[20. But all of you have an anointing from the Holy One, and all of you know all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. குமாரனை மறுதலிக்கிறவன் பிதாவை உடையவனல்ல, குமாரனை அறிக்கையிடுகிறவன் பிதாவையும் உடையவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[21. I have not written unto you because all of you know not the truth, but because all of you know it, and that no lie is of the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. குமாரனை மறுதலிக்கிறவன் பிதாவை உடையவனல்ல, குமாரனை அறிக்கையிடுகிறவன் பிதாவையும் உடையவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[21. I have not written unto you because all of you know not the truth, but because all of you know it, and that no lie is of the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் ஆதிமுதல் நீங்கள் கேள்விப்பட்டது உங்களில் நிலைத்திருக்கக்கடவது; ஆதிமுதல் நீங்கள் கேள்விப்பட்டது உங்களில் நிலைத்திருந்தால், நீங்களும் குமாரனிலும் பிதாவிலும் நிலைத்திருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Who is a liar but he that denies that Jesus is the Christ? He is antichrist, that denies the Father and the Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் ஆதிமுதல் நீங்கள் கேள்விப்பட்டது உங்களில் நிலைத்திருக்கக்கடவது; ஆதிமுதல் நீங்கள் கேள்விப்பட்டது உங்களில் நிலைத்திருந்தால், நீங்களும் குமாரனிலும் பிதாவிலும் நிலைத்திருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Who is a liar but he that denies that Jesus is the Christ? He is antichrist, that denies the Father and the Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நித்திய ஜீவனை அளிப்பேன் என்பதே அவர் நமக்குச் செய்த வாக்குத்தத்தம்.]]></a:t>
+              <a:t><![CDATA[23. Whosoever denies the Son, the same has not the Father: he that acknowledges the Son has the Father also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களை வஞ்சிக்கிறவர்களைக் குறித்து இவைகளை உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. Whosoever denies the Son, the same has not the Father: he that acknowledges the Son has the Father also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் அவராலே பெற்ற அபிஷேகம் உங்களில் நிலைத்திருக்கிறது, ஒருவரும் உங்களுக்குப் போதிக்கவேண்டுவதில்லை; அந்த அபிஷேகம் சகலத்தையுங்குறித்து உங்களுக்குப் போதிக்கிறது; அது சத்தியமாயிருக்கிறது, பொய்யல்ல, அது உங்களுக்குப் போதித்தபடியே அவரில் நிலைத்திருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[24. Let that therefore abide in you, which all of you have heard from the beginning. If that which all of you have heard from the beginning shall remain in you, all of you also shall continue in the Son, and in the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் அவராலே பெற்ற அபிஷேகம் உங்களில் நிலைத்திருக்கிறது, ஒருவரும் உங்களுக்குப் போதிக்கவேண்டுவதில்லை; அந்த அபிஷேகம் சகலத்தையுங்குறித்து உங்களுக்குப் போதிக்கிறது; அது சத்தியமாயிருக்கிறது, பொய்யல்ல, அது உங்களுக்குப் போதித்தபடியே அவரில் நிலைத்திருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[24. Let that therefore abide in you, which all of you have heard from the beginning. If that which all of you have heard from the beginning shall remain in you, all of you also shall continue in the Son, and in the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் அவராலே பெற்ற அபிஷேகம் உங்களில் நிலைத்திருக்கிறது, ஒருவரும் உங்களுக்குப் போதிக்கவேண்டுவதில்லை; அந்த அபிஷேகம் சகலத்தையுங்குறித்து உங்களுக்குப் போதிக்கிறது; அது சத்தியமாயிருக்கிறது, பொய்யல்ல, அது உங்களுக்குப் போதித்தபடியே அவரில் நிலைத்திருப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[25. And this is the promise that he has promised us, even eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய கற்பனைகளை நாம் கைக்கொள்ளுகிறவர்களானால், அவரை அறிந்திருக்கிறோமென்பதை அதினால் அறிவோம்.]]></a:t>
+              <a:t><![CDATA[2. And he is the propitiation for our sins: and not for our's only, but also for the sins of the whole world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியிருக்க, பிள்ளைகளே, அவர் வெளிப்படும்போது நாம் அவர் வருகையில் அவருக்கு முன்பாக வெட்கப்பட்டுப்போகாமல் தைரியமுள்ளவர்களாயிருக்கும்படி அவரில் நிலைத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[26. These things have I written unto you concerning them that seduce you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியிருக்க, பிள்ளைகளே, அவர் வெளிப்படும்போது நாம் அவர் வருகையில் அவருக்கு முன்பாக வெட்கப்பட்டுப்போகாமல் தைரியமுள்ளவர்களாயிருக்கும்படி அவரில் நிலைத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[27. But the anointing which all of you have received of him abides in you, and all of you need not that any man teach you: but as the same anointing teaches you of all things, and is truth, and is no lie, and even as it has taught you, all of you shall abide in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர் நீதியுள்ளவராயிருக்கிறாரென்று உங்களுக்குத் தெரிந்திருப்பதினால், நீதியைச் செய்கிறவனெவனும் அவரில் பிறந்தவனென்று அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. But the anointing which all of you have received of him abides in you, and all of you need not that any man teach you: but as the same anointing teaches you of all things, and is truth, and is no lie, and even as it has taught you, all of you shall abide in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5613,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர் நீதியுள்ளவராயிருக்கிறாரென்று உங்களுக்குத் தெரிந்திருப்பதினால், நீதியைச் செய்கிறவனெவனும் அவரில் பிறந்தவனென்று அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. But the anointing which all of you have received of him abides in you, and all of you need not that any man teach you: but as the same anointing teaches you of all things, and is truth, and is no lie, and even as it has taught you, all of you shall abide in him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And now, little children, abide in him; that, when he shall appear, we may have confidence, and not be ashamed before him at his coming.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And now, little children, abide in him; that, when he shall appear, we may have confidence, and not be ashamed before him at his coming.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. If all of you know that he is righteous, all of you know that every one that does righteousness is born of him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. If all of you know that he is righteous, all of you know that every one that does righteousness is born of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவரை அறிந்திருக்கிறேனென்று சொல்லியும், அவருடைய கற்பனைகளைக் கைக்கொள்ளாதவன் பொய்யனாயிருக்கிறான், அவனுக்குள் சத்தியமில்லை.]]></a:t>
+              <a:t><![CDATA[2. And he is the propitiation for our sins: and not for our's only, but also for the sins of the whole world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவரை அறிந்திருக்கிறேனென்று சொல்லியும், அவருடைய கற்பனைகளைக் கைக்கொள்ளாதவன் பொய்யனாயிருக்கிறான், அவனுக்குள் சத்தியமில்லை.]]></a:t>
+              <a:t><![CDATA[3. And hereby we do know that we know him, if we keep his commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய வசனத்தைக் கைக்கொள்ளுகிறவனிடத்தில் தேவ அன்பு மெய்யாகப் பூரணப்பட்டிருக்கும்; நாம் அவருக்குள் இருக்கிறோமென்பதை அதினாலே அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. He that says, I know him, and keeps not his commandments, is a liar, and the truth is not in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய வசனத்தைக் கைக்கொள்ளுகிறவனிடத்தில் தேவ அன்பு மெய்யாகப் பூரணப்பட்டிருக்கும்; நாம் அவருக்குள் இருக்கிறோமென்பதை அதினாலே அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. He that says, I know him, and keeps not his commandments, is a liar, and the truth is not in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602490" r:id="rId1"/>
+    <p:sldLayoutId id="2478619035" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,50 +6992,82 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. सो कोई यह कहता है, कि मैं उस में बना रहता हूं, उसे चाहिए कि आप भी वैसा ही चले जैसा वह चलता था।]]></a:t>
+              <a:t><![CDATA[5. அவருடைய வசனத்தைக் கைக்கொள்ளுகிறவனிடத்தில் தேவ அன்பு மெய்யாகப் பூரணப்பட்டிருக்கும்; நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हे प्रियों, मैं तुम्हें कोई नई आज्ञा नहीं लिखता, पर वही पुरानी आज्ञा जो आरम्भ से तुम्हें मिली है;]]></a:t>
+              <a:t><![CDATA[அவருக்குள் இருக்கிறோமென்பதை அதினாலே அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यह पुरानी आज्ञा वह वचन है, जिसे तुम ने सुना है।]]></a:t>
+              <a:t><![CDATA[6. அவருக்குள் நிலைத்திருக்கிறேனென்று சொல்லுகிறவன், அவர் நடந்தபடியே தானும் நடக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर मैं तुम्हें नई आज्ञा लिखता हूं; और यह तो उस में और तुम में सच्ची ठहरती है; क्योंकि अन्धकार]]></a:t>
+              <a:t><![CDATA[7. சகோதரரே, நான் உங்களுக்குப் புதிய கற்பனையை அல்ல, ஆதிமுதல் நீங்கள் பெற்றிருக்கிற பழைய கற்பனையையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिटता जाता है और सत्य की ज्योति अभी चमकने लगी है।]]></a:t>
+              <a:t><![CDATA[எழுதுகிறேன்; அந்தப் பழைய கற்பனை நீங்கள் ஆதிமுதல் கேட்டிருக்கிற வசனந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जो कोई यह कहता है, कि मैं ज्योति में हूं; और अपने भाई से बैर रखता है, वह अब तक अन्धकार ही में है।]]></a:t>
+              <a:t><![CDATA[8. மேலும், நான் புதிய கற்பனையையும் உங்களுக்கு எழுதுகிறேன், இது அவருக்குள்ளும் உங்களுக்குள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. जो कोई अपने भाई से प्रेम रखता है, वह ज्योति में रहता है, और ठोकर नहीं खा सकता।]]></a:t>
+              <a:t><![CDATA[மெய்யாயிருக்கிறது; ஏனென்றால், இருள் நீங்கிப்போகிறது, மெய்யான ஒளி இப்பொழுது பிரகாசிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. पर जो कोई अपने भाई से बैर रखता है, वह अन्धकार में है, और अन्धकार में चलता है; और नहीं जानता, कि]]></a:t>
+              <a:t><![CDATA[9. ஒளியிலே இருக்கிறேன் என்று சொல்லியும் தன் சகோதரனைப் பகைக்கிறவன் இதுவரைக்கும் இருளிலே இருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहां जाता है, क्योंकि अन्धकार ने उस की आंखे अन्धी कर दी हैं॥]]></a:t>
+              <a:t><![CDATA[10. தன் சகோதரனிடத்தில் அன்புகூருகிறவன் ஒளியிலே நிலைகொண்டிருக்கிறான்; அவனிடத்தில் இடறல் ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. हे बालकों, मैं तुम्हें इसलिये लिखता हूं, कि उसके नाम से तुम्हारे पाप क्षमा हुए।]]></a:t>
+              <a:t><![CDATA[11. தன் சகோதரனைப் பகைக்கிறவன் இருளிலே இருந்து இருளிலே நடக்கிறான்; இருளானது அவன் கண்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे मेरे बालकों, मैं ये बातें तुम्हें इसलिये लिखता हूं, कि तुम पाप न करो; और यदि कोई पाप करे, तो]]></a:t>
+              <a:t><![CDATA[1. என் பிள்ளைகளே, நீங்கள் பாவஞ்செய்யாதபடிக்கு இவைகளை உங்களுக்கு எழுதுகிறேன்; ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. हे पितरों, मैं तुम्हें इसलिये लिखता हूं, कि जो आदि से है, तुम उसे जानते हो: हे जवानों, मैं]]></a:t>
+              <a:t><![CDATA[குருடாக்கினபடியால் தான் போகும் இடம் இன்னதென்று அறியாதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हें इसलिये लिखता हूं, कि तुम ने उस दुष्ट पर जय पाई है: हे लड़कों मैं ने तुम्हें इसलिये लिखा है,]]></a:t>
+              <a:t><![CDATA[12. பிள்ளைகளே, அவருடைய நாமத்தினிமித்தம் உங்கள் பாவங்கள் மன்னிக்கப்பட்டிருக்கிறதினால் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि तुम पिता को जान गए हो।]]></a:t>
+              <a:t><![CDATA[எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. हे पितरों, मैं ने तुम्हें इसलिये लिखा है, कि जो आदि से है तुम उसे जान गए हो: हे जवानो, मैं ने]]></a:t>
+              <a:t><![CDATA[13. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதுகிறேன். வாலிபரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हें इसलिये लिखा है, कि तुम बलवन्त हो, और परमेश्वर का वचन तुम में बना रहता है, और तुम ने उस दुष्ट]]></a:t>
+              <a:t><![CDATA[ஜெயித்ததினால் உங்களுக்கு எழுதுகிறேன். பிள்ளைகளே நீங்கள் பிதாவை அறிந்திருக்கிறதினால் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर जय पाई है।]]></a:t>
+              <a:t><![CDATA[எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तुम न तो संसार से और न संसार में की वस्तुओं से प्रेम रखो: यदि कोई संसार से प्रेम रखता है, तो उस]]></a:t>
+              <a:t><![CDATA[14. பிதாக்களே, ஆதிமுதலிருக்கிறவரை நீங்கள் அறிந்திருக்கிறதினால் உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में पिता का प्रेम नहीं है।]]></a:t>
+              <a:t><![CDATA[வாலிபரே, நீங்கள் பலவான்களாயிருக்கிறதினாலும், தேவவசனம் உங்களில் நிலைத்திருக்கிறதினாலும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. क्योंकि जो कुछ संसार में है, अर्थात शरीर की अभिलाषा, और आंखों की अभिलाषा और जीविका का घमण्ड, वह]]></a:t>
+              <a:t><![CDATA[பொல்லாங்கனை ஜெயித்ததினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता की ओर से नहीं, परन्तु संसार ही की ओर से है।]]></a:t>
+              <a:t><![CDATA[15. உலகத்திலும் உலகத்திலுள்ளவைகளிலும் அன்புகூராதிருங்கள்; ஒருவன் உலகத்தில் அன்புகூர்ந்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता के पास हमारा एक सहायक है, अर्थात धार्मिक यीशु मसीह।]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்வானானால் நீதிபரராயிருக்கிற இயேசுகிறிஸ்து நமக்காகப் பிதாவினிடத்தில் பரிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और संसार और उस की अभिलाषाएं दोनों मिटते जाते हैं, पर जो परमेश्वर की इच्छा पर चलता है, वह सर्वदा]]></a:t>
+              <a:t><![CDATA[அவனிடத்தில் பிதாவின் அன்பில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बना रहेगा॥]]></a:t>
+              <a:t><![CDATA[16. ஏனெனில், மாம்சத்தின் இச்சையும், கண்களின் இச்சையும், ஜீவனத்தின் பெருமையுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. हे लड़कों, यह अन्तिम समय है, और जैसा तुम ने सुना है, कि मसीह का विरोधी आने वाला है, उसके अनुसार]]></a:t>
+              <a:t><![CDATA[உலகத்திலுள்ளவைகளெல்லாம் பிதாவினாலுண்டானவைகளல்ல, அவைகள் உலகத்தினாலுண்டானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अब भी बहुत से मसीह के विरोधी उठे हैं; इस से हम जानते हैं, कि यह अन्तिम समय है।]]></a:t>
+              <a:t><![CDATA[17. உலகமும் அதின் இச்சையும் ஒழிந்துபோம்; தேவனுடைய சித்தத்தின்படி செய்கிறவனோ என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. वे निकले तो हम ही में से, पर हम में के थे नहीं; क्योंकि यदि हम में के होते, तो हमारे साथ रहते,]]></a:t>
+              <a:t><![CDATA[நிலைத்திருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर निकल इसलिये गए कि यह प्रगट हो कि वे सब हम में के नहीं हैं।]]></a:t>
+              <a:t><![CDATA[18. பிள்ளைகளே, இது கடைசிக்காலமாயிருக்கிறது; அந்திக்கிறிஸ்து வருகிறானென்று நீங்கள் கேள்விப்பட்டபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और तुम्हारा तो उस पवित्र से अभिषेक हुआ है, और तुम सब कुछ जानते हो।]]></a:t>
+              <a:t><![CDATA[இப்பொழுதும் அநேக அந்திக்கிறிஸ்துகள் இருக்கிறார்கள்; அதினாலே இது கடைசிக்காலமென்று அறிகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. मैं ने तुम्हें इसलिये नहीं लिखा, कि तुम सत्य को नहीं जानते, पर इसलिये, कि उसे जानते हो, और]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் நம்மைவிட்டுப் பிரிந்து போனார்கள், ஆகிலும் அவர்கள் நம்முடையவர்களாயிருக்கவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये कि कोई झूठ, सत्य की ओर से नहीं।]]></a:t>
+              <a:t><![CDATA[நம்முடையவர்களாயிருந்தார்களானால் நம்முடனே நிலைத்திருப்பார்களே; எல்லாரும் நம்முடையவர்களல்லவென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. झूठा कौन है? केवल वह, जो यीशु के मसीह होने का इन्कार करता है; और मसीह का विरोधी वही है, जो पिता]]></a:t>
+              <a:t><![CDATA[வெளியாகும்படிக்கே பிரிந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और वही हमारे पापों का प्रायश्चित्त है: और केवल हमारे ही नहीं, वरन सारे जगत के पापों का भी।]]></a:t>
+              <a:t><![CDATA[பேசுகிறவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का और पुत्र का इन्कार करता है।]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் பரிசுத்தராலே அபிஷேகம் பெற்றுச் சகலத்தையும் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. जो कोई पुत्र का इन्कार करता है उसके पास पिता भी नहीं: जो पुत्र को मान लेता है, उसके पास पिता भी]]></a:t>
+              <a:t><![CDATA[21. சத்தியத்தை நீங்கள் அறியாததினாலல்ல, நீங்கள் சத்தியத்தை அறிந்திருக்கிறதினாலும் சத்தியத்தினால் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[பொய்யுமுண்டாயிராதென்பதை நீங்கள் அறிந்திருக்கிறதினாலும், உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जो कुछ तुम ने आरम्भ से सुना है वही तुम में बना रहे: जो तुम ने आरम्भ से सुना है, यदि वह तुम में]]></a:t>
+              <a:t><![CDATA[22. இயேசுவைக் கிறிஸ்து அல்ல என்று மறுதலிக்கிறவனேயல்லாமல் வேறே யார் பொய்யன்? பிதாவையும் குமாரனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बना रहे, तो तुम भी पुत्र में, और पिता में बने रहोगे।]]></a:t>
+              <a:t><![CDATA[மறுதலிக்கிறவனே அந்திக்கிறிஸ்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और जिस की उस ने हम से प्रतिज्ञा की वह अनन्त जीवन है।]]></a:t>
+              <a:t><![CDATA[23. குமாரனை மறுதலிக்கிறவன் பிதாவை உடையவனல்ல, குமாரனை அறிக்கையிடுகிறவன் பிதாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. मैं ने ये बातें तुम्हें उन के विषय में लिखी हैं, जो तुम्हें भरमाते हैं।]]></a:t>
+              <a:t><![CDATA[உடையவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और तुम्हारा वह अभिषेक, जो उस की ओर से किया गया, तुम में बना रहता है; और तुम्हें इस का प्रयोजन]]></a:t>
+              <a:t><![CDATA[24. ஆகையால் ஆதிமுதல் நீங்கள் கேள்விப்பட்டது உங்களில் நிலைத்திருக்கக்கடவது; ஆதிமுதல் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नही, कि कोई तुम्हें सिखाए, वरन जैसे वह अभिषेक जो उस की ओर से किया गया तुम्हें सब बातें सिखाता है, और]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டது உங்களில் நிலைத்திருந்தால், நீங்களும் குமாரனிலும் பிதாவிலும் நிலைத்திருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यह सच्चा है, और झूठा नहीं: और जैसा उस ने तुम्हें सिखाया है वैसे ही तुम उस में बने रहते हो।]]></a:t>
+              <a:t><![CDATA[25. நித்திய ஜீவனை அளிப்பேன் என்பதே அவர் நமக்குச் செய்த வாக்குத்தத்தம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. यदि हम उस की आज्ञाओं को मानेंगे, तो इस से हम जान लेंगे कि हम उसे जान गए हैं।]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பாவங்களை நிவிர்த்தி செய்கிற கிருபாதாரபலி அவரே; நம்முடைய பாவங்களை மாத்திரம் அல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. निदान, हे बालकों, उस में बने रहो; कि जब वह प्रगट हो, तो हमें हियाव हो, और हम उसके आने पर उसके]]></a:t>
+              <a:t><![CDATA[26. உங்களை வஞ்சிக்கிறவர்களைக் குறித்து இவைகளை உங்களுக்கு எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साम्हने लज्ज़ित न हों।]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் அவராலே பெற்ற அபிஷேகம் உங்களில் நிலைத்திருக்கிறது, ஒருவரும் உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. यदि तुम जानते हो, कि वह धार्मिक है, तो यह भी जानते हो, कि जो कोई धर्म का काम करता है, वह उस से]]></a:t>
+              <a:t><![CDATA[போதிக்கவேண்டுவதில்லை; அந்த அபிஷேகம் சகலத்தையுங்குறித்து உங்களுக்குப் போதிக்கிறது; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13404,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जन्मा है।]]></a:t>
+              <a:t><![CDATA[சத்தியமாயிருக்கிறது, பொய்யல்ல, அது உங்களுக்குப் போதித்தபடியே அவரில் நிலைத்திருப்பீர்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இப்படியிருக்க, பிள்ளைகளே, அவர் வெளிப்படும்போது நாம் அவர் வருகையில் அவருக்கு முன்பாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்கப்பட்டுப்போகாமல் தைரியமுள்ளவர்களாயிருக்கும்படி அவரில் நிலைத்திருங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அவர் நீதியுள்ளவராயிருக்கிறாரென்று உங்களுக்குத் தெரிந்திருப்பதினால், நீதியைச் செய்கிறவனெவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவரில் பிறந்தவனென்று அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. जो कोई यह कहता है, कि मैं उसे जान गया हूं, और उस की आज्ञाओं को नहीं मानता, वह झूठा है; और उस में]]></a:t>
+              <a:t><![CDATA[சர்வலோகத்தின் பாவங்களையும் நிவிர்த்திசெய்கிற பலியாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सत्य नहीं।]]></a:t>
+              <a:t><![CDATA[3. அவருடைய கற்பனைகளை நாம் கைக்கொள்ளுகிறவர்களானால், அவரை அறிந்திருக்கிறோமென்பதை அதினால் அறிவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. पर जो कोई उसके वचन पर चले, उस में सचमुच परमेश्वर का प्रेम सिद्ध हुआ है: हमें इसी से मालूम होता]]></a:t>
+              <a:t><![CDATA[4. அவரை அறிந்திருக்கிறேனென்று சொல்லியும், அவருடைய கற்பனைகளைக் கைக்கொள்ளாதவன் பொய்யனாயிருக்கிறான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, कि हम उस में हैं।]]></a:t>
+              <a:t><![CDATA[அவனுக்குள் சத்தியமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>