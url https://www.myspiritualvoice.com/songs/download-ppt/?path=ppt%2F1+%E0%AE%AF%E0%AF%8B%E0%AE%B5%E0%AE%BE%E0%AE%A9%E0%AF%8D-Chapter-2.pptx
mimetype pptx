--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -6564,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619035" r:id="rId1"/>
+    <p:sldLayoutId id="2482528540" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14521,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>