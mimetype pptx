--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -71,50 +71,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +139,52 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +322,55 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்மேல் இப்படிப்பட்ட நம்பிக்கை வைத்திருக்கிறவனெவனும், அவர் சுத்தமுள்ளவராயிருக்கிறதுபோல, தன்னையும் சுத்திகரித்துக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[6. அவரில் நிலைத்திருக்கிற எவனும் பாவஞ்செய்கிறதில்லை; பாவஞ்செய்கிற எவனும் அவரைக் காணவுமில்லை, அவரை அறியவுமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாவஞ்செய்கிற எவனும் நியாயப்பிரமாணத்தை மீறுகிறான்; நியாயப்பிரமாணத்தை மீறுகிறதே பாவம்.]]></a:t>
+              <a:t><![CDATA[6. அவரில் நிலைத்திருக்கிற எவனும் பாவஞ்செய்கிறதில்லை; பாவஞ்செய்கிற எவனும் அவரைக் காணவுமில்லை, அவரை அறியவுமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் நம்முடைய பாவங்களைச் சுமந்து தீர்க்க வெளிப்பட்டாரென்று அறிவீர்கள்; அவரிடத்தில் பாவமில்லை.]]></a:t>
+              <a:t><![CDATA[7. பிள்ளைகளே நீங்கள் ஒருவராலும் வஞ்சிக்கப்படாதிருங்கள்; நீதியைச் செய்கிறவன் அவர் நீதியுள்ளவராயிருக்கிறதுபோலத் தானும் நீதியுள்ளவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவரில் நிலைத்திருக்கிற எவனும் பாவஞ்செய்கிறதில்லை; பாவஞ்செய்கிற எவனும் அவரைக் காணவுமில்லை, அவரை அறியவுமில்லை]]></a:t>
+              <a:t><![CDATA[7. பிள்ளைகளே நீங்கள் ஒருவராலும் வஞ்சிக்கப்படாதிருங்கள்; நீதியைச் செய்கிறவன் அவர் நீதியுள்ளவராயிருக்கிறதுபோலத் தானும் நீதியுள்ளவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவரில் நிலைத்திருக்கிற எவனும் பாவஞ்செய்கிறதில்லை; பாவஞ்செய்கிற எவனும் அவரைக் காணவுமில்லை, அவரை அறியவுமில்லை]]></a:t>
+              <a:t><![CDATA[8. பாவஞ்செய்கிறவன் பிசாசினாலுண்டாயிருக்கிறான்; ஏனெனில் பிசாசானவன் ஆதிமுதல் பாவஞ்செய்கிறான், பிசாசினுடைய கிரியைகளை அழிக்கும்படிக்கே தேவனுடைய குமாரன் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிள்ளைகளே நீங்கள் ஒருவராலும் வஞ்சிக்கப்படாதிருங்கள்; நீதியைச் செய்கிறவன் அவர் நீதியுள்ளவராயிருக்கிறதுபோலத் தானும் நீதியுள்ளவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[8. பாவஞ்செய்கிறவன் பிசாசினாலுண்டாயிருக்கிறான்; ஏனெனில் பிசாசானவன் ஆதிமுதல் பாவஞ்செய்கிறான், பிசாசினுடைய கிரியைகளை அழிக்கும்படிக்கே தேவனுடைய குமாரன் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாவஞ்செய்கிறவன் பிசாசினாலுண்டாயிருக்கிறான்; ஏனெனில் பிசாசானவன் ஆதிமுதல் பாவஞ்செய்கிறான், பிசாசினுடைய கிரியைகளை அழிக்கும்படிக்கே தேவனுடைய குமாரன் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[9. தேவனால் பிறந்த எவனும் பாவஞ்செய்யான், ஏனெனில் அவருடைய வித்து அவனுக்குள் தரித்திருக்கிறது; அவன் தேவனால் பிறந்தபடியினால் பாவஞ்செய்யமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாவஞ்செய்கிறவன் பிசாசினாலுண்டாயிருக்கிறான்; ஏனெனில் பிசாசானவன் ஆதிமுதல் பாவஞ்செய்கிறான், பிசாசினுடைய கிரியைகளை அழிக்கும்படிக்கே தேவனுடைய குமாரன் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[9. தேவனால் பிறந்த எவனும் பாவஞ்செய்யான், ஏனெனில் அவருடைய வித்து அவனுக்குள் தரித்திருக்கிறது; அவன் தேவனால் பிறந்தபடியினால் பாவஞ்செய்யமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனால் பிறந்த எவனும் பாவஞ்செய்யான், ஏனெனில் அவருடைய வித்து அவனுக்குள் தரித்திருக்கிறது; அவன் தேவனால் பிறந்தபடியினால் பாவஞ்செய்யமாட்டான்.]]></a:t>
+              <a:t><![CDATA[10. இதினாலே தேவனுடைய பிள்ளைகள் இன்னாரென்றும், பிசாசின் பிள்ளைகள் இன்னாரென்றும் வெளிப்படும்; நீதியைச்செய்யாமலும் தன் சகோதரனில் அன்புகூராமலும் இருக்கிற எவனும் தேவனாலுண்டானவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனால் பிறந்த எவனும் பாவஞ்செய்யான், ஏனெனில் அவருடைய வித்து அவனுக்குள் தரித்திருக்கிறது; அவன் தேவனால் பிறந்தபடியினால் பாவஞ்செய்யமாட்டான்.]]></a:t>
+              <a:t><![CDATA[10. இதினாலே தேவனுடைய பிள்ளைகள் இன்னாரென்றும், பிசாசின் பிள்ளைகள் இன்னாரென்றும் வெளிப்படும்; நீதியைச்செய்யாமலும் தன் சகோதரனில் அன்புகூராமலும் இருக்கிற எவனும் தேவனாலுண்டானவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் சகோதரனைப் பகைக்கிற எவனும் மனுஷகொலைபாதகனாயிருக்கிறான்; மனுஷ கொலைபாதகனெவனோ அவனுக்குள் நித்தியஜீவன் நிலைத்திராது என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. நாம் தேவனுடைய பிள்ளைகளென்று அழைக்கப்படுவதினாலே பிதாவானவர் நமக்குப் பாராட்டின அன்பு எவ்வளவு பெரிதென்று பாருங்கள்; உலகம் அவரை அறியாதபடியினாலே நம்மையும் அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதினாலே தேவனுடைய பிள்ளைகள் இன்னாரென்றும், பிசாசின் பிள்ளைகள் இன்னாரென்றும் வெளிப்படும்; நீதியைச்செய்யாமலும் தன் சகோதரனில் அன்புகூராமலும் இருக்கிற எவனும் தேவனாலுண்டானவனல்ல.]]></a:t>
+              <a:t><![CDATA[11. நாம் ஒருவரிலொருவர் அன்புகூரவேண்டுமென்பதே நீங்கள் ஆதிமுதல் கேள்விப்பட்ட விசேஷமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதினாலே தேவனுடைய பிள்ளைகள் இன்னாரென்றும், பிசாசின் பிள்ளைகள் இன்னாரென்றும் வெளிப்படும்; நீதியைச்செய்யாமலும் தன் சகோதரனில் அன்புகூராமலும் இருக்கிற எவனும் தேவனாலுண்டானவனல்ல.]]></a:t>
+              <a:t><![CDATA[12. பொல்லாங்கனால் உண்டாயிருந்து தன் சகோதரனைக் கொலைசெய்த காயீனைப்போலிருக்கவேண்டாம்; அவன் எதினிமித்தம் அவனைக் கொலைசெய்தான்? தன் கிரியைகள் பொல்லாதவைகளும், தன் சகோதரனுடைய கிரியைகள் நீதியுள்ளவைகளுமாயிருந்ததினிமித்தந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாம் ஒருவரிலொருவர் அன்புகூரவேண்டுமென்பதே நீங்கள் ஆதிமுதல் கேள்விப்பட்ட விசேஷமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. பொல்லாங்கனால் உண்டாயிருந்து தன் சகோதரனைக் கொலைசெய்த காயீனைப்போலிருக்கவேண்டாம்; அவன் எதினிமித்தம் அவனைக் கொலைசெய்தான்? தன் கிரியைகள் பொல்லாதவைகளும், தன் சகோதரனுடைய கிரியைகள் நீதியுள்ளவைகளுமாயிருந்ததினிமித்தந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பொல்லாங்கனால் உண்டாயிருந்து தன் சகோதரனைக் கொலைசெய்த காயீனைப்போலிருக்கவேண்டாம்; அவன் எதினிமித்தம் அவனைக் கொலைசெய்தான்? தன் கிரியைகள் பொல்லாதவைகளும், தன் சகோதரனுடைய கிரியைகள் நீதியுள்ளவைகளுமாயிருந்ததினிமித்தந்தானே.]]></a:t>
+              <a:t><![CDATA[13. என் சகோதரரே, உலகம் உங்களைப் பகைத்தால் ஆச்சரியப்படாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பொல்லாங்கனால் உண்டாயிருந்து தன் சகோதரனைக் கொலைசெய்த காயீனைப்போலிருக்கவேண்டாம்; அவன் எதினிமித்தம் அவனைக் கொலைசெய்தான்? தன் கிரியைகள் பொல்லாதவைகளும், தன் சகோதரனுடைய கிரியைகள் நீதியுள்ளவைகளுமாயிருந்ததினிமித்தந்தானே.]]></a:t>
+              <a:t><![CDATA[14. நாம் சகோதரரிடத்தில் அன்புகூருகிறபடியால், மரணத்தைவிட்டு நீங்கி ஜீவனுக்குட்பட்டிருக்கிறோமென்று அறிந்திருக்கிறோம். சகோதரனிடத்தில் அன்புகூராதவன் மரணத்தில் நிலைகொண்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் சகோதரரே, உலகம் உங்களைப் பகைத்தால் ஆச்சரியப்படாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. நாம் சகோதரரிடத்தில் அன்புகூருகிறபடியால், மரணத்தைவிட்டு நீங்கி ஜீவனுக்குட்பட்டிருக்கிறோமென்று அறிந்திருக்கிறோம். சகோதரனிடத்தில் அன்புகூராதவன் மரணத்தில் நிலைகொண்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் சகோதரரிடத்தில் அன்புகூருகிறபடியால், மரணத்தைவிட்டு நீங்கி ஜீவனுக்குட்பட்டிருக்கிறோமென்று அறிந்திருக்கிறோம். சகோதரனிடத்தில் அன்புகூராதவன் மரணத்தில் நிலைகொண்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[15. தன் சகோதரனைப் பகைக்கிற எவனும் மனுஷகொலைபாதகனாயிருக்கிறான்; மனுஷ கொலைபாதகனெவனோ அவனுக்குள் நித்தியஜீவன் நிலைத்திராது என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் சகோதரரிடத்தில் அன்புகூருகிறபடியால், மரணத்தைவிட்டு நீங்கி ஜீவனுக்குட்பட்டிருக்கிறோமென்று அறிந்திருக்கிறோம். சகோதரனிடத்தில் அன்புகூராதவன் மரணத்தில் நிலைகொண்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. அவர் தம்முடைய ஜீவனை நமக்காகக் கொடுத்ததினாலே அன்பு இன்னதென்று அறிந்திருக்கிறோம்; நாமும் சகோதரருக்காக ஜீவனைக்கொடுக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவன் இவ்வுலக ஆஸ்தி உடையவனாயிருந்து, தன் சகோதரனுக்குக் குறைச்சலுண்டென்று கண்டு, தன் இருதயத்தை அவனுக்கு அடைத்துக்கொண்டால், அவனுக்குள் தேவ அன்பு நிலைகொள்ளுகிறதெப்படி?]]></a:t>
+              <a:t><![CDATA[16. அவர் தம்முடைய ஜீவனை நமக்காகக் கொடுத்ததினாலே அன்பு இன்னதென்று அறிந்திருக்கிறோம்; நாமும் சகோதரருக்காக ஜீவனைக்கொடுக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் சகோதரனைப் பகைக்கிற எவனும் மனுஷகொலைபாதகனாயிருக்கிறான்; மனுஷ கொலைபாதகனெவனோ அவனுக்குள் நித்தியஜீவன் நிலைத்திராது என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. நாம் தேவனுடைய பிள்ளைகளென்று அழைக்கப்படுவதினாலே பிதாவானவர் நமக்குப் பாராட்டின அன்பு எவ்வளவு பெரிதென்று பாருங்கள்; உலகம் அவரை அறியாதபடியினாலே நம்மையும் அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் பிள்ளைகளே, வசனத்தினாலும், நாவினாலுமல்ல, கிரியையினாலும் உண்மையினாலும் அன்புகூரக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[17. ஒருவன் இவ்வுலக ஆஸ்தி உடையவனாயிருந்து, தன் சகோதரனுக்குக் குறைச்சலுண்டென்று கண்டு, தன் இருதயத்தை அவனுக்கு அடைத்துக்கொண்டால், அவனுக்குள் தேவ அன்பு நிலைகொள்ளுகிறதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதினாலே நாம் நம்மைச் சத்தியத்திற்குரியவர்களென்று அறிந்து, நம்முடைய இருதயத்தை அவருக்கு முன்பாக நிச்சயப்படுத்திக்கொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[18. என் பிள்ளைகளே, வசனத்தினாலும், நாவினாலுமல்ல, கிரியையினாலும் உண்மையினாலும் அன்புகூரக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதினாலே நாம் நம்மைச் சத்தியத்திற்குரியவர்களென்று அறிந்து, நம்முடைய இருதயத்தை அவருக்கு முன்பாக நிச்சயப்படுத்திக்கொள்ளலாம்.]]></a:t>
+              <a:t><![CDATA[18. என் பிள்ளைகளே, வசனத்தினாலும், நாவினாலுமல்ல, கிரியையினாலும் உண்மையினாலும் அன்புகூரக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய இருதயமே நம்மைக் குற்றவாளிகளாகத் தீர்க்குமானால், தேவன் நம்முடைய இருதயத்திலும் பெரியவராயிருந்து சகலத்தையும் அறிந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. இதினாலே நாம் நம்மைச் சத்தியத்திற்குரியவர்களென்று அறிந்து, நம்முடைய இருதயத்தை அவருக்கு முன்பாக நிச்சயப்படுத்திக்கொள்ளலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிரியமானவர்களே, நம்முடைய இருதயம் நம்மைக் குற்றவாளிகளென்று தீர்க்காதிருந்தால், நாம் தேவனிடத்தில் தைரியங்கொண்டிருந்து,]]></a:t>
+              <a:t><![CDATA[20. நம்முடைய இருதயமே நம்மைக் குற்றவாளிகளாகத் தீர்க்குமானால், தேவன் நம்முடைய இருதயத்திலும் பெரியவராயிருந்து சகலத்தையும் அறிந்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவருடைய கற்பனைகளை நாம் கைக்கொண்டு அவருக்கு முன்பாகப் பிரியமானவைகளைச் செய்கிறபடியினால் நாம் வேண்டிக்கொள்ளுகிறதெதுவோ அதை அவராலே பெற்றுக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[20. நம்முடைய இருதயமே நம்மைக் குற்றவாளிகளாகத் தீர்க்குமானால், தேவன் நம்முடைய இருதயத்திலும் பெரியவராயிருந்து சகலத்தையும் அறிந்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவருடைய கற்பனைகளை நாம் கைக்கொண்டு அவருக்கு முன்பாகப் பிரியமானவைகளைச் செய்கிறபடியினால் நாம் வேண்டிக்கொள்ளுகிறதெதுவோ அதை அவராலே பெற்றுக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[21. பிரியமானவர்களே, நம்முடைய இருதயம் நம்மைக் குற்றவாளிகளென்று தீர்க்காதிருந்தால், நாம் தேவனிடத்தில் தைரியங்கொண்டிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாம் அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவின் நாமத்தின்மேல் விசுவாசமாயிருந்து, அவர் நமக்குக் கட்டளையிட்டபடி ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்பதே அவருடைய கற்பனையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. பிரியமானவர்களே, நம்முடைய இருதயம் நம்மைக் குற்றவாளிகளென்று தீர்க்காதிருந்தால், நாம் தேவனிடத்தில் தைரியங்கொண்டிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாம் அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவின் நாமத்தின்மேல் விசுவாசமாயிருந்து, அவர் நமக்குக் கட்டளையிட்டபடி ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்பதே அவருடைய கற்பனையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. அவருடைய கற்பனைகளை நாம் கைக்கொண்டு அவருக்கு முன்பாகப் பிரியமானவைகளைச் செய்கிறபடியினால் நாம் வேண்டிக்கொள்ளுகிறதெதுவோ அதை அவராலே பெற்றுக்கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறவன் அவரில் நிலைத்திருக்கிறான். அவரும் அவனில் நிலைத்திருக்கிறார்; அவர் நம்மில் நிலைத்திருக்கிறதை அவர் நமக்குத் தந்தருளின ஆவியினாலே அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. நாம் அவருடைய குமாரனாகிய இயேசுகிறிஸ்துவின் நாமத்தின்மேல் விசுவாசமாயிருந்து, அவர் நமக்குக் கட்டளையிட்டபடி ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்பதே அவருடைய கற்பனையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் தம்முடைய ஜீவனை நமக்காகக் கொடுத்ததினாலே அன்பு இன்னதென்று அறிந்திருக்கிறோம்; நாமும் சகோதரருக்காக ஜீவனைக்கொடுக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. பிரியமானவர்களே, இப்பொழுது தேவனுடைய பிள்ளைகளாயிருக்கிறோம், இனி எவ்விதமாயிருப்போமென்று இன்னும் வெளிப்படவில்லை; ஆகிலும் அவர் வெளிப்படும்போது அவர் இருக்கிறவண்ணமாகவே நாம் அவரைத் தரிசிப்பதினால், அவருக்கு ஒப்பாயிருப்போமென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,50 +4037,268 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[24. அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறவன் அவரில் நிலைத்திருக்கிறான். அவரும் அவனில் நிலைத்திருக்கிறார்; அவர் நம்மில் நிலைத்திருக்கிறதை அவர் நமக்குத் தந்தருளின ஆவியினாலே அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறவன் அவரில் நிலைத்திருக்கிறான். அவரும் அவனில் நிலைத்திருக்கிறார்; அவர் நம்மில் நிலைத்திருக்கிறதை அவர் நமக்குத் தந்தருளின ஆவியினாலே அறிந்திருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறவன் அவரில் நிலைத்திருக்கிறான். அவரும் அவனில் நிலைத்திருக்கிறார்; அவர் நம்மில் நிலைத்திருக்கிறதை அவர் நமக்குத் தந்தருளின ஆவியினாலே அறிந்திருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4128,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் தம்முடைய ஜீவனை நமக்காகக் கொடுத்ததினாலே அன்பு இன்னதென்று அறிந்திருக்கிறோம்; நாமும் சகோதரருக்காக ஜீவனைக்கொடுக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. பிரியமானவர்களே, இப்பொழுது தேவனுடைய பிள்ளைகளாயிருக்கிறோம், இனி எவ்விதமாயிருப்போமென்று இன்னும் வெளிப்படவில்லை; ஆகிலும் அவர் வெளிப்படும்போது அவர் இருக்கிறவண்ணமாகவே நாம் அவரைத் தரிசிப்பதினால், அவருக்கு ஒப்பாயிருப்போமென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாம் தேவனுடைய பிள்ளைகளென்று அழைக்கப்படுவதினாலே பிதாவானவர் நமக்குப் பாராட்டின அன்பு எவ்வளவு பெரிதென்று பாருங்கள்; உலகம் அவரை அறியாதபடியினாலே நம்மையும் அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[2. பிரியமானவர்களே, இப்பொழுது தேவனுடைய பிள்ளைகளாயிருக்கிறோம், இனி எவ்விதமாயிருப்போமென்று இன்னும் வெளிப்படவில்லை; ஆகிலும் அவர் வெளிப்படும்போது அவர் இருக்கிறவண்ணமாகவே நாம் அவரைத் தரிசிப்பதினால், அவருக்கு ஒப்பாயிருப்போமென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நாம் தேவனுடைய பிள்ளைகளென்று அழைக்கப்படுவதினாலே பிதாவானவர் நமக்குப் பாராட்டின அன்பு எவ்வளவு பெரிதென்று பாருங்கள்; உலகம் அவரை அறியாதபடியினாலே நம்மையும் அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[3. அவர்மேல் இப்படிப்பட்ட நம்பிக்கை வைத்திருக்கிறவனெவனும், அவர் சுத்தமுள்ளவராயிருக்கிறதுபோல, தன்னையும் சுத்திகரித்துக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமானவர்களே, இப்பொழுது தேவனுடைய பிள்ளைகளாயிருக்கிறோம், இனி எவ்விதமாயிருப்போமென்று இன்னும் வெளிப்படவில்லை; ஆகிலும் அவர் வெளிப்படும்போது அவர் இருக்கிறவண்ணமாகவே நாம் அவரைத் தரிசிப்பதினால், அவருக்கு ஒப்பாயிருப்போமென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. பாவஞ்செய்கிற எவனும் நியாயப்பிரமாணத்தை மீறுகிறான்; நியாயப்பிரமாணத்தை மீறுகிறதே பாவம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமானவர்களே, இப்பொழுது தேவனுடைய பிள்ளைகளாயிருக்கிறோம், இனி எவ்விதமாயிருப்போமென்று இன்னும் வெளிப்படவில்லை; ஆகிலும் அவர் வெளிப்படும்போது அவர் இருக்கிறவண்ணமாகவே நாம் அவரைத் தரிசிப்பதினால், அவருக்கு ஒப்பாயிருப்போமென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. அவர் நம்முடைய பாவங்களைச் சுமந்து தீர்க்க வெளிப்பட்டாரென்று அறிவீர்கள்; அவரிடத்தில் பாவமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506376" r:id="rId1"/>
+    <p:sldLayoutId id="2474529176" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5185,66 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और जो कोई उस पर यह आशा रखता है, वह अपने आप को वैसा ही पवित्र करता है, जैसा वह पवित्र है।]]></a:t>
+              <a:t><![CDATA[6. য়ে কেউ খ্রীষ্টে থাকে, সে পাপের জীবন-যাপন করে না৷ কেউ যদি পাপে জীবন-যাপন করে তবে সে খ্রীষ্টকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. जो कोई पाप करता है, वह व्यवस्था का विरोध करता है; ओर पाप तो व्यवस्था का विरोध है।]]></a:t>
+              <a:t><![CDATA[কখনও প্রকৃতভাবে উপলদ্ধি করে নি, এমন কি তাঁকে জানেও নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और तुम जानते हो, कि वह इसलिये प्रगट हुआ, कि पापों को हर ले जाए; और उसके स्वभाव में पाप नहीं।]]></a:t>
+              <a:t><![CDATA[7. প্রিয় সন্তানরা, সতর্ক থেকো৷ কেউ য়েন তোমাদের বিপথে না নিয়ে যায়৷ য়ে কেউ যথার্থ কাজ করে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जो कोई उस में बना रहता है, वह पाप नहीं करता: जो कोई पाप करता है, उस ने न तो उसे देखा है, और न उस]]></a:t>
+              <a:t><![CDATA[নীতিপরায়ণ, ঠিক য়েমন খ্রীষ্ট নীতিপরায়ণ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को जाना है।]]></a:t>
+              <a:t><![CDATA[8. দিয়াবল সেই শুরু থেকেই পাপ করে চলেছে৷ য়ে ব্যক্তি পাপ করেই চলে সে দিয়াবলের৷ দিয়াবলের কাজকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हे बालकों, किसी के भरमाने में न आना; जो धर्म के काम करता है, वही उस की नाईं धर्मी है।]]></a:t>
+              <a:t><![CDATA[ধ্বংস করার জন্যই ঈশ্বরের পুত্র প্রকাশিত হয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जो कोई पाप करता है, वह शैतान की ओर से है, क्योंकि शैतान आरम्भ ही से पाप करता आया है: परमेश्वर का]]></a:t>
+              <a:t><![CDATA[9. য়ে কেউ ঈশ্বরের সন্তান হয়, সে ক্রমাগত পাপ করতে পারে না, কারণ নরজীবনদাযী ঈশ্বরের শক্তি সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र इसलिये प्रगट हुआ, कि शैतान के कामों को नाश करे।]]></a:t>
+              <a:t><![CDATA[ব্যক্তির মধ্যে থাকে৷ সে ঈশ্বরের সন্তানে পরিণত হয়েছে; তাই সে পাপে জীবন কাটাতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जो कोई परमेश्वर से जन्मा है वह पाप नहीं करता; क्योंकि उसका बीज उस में बना रहता है: और वह पाप कर]]></a:t>
+              <a:t><![CDATA[10. এভাবেই আমরা দেখতে পারি কারা ঈশ্বরের সন্তান আর কারাই বা দিয়াবলের সন্তান৷ যাঁরা সত্‌কর্ম করে না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ही नहीं सकता, क्योंकि परमेश्वर से जन्मा है।]]></a:t>
+              <a:t><![CDATA[তারা ঈশ্বরের সন্তান নয়, আর য়ে তার ভাইকে ভালবাসে নাসে ঈশ্বরের সন্তান নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जो कोई अपने भाई से बैर रखता है, वह हत्यारा है; और तुम जानते हो, कि किसी हत्यारे में अनन्त जीवन]]></a:t>
+              <a:t><![CDATA[1. ভেবে দেখ, পিতা ঈশ্বর আমাদের কত ভালোই না বেসেছেন৷ যাতে আমরা ঈশ্বরের সন্তান বলে অভিহিত হই; বাস্তবিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. इसी से परमेश्वर की सन्तान, और शैतान की सन्तान जाने जाते हैं; जो कोई धर्म के काम नहीं करता, वह]]></a:t>
+              <a:t><![CDATA[11. তোমরা শুরু থেকে এই বার্তা শুনে আসছ, য়ে আমাদের পরস্পরকে ভালবাসা উচিত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर से नहीं, और न वह, जो अपने भाई से प्रेम नहीं रखता।]]></a:t>
+              <a:t><![CDATA[12. তোমরা কয়িনেরমতো হযো না৷ কযিন দিয়াবলের ছিল এবং তার ভাই হেবলকে হত্যা করেছিল৷ কিসের জন্য সে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. क्योंकि जो समाचार तुम ने आरम्भ से सुना, वह यह है, कि हम एक दूसरे से प्रेम रखें।]]></a:t>
+              <a:t><![CDATA[ভাইকে হত্যা করেছিল? কারণ কযিনের কাজগুলি ছিল মন্দ; কিন্তু তার ভাইয়ের কাজ ছিল ভাল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और कैन के समान न बनें, जो उस दुष्ट से था, और जिस ने अपने भाई को घात किया: और उसे किस कारण घात]]></a:t>
+              <a:t><![CDATA[13. ভাইরা, এই জগত যদি তোমাদের ঘৃণা করে তবে তাতে আশ্চর্য হযো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया? इस कारण कि उसके काम बुरे थे, और उसके भाई के काम धर्म के थे॥]]></a:t>
+              <a:t><![CDATA[14. আমরা জানি য়ে আমরা মৃত্যু থেকে জীবনে উত্তীর্ণ হয়ে গেছি৷ আমরা এটা জানি কারণ আমরা আমাদের ভাইদের ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. हे भाइयों, यदि संसार तुम से बैर करता है तो अचम्भा न करना।]]></a:t>
+              <a:t><![CDATA[বোনদের ভালবাসি৷ য়ে কেউ ভালবাসে না সে মৃত্যুর মধ্যেই থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. हम जानते हैं, कि हम मृत्यु से पार होकर जीवन में पहुंचे हैं; क्योंकि हम भाइयों से प्रेम रखते हैं:]]></a:t>
+              <a:t><![CDATA[15. য়ে কেউ তার ভাইকে ঘৃণা করে সে তো একজন খুনী; আর তোমরা জান কোন খুনী অনন্ত জীবনের অধিকারী হয় না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो प्रेम नहीं रखता, वह मृत्यु की दशा में रहता है।]]></a:t>
+              <a:t><![CDATA[16. তিনি আমাদের জন্য নিজের প্রাণ দিলেন, এর থেকেই আমরা জানতে পারি প্রকৃত ভালবাসা কি৷ সেইজন্য আমাদের ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. पर जिस किसी के पास संसार की संपत्ति हो और वह अपने भाई को कंगाल देख कर उस पर तरस न खाना चाहे, तो]]></a:t>
+              <a:t><![CDATA[আমাদের ভাই বোনদের জন্য প্রাণ দেওয়া উচিত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस में परमेश्वर का प्रेम क्योंकर बना रह सकता है?]]></a:t>
+              <a:t><![CDATA[17. যার পার্থিব সম্পদ রয়েছে, সে যদি তার কোন ভাইকে অভাবে পড়তে দেখে তাকে সাহায্য না করে, তবে কি করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं रहता।]]></a:t>
+              <a:t><![CDATA[আমরা তাই৷ জগতের লোক আমাদের চেনে না য়ে আমরা ঈশ্বরের সন্তান, কারণ তারা ঈশ্বরকে জানে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. हे बालकों, हम वचन और जीभ ही से नहीं, पर काम और सत्य के द्वारा भी प्रेम करें।]]></a:t>
+              <a:t><![CDATA[বলা য়েতে পারে য়ে তার মধ্যে ঐশ্বরিক ভালবাসা আছে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. इसी से हम जानेंगे, कि हम सत्य के हैं; और जिस बात में हमारा मन हमें दोष देगा, उसके विषय में हम]]></a:t>
+              <a:t><![CDATA[18. স্নেহের সন্তানরা, কেবল মুখে ভালবাসা না দেখিয়ে, এসো, আমরা কাজের মধ্য দিয়ে তাদের সত্যিকারের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके साम्हने अपने अपने मन को ढाढ़स दे सकेंगे।]]></a:t>
+              <a:t><![CDATA[ভালবাসি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. क्योंकि परमेश्वर हमारे मन से बड़ा है; और सब कुछ जानता है।]]></a:t>
+              <a:t><![CDATA[19. এর দ্বারা আমরা জানব য়ে আমরা সত্যের৷ আমাদের অন্তর যদি আমাদের দোষী করে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. हे प्रियो, यदि हमारा मन हमें दोष न दे, तो हमें परमेश्वर के साम्हने हियाव होता है।]]></a:t>
+              <a:t><![CDATA[20. তবুও ঈশ্বরের সামনে আমাদের বিবেক আশ্বস্ত থাকবে৷ কারণ আমাদের বিবেকের থেকে ঈশ্বর মহান, ঈশ্বর তো সবই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और जो कुछ हम मांगते हैं, वह हमें उस से मिलता है; क्योंकि हम उस की आज्ञाओं को मानते हैं; और जो]]></a:t>
+              <a:t><![CDATA[জানেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसे भाता है वही करते हैं।]]></a:t>
+              <a:t><![CDATA[21. প্রিয় বন্ধুরা, যদি আমাদের বিবেকগুলি আমাদের দোষের অনুভূতি না দেয় তবে ঈশ্বরের সামনে আমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और उस की आज्ञा यह है कि हम उसके पुत्र यीशु मसीह के नाम पर विश्वास करें और जैसा उस ने हमें आज्ञा]]></a:t>
+              <a:t><![CDATA[নির্ভয়ে দাঁড়াতে পারব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दी है उसी के अनुसार आपस में प्रेम रखें।]]></a:t>
+              <a:t><![CDATA[22. আর ঈশ্বরের কাছ থেকে যা কিছু চাই না কেন তা আমরা পাব, কারণ আমরা যা তাঁর সন্তোষজনক তাই করছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और जो उस की आज्ञाओं को मानता है, वह उस में, और वह उन में बना रहता है: और इसी से, अर्थात उस आत्मा]]></a:t>
+              <a:t><![CDATA[23. তাঁর আদেশ হল আমরা য়েন তাঁর পুত্র যীশু খ্রীষ্টের নামে বিশ্বাস করি ও পরস্পরকে ভালবাসি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. हम ने प्रेम इसी से जाना, कि उस ने हमारे लिये अपने प्राण दे दिए; और हमें भी भाइयों के लिये प्राण]]></a:t>
+              <a:t><![CDATA[2. প্রিয় বন্ধুরা, এখন তো আমরা ঈশ্বরের সন্তান, আর ভবিষ্যতে আমরা আরো কি হব তা এখনও আমাদের কাছে প্রকাশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9741,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से जो उस ने हमें दिया है, हम जानते हैं, कि वह हम में बना रहता है॥]]></a:t>
+              <a:t><![CDATA[24. য়ে ঈশ্বরের আদেশগুলি মান্য করে সে ঈশ্বরে থাকে; আর ঈশ্বর তার অন্তরে থাকেন৷ ঈশ্বর য়ে আমাদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[অন্তরে আছেন তা আমরা কি করে জানব? য়ে আত্মাকে ঈশ্বর দিয়েছেন, সেই আত্মাই আমাদের বলছে য়ে ঈশ্বর আমাদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মধ্যে আছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देना चाहिए।]]></a:t>
+              <a:t><![CDATA[করা হয় নি৷ কিন্তু আমরা জানি য়ে যখন খ্রীষ্ট পুনরায় আসবেন তখন আমরা তাঁর সমরূপ হব, কারণ তিনি য়েমন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. देखो पिता ने हम से कैसा प्रेम किया है, कि हम परमेश्वर की सन्तान कहलाएं, और हम हैं भी: इस कारण]]></a:t>
+              <a:t><![CDATA[আছেন, তাঁকে তেমনি দেখতে পাব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[संसार हमें नहीं जानता, क्योंकि उस ने उसे भी नहीं जाना।]]></a:t>
+              <a:t><![CDATA[3. খ্রীষ্ট শুদ্ধ আর তাঁর ওপরে য়ে সমস্ত লোক এই আশা রাখে, তারা খ্রীষ্টের মত নিজেদের শুদ্ধ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. हे प्रियों, अभी हम परमेश्वर की सन्तान हैं, और अब तक यह प्रगट नहीं हुआ, कि हम क्या कुछ होंगे! इतना]]></a:t>
+              <a:t><![CDATA[4. য়ে কেউ পাপ করে, সে বিধি-ব্যবস্থা লঙঘন করে, আর ব্যবস্থা লঙঘন করাই পাপ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जानते हैं, कि जब वह प्रगट होगा तो हम भी उसके समान होंगे, क्योंकि उस को वैसा ही देखेंगे जैसा वह है।]]></a:t>
+              <a:t><![CDATA[5. তোমরা জান, মানুষের পাপ তুলে নেবার জন্যই খ্রীষ্ট প্রকাশিত হলেন; আর খ্রীষ্টের নিজের কোন পাপ নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>