--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -69,50 +69,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +134,51 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +315,54 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் உலகத்துக்குரியவர்கள், ஆகையால் உலகத்துக்குரியவைகளைப் பேசுகிறார்கள், உலகமும் அவர்களுக்குச் செவிகொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[7. அன்பாயிருக்கக்கடவோம்; ஏனெனில் அன்பு தேவனால் உண்டாயிருக்கிறது; அன்புள்ள எவனும் தேவனால் பிறந்து, அவரை அறிந்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் தேவனால் உண்டானவர்கள்; தேவனை அறிந்தவன் எங்களுக்குச் செவிகொடுக்கிறான்; தேவனால் உண்டாயிராதவன் எங்களுக்குச் செவிகொடுக்கிறதில்லை; இதினாலே சத்திய ஆவி இன்னதென்றும், வஞ்சகஆவி இன்னதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[8. அன்பில்லாதவன் தேவனை அறியான், தேவன் அன்பாகவே இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாங்கள் தேவனால் உண்டானவர்கள்; தேவனை அறிந்தவன் எங்களுக்குச் செவிகொடுக்கிறான்; தேவனால் உண்டாயிராதவன் எங்களுக்குச் செவிகொடுக்கிறதில்லை; இதினாலே சத்திய ஆவி இன்னதென்றும், வஞ்சகஆவி இன்னதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. தம்முடைய ஒரே பேறான குமாரனாலே நாம் பிழைக்கும்படிக்கு தேவன் அவரை இவ்வுலகத்திலே அனுப்பினதினால் தேவன் நம்மேல் வைத்த அன்பு வெளிப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்பாயிருக்கக்கடவோம்; ஏனெனில் அன்பு தேவனால் உண்டாயிருக்கிறது; அன்புள்ள எவனும் தேவனால் பிறந்து, அவரை அறிந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. தம்முடைய ஒரே பேறான குமாரனாலே நாம் பிழைக்கும்படிக்கு தேவன் அவரை இவ்வுலகத்திலே அனுப்பினதினால் தேவன் நம்மேல் வைத்த அன்பு வெளிப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்பாயிருக்கக்கடவோம்; ஏனெனில் அன்பு தேவனால் உண்டாயிருக்கிறது; அன்புள்ள எவனும் தேவனால் பிறந்து, அவரை அறிந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. நாம் தேவனிடத்தில் அன்புகூர்ந்ததினால் அல்ல, அவர் நம்மிடத்தில் அன்புகூர்ந்து, நம்முடைய பாவங்களை நிவிர்த்திசெய்கிற கிருபாதாரபலியாகத் தம்முடைய குமாரனை அனுப்பினதினாலே அன்பு உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்பில்லாதவன் தேவனை அறியான், தேவன் அன்பாகவே இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. நாம் தேவனிடத்தில் அன்புகூர்ந்ததினால் அல்ல, அவர் நம்மிடத்தில் அன்புகூர்ந்து, நம்முடைய பாவங்களை நிவிர்த்திசெய்கிற கிருபாதாரபலியாகத் தம்முடைய குமாரனை அனுப்பினதினாலே அன்பு உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தம்முடைய ஒரே பேறான குமாரனாலே நாம் பிழைக்கும்படிக்கு தேவன் அவரை இவ்வுலகத்திலே அனுப்பினதினால் தேவன் நம்மேல் வைத்த அன்பு வெளிப்பட்டது.]]></a:t>
+              <a:t><![CDATA[11. பிரியமானவர்களே, தேவன் இவ்விதமாய் நம்மிடத்தில் அன்புகூர்ந்திருக்க, நாமும் ஒருவரிடத்தில் ஒருவர் அன்புகூரக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தம்முடைய ஒரே பேறான குமாரனாலே நாம் பிழைக்கும்படிக்கு தேவன் அவரை இவ்வுலகத்திலே அனுப்பினதினால் தேவன் நம்மேல் வைத்த அன்பு வெளிப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. தேவனை ஒருவரும் ஒருபோதும் கண்டதில்லை; நாம் ஒருவரிடத்தில் ஒருவர் அன்புகூர்ந்தால் தேவன் நமக்குள் நிலைத்திருக்கிறார்; அவருடைய அன்பும் நமக்குள் பூரணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனிடத்தில் அன்புகூர்ந்ததினால் அல்ல, அவர் நம்மிடத்தில் அன்புகூர்ந்து, நம்முடைய பாவங்களை நிவிர்த்திசெய்கிற கிருபாதாரபலியாகத் தம்முடைய குமாரனை அனுப்பினதினாலே அன்பு உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. தேவனை ஒருவரும் ஒருபோதும் கண்டதில்லை; நாம் ஒருவரிடத்தில் ஒருவர் அன்புகூர்ந்தால் தேவன் நமக்குள் நிலைத்திருக்கிறார்; அவருடைய அன்பும் நமக்குள் பூரணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாம் தேவனிடத்தில் அன்புகூர்ந்ததினால் அல்ல, அவர் நம்மிடத்தில் அன்புகூர்ந்து, நம்முடைய பாவங்களை நிவிர்த்திசெய்கிற கிருபாதாரபலியாகத் தம்முடைய குமாரனை அனுப்பினதினாலே அன்பு உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. அவர் தம்முடைய ஆவியில் நமக்குத் தந்தருளினதினாலே நாம் அவரிலும் அவர் நம்மிலும் நிலைத்திருக்கிறதை அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேகங் கள்ளத்தீர்க்கதரிசிகள் தோன்றியிருப்பதினால், நீங்கள் எல்லா ஆவிகளையும் நம்பாமல், அந்த ஆவிகள் தேவனாலுண்டானவைகளோ என்று சோதித்தறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணாத எந்த ஆவியும் தேவனால் உண்டானதல்ல; வருமென்று நீங்கள் கேள்விப்பட்ட அந்திக்கிறிஸ்துவினுடைய ஆவி அதுவே, அது இப்பொழுதும் உலகத்தில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரியமானவர்களே, தேவன் இவ்விதமாய் நம்மிடத்தில் அன்புகூர்ந்திருக்க, நாமும் ஒருவரிடத்தில் ஒருவர் அன்புகூரக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. அவர் தம்முடைய ஆவியில் நமக்குத் தந்தருளினதினாலே நாம் அவரிலும் அவர் நம்மிலும் நிலைத்திருக்கிறதை அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனை ஒருவரும் ஒருபோதும் கண்டதில்லை; நாம் ஒருவரிடத்தில் ஒருவர் அன்புகூர்ந்தால் தேவன் நமக்குள் நிலைத்திருக்கிறார்; அவருடைய அன்பும் நமக்குள் பூரணப்படும்.]]></a:t>
+              <a:t><![CDATA[14. பிதாவானவர் குமாரனை உலகரட்சகராக அனுப்பினாரென்று நாங்கள் கண்டு சாட்சியிடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனை ஒருவரும் ஒருபோதும் கண்டதில்லை; நாம் ஒருவரிடத்தில் ஒருவர் அன்புகூர்ந்தால் தேவன் நமக்குள் நிலைத்திருக்கிறார்; அவருடைய அன்பும் நமக்குள் பூரணப்படும்.]]></a:t>
+              <a:t><![CDATA[14. பிதாவானவர் குமாரனை உலகரட்சகராக அனுப்பினாரென்று நாங்கள் கண்டு சாட்சியிடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் தம்முடைய ஆவியில் நமக்குத் தந்தருளினதினாலே நாம் அவரிலும் அவர் நம்மிலும் நிலைத்திருக்கிறதை அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. இயேசுவானவர் தேவனுடைய குமாரனென்று அறிக்கைபண்ணுகிறவன் எவனோ அவனில் தேவன் நிலைத்திருக்கிறார், அவனும் தேவனில் நிலைத்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் தம்முடைய ஆவியில் நமக்குத் தந்தருளினதினாலே நாம் அவரிலும் அவர் நம்மிலும் நிலைத்திருக்கிறதை அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. இயேசுவானவர் தேவனுடைய குமாரனென்று அறிக்கைபண்ணுகிறவன் எவனோ அவனில் தேவன் நிலைத்திருக்கிறார், அவனும் தேவனில் நிலைத்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாவானவர் குமாரனை உலகரட்சகராக அனுப்பினாரென்று நாங்கள் கண்டு சாட்சியிடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[16. தேவன் நம்மேல் வைத்திருக்கிற அன்பை நாம் அறிந்து விசுவாசித்திருக்கிறோம். தேவன் அன்பாகவே இருக்கிறார்; அன்பில் நிலைத்திருக்கிறவன் தேவனில் நிலைத்திருக்கிறான், தேவனும் அவனில் நிலைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசுவானவர் தேவனுடைய குமாரனென்று அறிக்கைபண்ணுகிறவன் எவனோ அவனில் தேவன் நிலைத்திருக்கிறார், அவனும் தேவனில் நிலைத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[16. தேவன் நம்மேல் வைத்திருக்கிற அன்பை நாம் அறிந்து விசுவாசித்திருக்கிறோம். தேவன் அன்பாகவே இருக்கிறார்; அன்பில் நிலைத்திருக்கிறவன் தேவனில் நிலைத்திருக்கிறான், தேவனும் அவனில் நிலைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசுவானவர் தேவனுடைய குமாரனென்று அறிக்கைபண்ணுகிறவன் எவனோ அவனில் தேவன் நிலைத்திருக்கிறார், அவனும் தேவனில் நிலைத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. நியாயத்தீர்ப்புநாளிலே நமக்குத் தைரியமுண்டாயிருக்கத்தக்கதாக அன்பு நம்மிடத்தில் பூரணப்படுகிறது; ஏனென்றால், அவர் இருக்கிறபிரகாரமாக நாமும் இவ்வுலகத்தில் இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் நம்மேல் வைத்திருக்கிற அன்பை நாம் அறிந்து விசுவாசித்திருக்கிறோம். தேவன் அன்பாகவே இருக்கிறார்; அன்பில் நிலைத்திருக்கிறவன் தேவனில் நிலைத்திருக்கிறான், தேவனும் அவனில் நிலைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. நியாயத்தீர்ப்புநாளிலே நமக்குத் தைரியமுண்டாயிருக்கத்தக்கதாக அன்பு நம்மிடத்தில் பூரணப்படுகிறது; ஏனென்றால், அவர் இருக்கிறபிரகாரமாக நாமும் இவ்வுலகத்தில் இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் நம்மேல் வைத்திருக்கிற அன்பை நாம் அறிந்து விசுவாசித்திருக்கிறோம். தேவன் அன்பாகவே இருக்கிறார்; அன்பில் நிலைத்திருக்கிறவன் தேவனில் நிலைத்திருக்கிறான், தேவனும் அவனில் நிலைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. அன்பிலே பயமில்லை; பூரண அன்பு பயத்தைப் புறம்பே தள்ளும்; பயமானது வேதனையுள்ளது, பயப்படுகிறவன் அன்பில் பூரணப்பட்டவன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேகங் கள்ளத்தீர்க்கதரிசிகள் தோன்றியிருப்பதினால், நீங்கள் எல்லா ஆவிகளையும் நம்பாமல், அந்த ஆவிகள் தேவனாலுண்டானவைகளோ என்று சோதித்தறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணாத எந்த ஆவியும் தேவனால் உண்டானதல்ல; வருமென்று நீங்கள் கேள்விப்பட்ட அந்திக்கிறிஸ்துவினுடைய ஆவி அதுவே, அது இப்பொழுதும் உலகத்தில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்தீர்ப்புநாளிலே நமக்குத் தைரியமுண்டாயிருக்கத்தக்கதாக அன்பு நம்மிடத்தில் பூரணப்படுகிறது; ஏனென்றால், அவர் இருக்கிறபிரகாரமாக நாமும் இவ்வுலகத்தில் இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[18. அன்பிலே பயமில்லை; பூரண அன்பு பயத்தைப் புறம்பே தள்ளும்; பயமானது வேதனையுள்ளது, பயப்படுகிறவன் அன்பில் பூரணப்பட்டவன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயத்தீர்ப்புநாளிலே நமக்குத் தைரியமுண்டாயிருக்கத்தக்கதாக அன்பு நம்மிடத்தில் பூரணப்படுகிறது; ஏனென்றால், அவர் இருக்கிறபிரகாரமாக நாமும் இவ்வுலகத்தில் இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[19. அவர் முந்தி நம்மிடத்தில் அன்புகூர்ந்தபடியால் நாமும் அவரிடத்தில் அன்புகூருகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்பிலே பயமில்லை; பூரண அன்பு பயத்தைப் புறம்பே தள்ளும்; பயமானது வேதனையுள்ளது, பயப்படுகிறவன் அன்பில் பூரணப்பட்டவன் அல்ல.]]></a:t>
+              <a:t><![CDATA[20. தேவனிடத்தில் அன்புகூருகிறேனென்று ஒருவன் சொல்லியும், தன் சகோதரனைப் பகைத்தால், அவன் பொய்யன்; தான் கண்ட சகோதரனிடத்தில் அன்புகூராமலிருக்கிறவன், தான் காணாத தேவனிடத்தில் எப்படி அன்புகூருவான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்பிலே பயமில்லை; பூரண அன்பு பயத்தைப் புறம்பே தள்ளும்; பயமானது வேதனையுள்ளது, பயப்படுகிறவன் அன்பில் பூரணப்பட்டவன் அல்ல.]]></a:t>
+              <a:t><![CDATA[20. தேவனிடத்தில் அன்புகூருகிறேனென்று ஒருவன் சொல்லியும், தன் சகோதரனைப் பகைத்தால், அவன் பொய்யன்; தான் கண்ட சகோதரனிடத்தில் அன்புகூராமலிருக்கிறவன், தான் காணாத தேவனிடத்தில் எப்படி அன்புகூருவான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் முந்தி நம்மிடத்தில் அன்புகூர்ந்தபடியால் நாமும் அவரிடத்தில் அன்புகூருகிறோம்.]]></a:t>
+              <a:t><![CDATA[20. தேவனிடத்தில் அன்புகூருகிறேனென்று ஒருவன் சொல்லியும், தன் சகோதரனைப் பகைத்தால், அவன் பொய்யன்; தான் கண்ட சகோதரனிடத்தில் அன்புகூராமலிருக்கிறவன், தான் காணாத தேவனிடத்தில் எப்படி அன்புகூருவான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனிடத்தில் அன்புகூருகிறேனென்று ஒருவன் சொல்லியும், தன் சகோதரனைப் பகைத்தால், அவன் பொய்யன்; தான் கண்ட சகோதரனிடத்தில் அன்புகூராமலிருக்கிறவன், தான் காணாத தேவனிடத்தில் எப்படி அன்புகூருவான்?]]></a:t>
+              <a:t><![CDATA[21. தேவனிடத்தில் அன்புகூருகிறவன் தன் சகோதரனிடத்திலும் அன்புகூரவேண்டுமென்கிற இந்தக் கற்பனையை அவராலே பெற்றிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனிடத்தில் அன்புகூருகிறேனென்று ஒருவன் சொல்லியும், தன் சகோதரனைப் பகைத்தால், அவன் பொய்யன்; தான் கண்ட சகோதரனிடத்தில் அன்புகூராமலிருக்கிறவன், தான் காணாத தேவனிடத்தில் எப்படி அன்புகூருவான்?]]></a:t>
+              <a:t><![CDATA[21. தேவனிடத்தில் அன்புகூருகிறவன் தன் சகோதரனிடத்திலும் அன்புகூரவேண்டுமென்கிற இந்தக் கற்பனையை அவராலே பெற்றிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவனிடத்தில் அன்புகூருகிறேனென்று ஒருவன் சொல்லியும், தன் சகோதரனைப் பகைத்தால், அவன் பொய்யன்; தான் கண்ட சகோதரனிடத்தில் அன்புகூராமலிருக்கிறவன், தான் காணாத தேவனிடத்தில் எப்படி அன்புகூருவான்?]]></a:t>
+              <a:t><![CDATA[1. அநேகங் கள்ளத்தீர்க்கதரிசிகள் தோன்றியிருப்பதினால், நீங்கள் எல்லா ஆவிகளையும் நம்பாமல், அந்த ஆவிகள் தேவனாலுண்டானவைகளோ என்று சோதித்தறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனிடத்தில் அன்புகூருகிறவன் தன் சகோதரனிடத்திலும் அன்புகூரவேண்டுமென்கிற இந்தக் கற்பனையை அவராலே பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[1. அநேகங் கள்ளத்தீர்க்கதரிசிகள் தோன்றியிருப்பதினால், நீங்கள் எல்லா ஆவிகளையும் நம்பாமல், அந்த ஆவிகள் தேவனாலுண்டானவைகளோ என்று சோதித்தறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனிடத்தில் அன்புகூருகிறவன் தன் சகோதரனிடத்திலும் அன்புகூரவேண்டுமென்கிற இந்தக் கற்பனையை அவராலே பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. தேவஆவியை நீங்கள் எதினாலே அறியலாமென்றால்: மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணுகிற எந்த ஆவியும் தேவனால் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,50 +3910,159 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[4. பிள்ளைகளே, நீங்கள் தேவனாலுண்டாயிருந்து, அவர்களை ஜெயித்தீர்கள்; ஏனெனில் உலகத்திலிருக்கிறவனிலும் உங்களிலிருக்கிறவர் பெரியவர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[2. தேவஆவியை நீங்கள் எதினாலே அறியலாமென்றால்: மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணுகிற எந்த ஆவியும் தேவனால் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4015,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவஆவியை நீங்கள் எதினாலே அறியலாமென்றால்: மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணுகிற எந்த ஆவியும் தேவனால் உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. பிள்ளைகளே, நீங்கள் தேவனாலுண்டாயிருந்து, அவர்களை ஜெயித்தீர்கள்; ஏனெனில் உலகத்திலிருக்கிறவனிலும் உங்களிலிருக்கிறவர் பெரியவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணாத எந்த ஆவியும் தேவனால் உண்டானதல்ல; வருமென்று நீங்கள் கேள்விப்பட்ட அந்திக்கிறிஸ்துவினுடைய ஆவி அதுவே, அது இப்பொழுதும் உலகத்தில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் உலகத்துக்குரியவர்கள், ஆகையால் உலகத்துக்குரியவைகளைப் பேசுகிறார்கள், உலகமும் அவர்களுக்குச் செவிகொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மாம்சத்தில் வந்த இயேசுகிறிஸ்துவை அறிக்கைபண்ணாத எந்த ஆவியும் தேவனால் உண்டானதல்ல; வருமென்று நீங்கள் கேள்விப்பட்ட அந்திக்கிறிஸ்துவினுடைய ஆவி அதுவே, அது இப்பொழுதும் உலகத்தில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. நாங்கள் தேவனால் உண்டானவர்கள்; தேவனை அறிந்தவன் எங்களுக்குச் செவிகொடுக்கிறான்; தேவனால் உண்டாயிராதவன் எங்களுக்குச் செவிகொடுக்கிறதில்லை; இதினாலே சத்திய ஆவி இன்னதென்றும், வஞ்சகஆவி இன்னதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிள்ளைகளே, நீங்கள் தேவனாலுண்டாயிருந்து, அவர்களை ஜெயித்தீர்கள்; ஏனெனில் உலகத்திலிருக்கிறவனிலும் உங்களிலிருக்கிறவர் பெரியவர்.]]></a:t>
+              <a:t><![CDATA[6. நாங்கள் தேவனால் உண்டானவர்கள்; தேவனை அறிந்தவன் எங்களுக்குச் செவிகொடுக்கிறான்; தேவனால் உண்டாயிராதவன் எங்களுக்குச் செவிகொடுக்கிறதில்லை; இதினாலே சத்திய ஆவி இன்னதென்றும், வஞ்சகஆவி இன்னதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிள்ளைகளே, நீங்கள் தேவனாலுண்டாயிருந்து, அவர்களை ஜெயித்தீர்கள்; ஏனெனில் உலகத்திலிருக்கிறவனிலும் உங்களிலிருக்கிறவர் பெரியவர்.]]></a:t>
+              <a:t><![CDATA[7. அன்பாயிருக்கக்கடவோம்; ஏனெனில் அன்பு தேவனால் உண்டாயிருக்கிறது; அன்புள்ள எவனும் தேவனால் பிறந்து, அவரை அறிந்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506375" r:id="rId1"/>
+    <p:sldLayoutId id="2474529175" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +4951,58 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. वे संसार के हैं, इस कारण वे संसार की बातें बोलते हैं, और संसार उन की सुनता है।]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সন্তান, সে ঈশ্বরকে জানে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. हम परमेश्वर के हैं: जो परमेश्वर को जानता है, वह हमारी सुनता है; जो परमेश्वर को नहीं जानता वह]]></a:t>
+              <a:t><![CDATA[8. য়ে ভালবাসতে জানে না, সে ঈশ্বরকে জানে না, কারণ ঈশ্বর স্বয়ং হলেন ভালবাসা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमारी नहीं सुनता; इसी प्रकार हम सत्य की आत्मा और भ्रम की आत्मा को पहचान लेते हैं।]]></a:t>
+              <a:t><![CDATA[9. ঈশ্বর আমাদের প্রতি তাঁর ভালবাসা এইভাবেই দেখিয়েছেন, তিনি তাঁর একমাত্র পুত্রকে এ জগতে পাঠালেন য়েন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हे प्रियों, हम आपस में प्रेम रखें; क्योंकि प्रेम परमेश्वर से है: और जो कोई प्रेम करता है, वह]]></a:t>
+              <a:t><![CDATA[তাঁর মাধ্যমে আমরা জীবন লাভ করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर से जन्मा है; और परमेश्वर को जानता है।]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বরের প্রতি আমাদের ভালবাসা নয়, বরং আমাদের প্রতি ঈশ্বরের ভালবাসাই হল প্রকৃত ভালবাসা৷ ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जो प्रेम नहीं रखता, वह परमेश्वर को नहीं जानता है, क्योंकि परमेश्वर प्रेम है।]]></a:t>
+              <a:t><![CDATA[আমাদের পাপের প্রায়শ্চিত্ত বলিরূপে তাঁর পুত্রকে পাঠিয়ে আমাদের প্রতি তাঁর ভালবাসা প্রকাশ করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जो प्रेम परमेश्वर हम से रखता है, वह इस से प्रगट हुआ, कि परमेश्वर ने अपने एकलौते पुत्र को जगत में]]></a:t>
+              <a:t><![CDATA[11. প্রিয় বন্ধুরা, এইভাবে ঈশ্বর আমাদের ভালবেসেছেন, সুতরাং আমরাও অবশ্যই পরস্পরকে ভালবাসব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भेजा है, कि हम उसके द्वारा जीवन पाएं।]]></a:t>
+              <a:t><![CDATA[12. ঈশ্বরকে কেউ কখনও দেখেনি৷ যদি আমরা পরস্পরকে ভালবাসি, তবে ঈশ্বর আমাদের মধ্যে অবস্থান করেন; আর তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. प्रेम इस में नहीं कि हम ने परमेश्वर ने प्रेम किया; पर इस में है, कि उस ने हम से प्रेम किया; और]]></a:t>
+              <a:t><![CDATA[ভালবাসা আমাদের মধ্যে পূর্ণতা লাভ করেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमारे पापों के प्रायश्चित्त के लिये अपने पुत्र को भेजा।]]></a:t>
+              <a:t><![CDATA[13. আমরা জানি য়ে তিনি আমাদের মধ্যে আছেন; আর আমরা তাঁর মধ্যে অবস্থান করছি৷ এ বিষয় আমরা জানি, কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे प्रियों, हर एक आत्मा की प्रतीति न करो: वरन आत्माओं को परखो, कि वे परमेश्वर की ओर से हैं कि]]></a:t>
+              <a:t><![CDATA[3. কিন্তু য়ে আত্মা, যীশুকে স্বীকার করে না, সে ঈশ্বরের কাছ থেকে আসে নি৷ এ সেই খ্রীষ্টারির আত্মা,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे प्रियो, जब परमेश्वर ने हम से ऐसा प्रेम किया, तो हम को भी आपस में प्रेम रखना चाहिए।]]></a:t>
+              <a:t><![CDATA[ঈশ্বর তাঁর আত্মাকে আমাদের দান করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. परमेश्वर को कभी किसी ने नहीं देखा; यदि हम आपस में प्रेम रखें, तो परमेश्वर हम में बना रहता है; और]]></a:t>
+              <a:t><![CDATA[14. আমরা দেখেছি পিতা তাঁর পুত্রকে জগতের ত্রাণকর্তারূপে পাঠিয়েছেন৷ সেই বার্তাই আমরা লোকদের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसका प्रेम हम में सिद्ध हो गया है।]]></a:t>
+              <a:t><![CDATA[বলছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. इसी से हम जानते हैं, कि हम उस में बने रहते हैं, और वह हम में; क्योंकि उस ने अपने आत्मा में से]]></a:t>
+              <a:t><![CDATA[15. কেউ যদি স্বীকার করে য়ে, ‘যীশু ঈশ্বরের পুত্র,’ তবে ঈশ্বর তাঁর অন্তরে বাস করেন, আর সে ঈশ্বরেতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमें दिया है।]]></a:t>
+              <a:t><![CDATA[থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और हम ने देख भी लिया और गवाही देते हैं, कि पिता ने पुत्र को जगत का उद्धारकर्ता करके भेजा है।]]></a:t>
+              <a:t><![CDATA[16. আমাদের জন্য ঈশ্বরের ভালবাসা আছে আমরা তা জানি ও বিশ্বাস করি৷ঈশ্বরই স্বয়ং ভালবাসা, আর য়ে কেউ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जो कोई यह मान लेता है, कि यीशु परमेश्वर का पुत्र है: परमेश्वर उस में बना रहता है, और वह परमेश्वर]]></a:t>
+              <a:t><![CDATA[ভালবাসায় থাকে সে ঈশ্বরের মধ্যে থাকে ও ঈশ্বর তার মধ্যে থাকেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में।]]></a:t>
+              <a:t><![CDATA[17. যদি আমাদের ক্ষেত্রে ভালবাসা এই ভাবেই পূর্ণতা পায়, তবে শেষ বিচারের দিনে আমরা নির্ভয়ে দাঁড়াতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और जो प्रेम परमेश्वर हम से रखता है, उस को हम जान गए, और हमें उस की प्रतीति है; परमेश्वर प्रेम]]></a:t>
+              <a:t><![CDATA[পারব, কারণ এ জগতে আমরা খ্রীষ্টেরই মতো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है: जो प्रेम में बना रहता है, वह परमेश्वर में बना रहता है; और परमेश्वर उस में बना रहता है।]]></a:t>
+              <a:t><![CDATA[18. য়েখানে ঈশ্বরের ভালবাসা সেখানে ভয় থাকে না, পরিপূর্ণ ভালবাসা ভয়কে দূর করে দেয়, কারণ ভয়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं; क्योंकि बहुत से झूठे भविष्यद्वक्ता जगत में निकल खड़े हुए हैं।]]></a:t>
+              <a:t><![CDATA[খ্রীষ্টের শত্রু য়ে আসছে তা তোমরা শুনেছ, আর এখন সে তো সংসারে এসেই গেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. इसी से प्रेम हम में सिद्ध हुआ, कि हमें न्याय के दिन हियाव हो; क्योंकि जैसा वह है, वैसे ही संसार]]></a:t>
+              <a:t><![CDATA[সঙ্গে শাস্তির চিন্তা জড়িত থাকে৷ য়ে ভয় পায় সে ভালবাসায় পূর্ণতা লাভ করে নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में हम भी हैं।]]></a:t>
+              <a:t><![CDATA[19. তিনিই (ঈশ্বর) আগে আমাদের ভালবেসেছেন, আর তার ফলে আমরা ভালবাসতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. प्रेम में भय नहीं होता, वरन सिद्ध प्रेम भय को दूर कर देता है, क्योंकि भय से कष्ट होता है, और जो]]></a:t>
+              <a:t><![CDATA[20. যদি কেউ বলে, ‘সে ঈশ্বরকে ভালবাসে’ অথচ সে তার খ্রীষ্টেতে কোন ভাই ও বোনকে ঘৃণা করে তবে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भय करता है, वह प्रेम में सिद्ध नहीं हुआ।]]></a:t>
+              <a:t><![CDATA[মিথ্যাবাদী৷ য়ে ভাইকে দেখতে পাচ্ছে, সে যদি তাকে ঘৃণা করে তবে য়াঁকে সে কোনও দিন চোখে দেখে নি, সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हम इसलिये प्रेम करते हैं, कि पहिले उस ने हम से प्रेम किया।]]></a:t>
+              <a:t><![CDATA[ঈশ্বরকে সে ভালবাসতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. यदि कोई कहे, कि मैं परमेश्वर से प्रेम रखता हूं; और अपने भाई से बैर रखे; तो वह झूठा है: क्योंकि]]></a:t>
+              <a:t><![CDATA[21. কারণ ঈশ্বরের কাছ থেকে আমরা এই আদেশ পেয়েছি, ঈশ্বরকে য়ে ভালবাসে সে য়েন তার নিজের ভাইকেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो अपने भाई से, जिस उस ने देखा है, प्रेम नहीं रखता, तो वह परमेश्वर से भी जिसे उस ने नहीं देखा, प्रेम]]></a:t>
+              <a:t><![CDATA[ভালবাসে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं रख सकता।]]></a:t>
+              <a:t><![CDATA[1. প্রিয় বন্ধুরা, সংসারে অনেক ভণ্ড ভাববাদী দেখা দিয়েছে, তাই তোমরা সব আত্মাকে বিশ্বাস করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और उस से हमें यह आज्ञा मिली है, कि जो कोई अपने परमेश्वर से प्रेम रखता है, वह अपने भाई से भी]]></a:t>
+              <a:t><![CDATA[কিন্তু সেই সব আত্মাদের যাচাই করে দেখ য়ে তারা ঈশ্বর হতে এসেছে কিনা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रेम रखे॥]]></a:t>
+              <a:t><![CDATA[2. এইভাবে তোমরা ঈশ্বরের আত্মাকে চিনতে পারবে৷ য়ে কোন আত্মা যীশু খ্রীষ্ট য়ে রক্ত মাংসের দেহ ধারণ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. परमेश्वर का आत्मा तुम इसी रीति से पहचान सकते हो, कि जो कोई आत्मा मान लेती है, कि यीशु मसीह शरीर]]></a:t>
+              <a:t><![CDATA[4. আমার স্নেহের সন্তানগণ, তোমরা ঈশ্বরের লোক, তাই তোমরা ওদের ওপর জযী হয়েছ; কারণ তোমাদের মধ্যে যিনি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এসেছেন বলে স্বীকার করে, সে ঈশ্বরের কাছ থেকে এসেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में होकर आया है वह परमेश्वर की ओर से है।]]></a:t>
+              <a:t><![CDATA[(ঈশ্বর) বাস করেন তিনি জগতের মধ্যে বাসকারী দিয়াবলের থেকে অনেক মহান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और जो कोई आत्मा यीशु को नहीं मानती, वह परमेश्वर की ओर से नहीं; और वही तो मसीह के विरोधी की आत्मा]]></a:t>
+              <a:t><![CDATA[5. এই ভণ্ড শিক্ষকরা হল জগতের, তাই তারা যা বলে তা সব জাগতিক কথাবার্তা, আর জগত তাদের কথা শোনে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है; जिस की चर्चा तुम सुन चुके हो, कि वह आने वाला है: और अब भी जगत में है।]]></a:t>
+              <a:t><![CDATA[6. কিন্তু আমরা ঈশ্বরের লোক, ঈশ্বরকে য়ে জানে সে আমাদের কথা শোনে, য়ে ঈশ্বরের লোক নয় সে আমাদের কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. हे बालको, तुम परमेश्वर के हो: और तुम ने उन पर जय पाई है; क्योंकि जो तुम में है, वह उस से जो संसार]]></a:t>
+              <a:t><![CDATA[শোনে না৷ এইভাবেই আমরা সত্যের আত্মাকে ও ছলনার আত্মাকে চিনতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में है, बड़ा है।]]></a:t>
+              <a:t><![CDATA[7. প্রিয় বন্ধুরা, এস আমরা পরস্পরকে ভালবাসি, কারণ ঈশ্বরই ভালবাসার উত্‌স আর য়ে কেউ ভালবাসতে জানে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>