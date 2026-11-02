--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -65,50 +65,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +136,55 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +319,58 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இயேசுகிறிஸ்துவாகிய இவரே ஜலத்தினாலும் இரத்தத்தினாலும் வந்தவர்; ஜலத்தினாலே மாத்திரமல்ல, ஜலத்தினாலும் இரத்தத்தினாலும் வந்தவர். ஆவியானவர் சத்தியமாகையால், ஆவியானவரே சாட்சிகொடுக்கிறவர்.]]></a:t>
+              <a:t><![CDATA[6. This is he that came by water and blood, even Jesus Christ; not by water only, but by water and blood. And it is the Spirit that bears witness, because the Spirit is truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இயேசுகிறிஸ்துவாகிய இவரே ஜலத்தினாலும் இரத்தத்தினாலும் வந்தவர்; ஜலத்தினாலே மாத்திரமல்ல, ஜலத்தினாலும் இரத்தத்தினாலும் வந்தவர். ஆவியானவர் சத்தியமாகையால், ஆவியானவரே சாட்சிகொடுக்கிறவர்.]]></a:t>
+              <a:t><![CDATA[6. This is he that came by water and blood, even Jesus Christ; not by water only, but by water and blood. And it is the Spirit that bears witness, because the Spirit is truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. [பரலோகத்திலே சாட்சியிடுகிறவர்கள் மூவர், பிதா, வார்த்தை, பரிசுத்த ஆவி என்பவர்களே, இம்மூவரும் ஒன்றாயிருக்கிறார்கள்;]]></a:t>
+              <a:t><![CDATA[7. For there are three that bear record in heaven, the Father, the Word, and the Holy Spirit: and these three are one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூலோகத்திலே] சாட்சியிடுகிறவைகள் மூன்று, ஆவி, ஜலம், இரத்தம் என்பவைகளே, இம்மூன்றும் ஒருமைப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. For there are three that bear record in heaven, the Father, the Word, and the Holy Spirit: and these three are one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது; தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
+              <a:t><![CDATA[8. And there are three that bear witness in earth, the Spirit, and the water, and the blood: and these three agree in one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது; தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
+              <a:t><![CDATA[8. And there are three that bear witness in earth, the Spirit, and the water, and the blood: and these three agree in one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்; தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப் பொய்யராக்குகிறான்.]]></a:t>
+              <a:t><![CDATA[9. If we receive the witness of men, the witness of God is greater: for this is the witness of God which he has testified of his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்; தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப் பொய்யராக்குகிறான்.]]></a:t>
+              <a:t><![CDATA[9. If we receive the witness of men, the witness of God is greater: for this is the witness of God which he has testified of his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் நமக்கு நித்திய ஜீவனைத் தந்திருக்கிறார், அந்த ஜீவன் அவருடைய குமாரனில் இருக்கிறதென்பதே அந்தச்சாட்சியாம்.]]></a:t>
+              <a:t><![CDATA[10. He that believes on the Son of God has the witness in himself: he that believes not God has made him a liar; because he believes not the record that God gave of his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. குமாரனை உடையவன் ஜீவனை உடையவன், தேவனுடைய குமாரன் இல்லாதவன் ஜீவன் இல்லாதவன்.]]></a:t>
+              <a:t><![CDATA[10. He that believes on the Son of God has the witness in himself: he that believes not God has made him a liar; because he believes not the record that God gave of his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுவானவரே கிறிஸ்து என்று விசுவாசிக்கிற எவனும் தேவனால் பிறந்திருக்கிறான்; பிறப்பித்தவரிடத்தில் அன்புகூருகிற எவனும் அவரால் பிறப்பிக்கப்பட்டவனிடத்திலும் அன்புகூருகிறான்.]]></a:t>
+              <a:t><![CDATA[1. Whosoever believes that Jesus is the Christ is born of God: and every one that loves him that brings forth loves him also that is begotten of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[10. He that believes on the Son of God has the witness in himself: he that believes not God has made him a liar; because he believes not the record that God gave of his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. And this is the record, that God has given to us eternal life, and this life is in his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப் பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
+              <a:t><![CDATA[11. And this is the record, that God has given to us eternal life, and this life is in his Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப் பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
+              <a:t><![CDATA[12. He that has the Son has life; and he that has not the Son of God has not life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில் நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. These things have I written unto you that believe on the name of the Son of God; that all of you may know that all of you have eternal life, and that all of you may believe on the name of the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில் நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. These things have I written unto you that believe on the name of the Son of God; that all of you may know that all of you have eternal life, and that all of you may believe on the name of the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[13. These things have I written unto you that believe on the name of the Son of God; that all of you may know that all of you have eternal life, and that all of you may believe on the name of the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[14. And this is the confidence that we have in him, that, if we ask any thing according to his will, he hears us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[14. And this is the confidence that we have in him, that, if we ask any thing according to his will, he hears us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[15. And if we know that he hear us, whatsoever we ask, we know that we have the petitions that we desired of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுவானவரே கிறிஸ்து என்று விசுவாசிக்கிற எவனும் தேவனால் பிறந்திருக்கிறான்; பிறப்பித்தவரிடத்தில் அன்புகூருகிற எவனும் அவரால் பிறப்பிக்கப்பட்டவனிடத்திலும் அன்புகூருகிறான்.]]></a:t>
+              <a:t><![CDATA[1. Whosoever believes that Jesus is the Christ is born of God: and every one that loves him that brings forth loves him also that is begotten of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநீதியெல்லாம் பாவந்தான்; என்றாலும் மரணத்துக்கு ஏதுவல்லாத பாவமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[15. And if we know that he hear us, whatsoever we ask, we know that we have the petitions that we desired of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான், பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
+              <a:t><![CDATA[16. If any man see his brother sin a sin which is not unto death, he shall ask, and he shall give him life for them that sin not unto death. There is a sin unto death: I do not say that he shall pray for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான், பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
+              <a:t><![CDATA[16. If any man see his brother sin a sin which is not unto death, he shall ask, and he shall give him life for them that sin not unto death. There is a sin unto death: I do not say that he shall pray for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாம் தேவனால் உண்டாயிருக்கிறோமென்றும், உலகமுழுவதும் பொல்லாங்கனுக்குள் கிடக்கிறதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. If any man see his brother sin a sin which is not unto death, he shall ask, and he shall give him life for them that sin not unto death. There is a sin unto death: I do not say that he shall pray for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத் தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும் இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. All unrighteousness is sin: and there is a sin not unto death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத் தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும் இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. We know that whosoever is born of God sins not; but he that is begotten of God keeps himself, and that wicked one touches him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத் தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும் இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. We know that whosoever is born of God sins not; but he that is begotten of God keeps himself, and that wicked one touches him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3591,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிள்ளைகளே, நீங்கள் விக்கிரகங்களுக்கு விலகி, உங்களைக் காத்துக்கொள்வீர்களாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[19. And we know that we are of God, and the whole world lies in wickedness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And we know that we are of God, and the whole world lies in wickedness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And we know that the Son of God has come, and has given us an understanding, that we may know him that is true, and we are in him that is true, even in his Son Jesus Christ. This is the true God, and eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாம் தேவனிடத்தில் அன்புகூர்ந்து அவருடைய கற்பனைகளைக் கைக்கொள்ளும்போது, தேவனுடைய பிள்ளைகளிடத்தில் அன்புகூருகிறோமென்று அறிந்து கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. By this we know that we love the children of God, when we love God, and keep his commandments.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And we know that the Son of God has come, and has given us an understanding, that we may know him that is true, and we are in him that is true, even in his Son Jesus Christ. This is the true God, and eternal life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And we know that the Son of God has come, and has given us an understanding, that we may know him that is true, and we are in him that is true, even in his Son Jesus Christ. This is the true God, and eternal life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Little children, keep yourselves from idols. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாம் தேவனிடத்தில் அன்புகூர்ந்து அவருடைய கற்பனைகளைக் கைக்கொள்ளும்போது, தேவனுடைய பிள்ளைகளிடத்தில் அன்புகூருகிறோமென்று அறிந்து கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[2. By this we know that we love the children of God, when we love God, and keep his commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் தேவனுடைய கற்பனைகளைக் கைக்கொள்வதே அவரிடத்தில் அன்புகூருவதாம்; அவருடைய கற்பனைகள் பாரமானவைகளுமல்ல.]]></a:t>
+              <a:t><![CDATA[3. For this is the love of God, that we keep his commandments: and his commandments are not grievous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனால் பிறப்பதெல்லாம் உலகத்தை ஜெயிக்கும்; நம்முடைய விசுவாசமே உலகத்தை ஜெயிக்கிற ஜெயம்.]]></a:t>
+              <a:t><![CDATA[3. For this is the love of God, that we keep his commandments: and his commandments are not grievous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசுவானவர் தேவனுடைய குமாரனென்று விசுவாசிக்கிறவனேயன்றி உலகத்தை ஜெயிக்கிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[4. For whatsoever is born of God overcomes the world: and this is the victory that overcomes the world, even our faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசுவானவர் தேவனுடைய குமாரனென்று விசுவாசிக்கிறவனேயன்றி உலகத்தை ஜெயிக்கிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[5. Who is he that overcomes the world, but he that believes that Jesus is the Son of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529211" r:id="rId1"/>
+    <p:sldLayoutId id="2482575256" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5153,94 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ইনিই যীশু খ্রীষ্ট, যিনি জগতে জল ও রক্তের মধ্য দিয়ে এসেছিলেন৷ আত্মাই বলছেন এই কথা সত্য, আর সেই]]></a:t>
+              <a:t><![CDATA[6. இயேசுகிறிஸ்துவாகிய இவரே ஜலத்தினாலும் இரத்தத்தினாலும் வந்தவர்; ஜலத்தினாலே மாத்திரமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মা স্বয়ং সত্য৷]]></a:t>
+              <a:t><![CDATA[ஜலத்தினாலும் இரத்தத்தினாலும் வந்தவர். ஆவியானவர் சத்தியமாகையால், ஆவியானவரே சாட்சிகொடுக்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যীশুর বিষয়ে তিনজন সাক্ষ্য দিচ্ছেন৷]]></a:t>
+              <a:t><![CDATA[7. [பரலோகத்திலே சாட்சியிடுகிறவர்கள் மூவர், பிதா, வார்த்தை, பரிசுத்த ஆவி என்பவர்களே, இம்மூவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আত্মা, জল ও রক্ত আর সেই তিনের এক সাক্ষ্য৷]]></a:t>
+              <a:t><![CDATA[ஒன்றாயிருக்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. লোকে যখন সত্য কিছু বলে আমরা তা বিশ্বাস করি, তবে ঈশ্বরের দেওয়া সাক্ষ্য এর থেকে কত না মূল্যবান৷]]></a:t>
+              <a:t><![CDATA[8. பூலோகத்திலே] சாட்சியிடுகிறவைகள் மூன்று, ஆவி, ஜலம், இரத்தம் என்பவைகளே, இம்மூன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বস্তুত ঈশ্বর স্বয়ং আমাদের কাছে এই সাক্ষ্য দিয়েছেন, তিনি তাঁর নিজের পুত্রের বিষয়ে সত্য জানিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[ஒருமைப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বরের পুত্রকে য়ে বিশ্বাস করে ঐ সত্য তার অন্তরে থাকে৷ ঈশ্বরের কথায় য়ে বিশ্বাস করে না, সে]]></a:t>
+              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে মিথ্যাবাদী করেছে, কারণ ঈশ্বর তাঁর পুত্রের বিষয়ে য়ে কথা বলেছেন সে তাতে বিশ্বাস করে নি৷]]></a:t>
+              <a:t><![CDATA[தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেই সাক্ষ্য হচ্ছে, ঈশ্বর আমাদের অনন্ত জীবন দিয়েছেন এবং এই জীবন তাঁর পুত্রে আছে৷]]></a:t>
+              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ঈশ্বরের পুত্রকে য়ে পেয়েছে সেই সত্য জীবন পেয়েছে৷ ঈশ্বরের পুত্রকে য়ে পায় নি সে জীবন পায় নি৷]]></a:t>
+              <a:t><![CDATA[தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যাঁরা বিশ্বাস করে য়ে যীশুই খ্রীষ্ট, তারা ঈশ্বরের সন্তান৷ য়ে কেউ পিতাকে ভালবাসে, সে তাঁর]]></a:t>
+              <a:t><![CDATA[1. இயேசுவானவரே கிறிஸ்து என்று விசுவாசிக்கிற எவனும் தேவனால் பிறந்திருக்கிறான்; பிறப்பித்தவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা যাঁরা ঈশ্বরের পুত্রের ওপর বিশ্বাস করেছ আমি তোমাদের কাছে এই কথা লিখছি য়েন তোমরা জানতে পার]]></a:t>
+              <a:t><![CDATA[பொய்யராக்குகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে তোমরা অনন্ত জীবন পেয়েছ৷]]></a:t>
+              <a:t><![CDATA[11. தேவன் நமக்கு நித்திய ஜீவனைத் தந்திருக்கிறார், அந்த ஜீவன் அவருடைய குமாரனில் இருக்கிறதென்பதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমরা এবিষয়ে সুনিশ্চিত য়ে আমরা যদি তাঁর ইচ্ছানুসারে তাঁর কাছে কিছু চাই তবে তিনি আমাদের]]></a:t>
+              <a:t><![CDATA[அந்தச்சாட்சியாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রার্থনা শুনবেন;]]></a:t>
+              <a:t><![CDATA[12. குமாரனை உடையவன் ஜீவனை உடையவன், தேவனுடைய குமாரன் இல்லாதவன் ஜீவன் இல்லாதவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আর আমরা যদি সত্যি জানি য়ে তিনি আমাদের প্রার্থনা শুনেছেন তবে জানতে হবে য়ে আমরা তাঁর কাছে যা]]></a:t>
+              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেয়েছি তা পেয়ে গিয়েছি৷]]></a:t>
+              <a:t><![CDATA[விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যদি কেউ তার খ্রীষ্টান ভাইকে এমন কোন পাপ করতে দেখে যার পরিণতি অনন্ত মৃত্যু নয়, তবে সে তার]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাইয়ের জন্য প্রার্থনা করবে, আর ঈশ্বর তাকে জীবন দান করবেন৷ যাঁরা অনন্ত মৃত্যুজনক পাপ করে না, তিনি]]></a:t>
+              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেবল তাদেরই তা দেবেন৷ মৃত্যুজনক পাপ আছে, আর আমি তোমাদের সেরকম পাপ যাঁরা করে তাদের জন্য প্রার্থনা]]></a:t>
+              <a:t><![CDATA[பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে বলছি না৷]]></a:t>
+              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সন্তানদের ভালবাসে৷]]></a:t>
+              <a:t><![CDATA[அன்புகூருகிற எவனும் அவரால் பிறப்பிக்கப்பட்டவனிடத்திலும் அன்புகூருகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সমস্ত রকম অধার্মিকতাই পাপ; কিন্তু এমন পাপ আছে যার ফল অনন্ত মৃত্যু নয়৷]]></a:t>
+              <a:t><![CDATA[நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমরা জানি, ঈশ্বরের সন্তানরা পাপের জীবনযাপন করে না৷ ঈশ্বরের পুত্র তাদের রক্ষা করেনএবং পাপাত্মা]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের কোনভাবে ক্ষতি করতে পারে না৷]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমরা জানি য়ে আমরা ঈশ্বরের লোক; কিন্তু সমস্ত জগত রয়েছে পাপাত্মা শক্তির কবলে৷]]></a:t>
+              <a:t><![CDATA[செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমরা জানি য়ে ঈশ্বরের পুত্র এসেছেন, আর তিনি আমাদের সেই বোধ বুদ্ধি দিয়েছেন যার দ্বারা আমরা সেই]]></a:t>
+              <a:t><![CDATA[17. அநீதியெல்லாம் பாவந்தான்; என்றாலும் மரணத்துக்கு ஏதுவல்லாத பாவமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্যময় ঈশ্বরকে জানতে পারি৷ এখন আমরা সত্য ঈশ্বরে আছি, কারণ আমরা তাঁর পুত্র যীশু খ্রীষ্টেতে আছি৷]]></a:t>
+              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনিই সত্য ঈশ্বর ও অনন্ত জীবন৷]]></a:t>
+              <a:t><![CDATA[பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9213,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাই স্নেহের সন্তানরা, তোমরা মিথ্যা দেবদেবীর কাছ থেকে দূরে থেকো৷]]></a:t>
+              <a:t><![CDATA[19. நாம் தேவனால் உண்டாயிருக்கிறோமென்றும், உலகமுழுவதும் பொல்லாங்கனுக்குள் கிடக்கிறதென்றும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்திருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমরা কি করে জানব য়ে আমরা ঈশ্বরের সন্তানদের ভালবাসি? আমরা জানি য়েহেতু আমরা ঈশ্বরকে ভালবাসি ও]]></a:t>
+              <a:t><![CDATA[2. நாம் தேவனிடத்தில் அன்புகூர்ந்து அவருடைய கற்பனைகளைக் கைக்கொள்ளும்போது, தேவனுடைய பிள்ளைகளிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1 யோவான் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பிள்ளைகளே, நீங்கள் விக்கிரகங்களுக்கு விலகி, உங்களைக் காத்துக்கொள்வீர்களாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর সব আদেশ পালন করি৷]]></a:t>
+              <a:t><![CDATA[அன்புகூருகிறோமென்று அறிந்து கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঈশ্বরকে ভালবাসার অর্থই হচ্ছে তাঁর আদেশ পালন করা; আর ঈশ্বরের আদেশ ভারী বোঝার মতো নয়৷]]></a:t>
+              <a:t><![CDATA[3. நாம் தேவனுடைய கற்பனைகளைக் கைக்கொள்வதே அவரிடத்தில் அன்புகூருவதாம்; அவருடைய கற்பனைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কারণ প্রত্যেক ঈশ্বরজাত সন্তান জগতকে জয় করে৷]]></a:t>
+              <a:t><![CDATA[பாரமானவைகளுமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমাদের বিশ্বাসই আমাদের জগতজযী করেছে৷ কে জগতের ওপরে বিজযী হতে পারে? য়ে বিশ্বাস করে য়ে, যীশুই]]></a:t>
+              <a:t><![CDATA[4. தேவனால் பிறப்பதெல்லாம் உலகத்தை ஜெயிக்கும்; நம்முடைய விசுவாசமே உலகத்தை ஜெயிக்கிற ஜெயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের পুত্র৷]]></a:t>
+              <a:t><![CDATA[5. இயேசுவானவர் தேவனுடைய குமாரனென்று விசுவாசிக்கிறவனேயன்றி உலகத்தை ஜெயிக்கிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>