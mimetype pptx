--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -65,54 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -130,52 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -310,55 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -745,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. [பரலோகத்திலே சாட்சியிடுகிறவர்கள் மூவர், பிதா, வார்த்தை, பரிசுத்த ஆவி என்பவர்களே, இம்மூவரும் ஒன்றாயிருக்கிறார்கள்;]]></a:t>
+              <a:t><![CDATA[8. பூலோகத்திலே] சாட்சியிடுகிறவைகள் மூன்று, ஆவி, ஜலம், இரத்தம் என்பவைகளே, இம்மூன்றும் ஒருமைப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூலோகத்திலே] சாட்சியிடுகிறவைகள் மூன்று, ஆவி, ஜலம், இரத்தம் என்பவைகளே, இம்மூன்றும் ஒருமைப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது; தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூலோகத்திலே] சாட்சியிடுகிறவைகள் மூன்று, ஆவி, ஜலம், இரத்தம் என்பவைகளே, இம்மூன்றும் ஒருமைப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது; தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது; தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
+              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்; தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப் பொய்யராக்குகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாம் மனுஷருடைய சாட்சியை ஏற்றுக்கொண்டால், அதைப்பார்க்கிலும் தேவனுடைய சாட்சி அதிகமாயிருக்கிறது; தேவன் தமது குமாரனைக் குறித்துக் கொடுத்த சாட்சி இதுவே.]]></a:t>
+              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்; தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப் பொய்யராக்குகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்; தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப் பொய்யராக்குகிறான்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் நமக்கு நித்திய ஜீவனைத் தந்திருக்கிறார், அந்த ஜீவன் அவருடைய குமாரனில் இருக்கிறதென்பதே அந்தச்சாட்சியாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் அந்தச் சாட்சியைத் தனக்குள்ளே கொண்டிருக்கிறான்; தேவனை விசுவாசியாதவனோ, தேவன் தம்முடைய குமாரனைக் குறித்துக்கொடுத்த சாட்சியை விசுவாசியாததினால் அவரைப் பொய்யராக்குகிறான்.]]></a:t>
+              <a:t><![CDATA[12. குமாரனை உடையவன் ஜீவனை உடையவன், தேவனுடைய குமாரன் இல்லாதவன் ஜீவன் இல்லாதவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் நமக்கு நித்திய ஜீவனைத் தந்திருக்கிறார், அந்த ஜீவன் அவருடைய குமாரனில் இருக்கிறதென்பதே அந்தச்சாட்சியாம்.]]></a:t>
+              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. குமாரனை உடையவன் ஜீவனை உடையவன், தேவனுடைய குமாரன் இல்லாதவன் ஜீவன் இல்லாதவன்.]]></a:t>
+              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப் பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப் பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களுக்கு நித்தியஜீவன் உண்டென்று நீங்கள் அறியவும், தேவகுமாரனுடைய நாமத்தின் மேல் நீங்கள் விசுவாசமாயிருக்கவும், தேவகுமாரனுடைய நாமத்தின் மேல் விசுவாசமாயிருக்கிற உங்களுக்கு இவைகளை எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில் நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப் பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
+              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில் நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் எதையாகிலும் அவருடைய சித்தத்தின்படிகேட்டால், அவர் நமக்குச் செவிகொடுக்கிறாரென்பதே அவரைப் பற்றி நாம் கொண்டிருக்கிற தைரியம்.]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில் நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நாம் எதைக் கேட்டாலும் அவர் நமக்குச் செவிகொடுக்கிறாரென்று நாம் அறிந்திருந்தோமானால், அவரிடத்தில் நாம் கேட்டவைகளைப் பெற்றுக்கொண்டோமென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[17. அநீதியெல்லாம் பாவந்தான்; என்றாலும் மரணத்துக்கு ஏதுவல்லாத பாவமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மரணத்துக்கு ஏதுவல்லாத பாவத்தைத் தன் சகோதரன் செய்ய ஒருவன் கண்டால், அவன் வேண்டுதல்செய்யக்கடவன், அப்பொழுது அவனுக்கு ஜீவனைக் கொடுப்பார்; யாருக்கென்றால், மரணத்துக்கு ஏதுவல்லாத பாவத்தைச் செய்தவர்களுக்கே; மரணத்துக்கு ஏதுவான பாவமுண்டு, அதைக்குறித்து வேண்டுதல்செய்ய நான் சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான், பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநீதியெல்லாம் பாவந்தான்; என்றாலும் மரணத்துக்கு ஏதுவல்லாத பாவமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான், பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான், பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
+              <a:t><![CDATA[19. நாம் தேவனால் உண்டாயிருக்கிறோமென்றும், உலகமுழுவதும் பொல்லாங்கனுக்குள் கிடக்கிறதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவனால் பிறந்த எவனும் பாவஞ்செய்யானென்று அறிந்திருக்கிறோம்; தேவனால் பிறந்தவன் தன்னைக் காக்கிறான், பொல்லாங்கன் அவனைத் தொடான்.]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத் தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும் இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாம் தேவனால் உண்டாயிருக்கிறோமென்றும், உலகமுழுவதும் பொல்லாங்கனுக்குள் கிடக்கிறதென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத் தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும் இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,268 +3571,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், நாம் சத்தியமுள்ளவரை அறிந்துகொள்வதற்கு தேவனுடைய குமாரன் வந்து நமக்குப் புத்தியைத் தந்திருக்கிறாரென்றும் அறிவோம்; அவருடைய குமாரனாகிய இயேசுகிறிஸ்து என்னப்பட்ட சத்தியமுள்ளவருக்குள்ளும் இருக்கிறோம்; இவரே மெய்யான தேவனும் நித்தியஜீவனுமாயிருக்கிறார்.]]></a:t>
-[...216 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[21. பிள்ளைகளே, நீங்கள் விக்கிரகங்களுக்கு விலகி, உங்களைக் காத்துக்கொள்வீர்களாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4015,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாம் தேவனுடைய கற்பனைகளைக் கைக்கொள்வதே அவரிடத்தில் அன்புகூருவதாம்; அவருடைய கற்பனைகள் பாரமானவைகளுமல்ல.]]></a:t>
+              <a:t><![CDATA[2. நாம் தேவனிடத்தில் அன்புகூர்ந்து அவருடைய கற்பனைகளைக் கைக்கொள்ளும்போது, தேவனுடைய பிள்ளைகளிடத்தில் அன்புகூருகிறோமென்று அறிந்து கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனால் பிறப்பதெல்லாம் உலகத்தை ஜெயிக்கும்; நம்முடைய விசுவாசமே உலகத்தை ஜெயிக்கிற ஜெயம்.]]></a:t>
+              <a:t><![CDATA[5. இயேசுவானவர் தேவனுடைய குமாரனென்று விசுவாசிக்கிறவனேயன்றி உலகத்தை ஜெயிக்கிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4530,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502830" r:id="rId1"/>
+    <p:sldLayoutId id="2474529211" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4814,66 +4588,50 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. This is he that came by water and blood, even Jesus Christ; not by water only, but by water and]]></a:t>
+              <a:t><![CDATA[6. ইনিই যীশু খ্রীষ্ট, যিনি জগতে জল ও রক্তের মধ্য দিয়ে এসেছিলেন৷ আত্মাই বলছেন এই কথা সত্য, আর সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood. And it is the Spirit that bears witness, because the Spirit is truth.]]></a:t>
+              <a:t><![CDATA[আত্মা স্বয়ং সত্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For there are three that bear record in heaven, the Father, the Word, and the Holy Spirit: and]]></a:t>
+              <a:t><![CDATA[7. যীশুর বিষয়ে তিনজন সাক্ষ্য দিচ্ছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these three are one.]]></a:t>
+              <a:t><![CDATA[8. আত্মা, জল ও রক্ত আর সেই তিনের এক সাক্ষ্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And there are three that bear witness in earth, the Spirit, and the water, and the blood: and]]></a:t>
+              <a:t><![CDATA[9. লোকে যখন সত্য কিছু বলে আমরা তা বিশ্বাস করি, তবে ঈশ্বরের দেওয়া সাক্ষ্য এর থেকে কত না মূল্যবান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these three agree in one.]]></a:t>
+              <a:t><![CDATA[বস্তুত ঈশ্বর স্বয়ং আমাদের কাছে এই সাক্ষ্য দিয়েছেন, তিনি তাঁর নিজের পুত্রের বিষয়ে সত্য জানিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If we receive the witness of men, the witness of God is greater: for this is the witness of God]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বরের পুত্রকে য়ে বিশ্বাস করে ঐ সত্য তার অন্তরে থাকে৷ ঈশ্বরের কথায় য়ে বিশ্বাস করে না, সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which he has testified of his Son.]]></a:t>
+              <a:t><![CDATA[তাঁকে মিথ্যাবাদী করেছে, কারণ ঈশ্বর তাঁর পুত্রের বিষয়ে য়ে কথা বলেছেন সে তাতে বিশ্বাস করে নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He that believes on the Son of God has the witness in himself: he that believes not God has made]]></a:t>
+              <a:t><![CDATA[11. সেই সাক্ষ্য হচ্ছে, ঈশ্বর আমাদের অনন্ত জীবন দিয়েছেন এবং এই জীবন তাঁর পুত্রে আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him a liar; because he believes not the record that God gave of his Son.]]></a:t>
+              <a:t><![CDATA[12. ঈশ্বরের পুত্রকে য়ে পেয়েছে সেই সত্য জীবন পেয়েছে৷ ঈশ্বরের পুত্রকে য়ে পায় নি সে জীবন পায় নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Whosoever believes that Jesus is the Christ is born of God: and every one that loves him that]]></a:t>
+              <a:t><![CDATA[1. যাঁরা বিশ্বাস করে য়ে যীশুই খ্রীষ্ট, তারা ঈশ্বরের সন্তান৷ য়ে কেউ পিতাকে ভালবাসে, সে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And this is the record, that God has given to us eternal life, and this life is in his Son.]]></a:t>
+              <a:t><![CDATA[13. তোমরা যাঁরা ঈশ্বরের পুত্রের ওপর বিশ্বাস করেছ আমি তোমাদের কাছে এই কথা লিখছি য়েন তোমরা জানতে পার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. He that has the Son has life; and he that has not the Son of God has not life.]]></a:t>
+              <a:t><![CDATA[য়ে তোমরা অনন্ত জীবন পেয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. These things have I written unto you that believe on the name of the Son of God; that all of you]]></a:t>
+              <a:t><![CDATA[14. আমরা এবিষয়ে সুনিশ্চিত য়ে আমরা যদি তাঁর ইচ্ছানুসারে তাঁর কাছে কিছু চাই তবে তিনি আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may know that all of you have eternal life, and that all of you may believe on the name of the Son]]></a:t>
+              <a:t><![CDATA[প্রার্থনা শুনবেন;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God.]]></a:t>
+              <a:t><![CDATA[15. আর আমরা যদি সত্যি জানি য়ে তিনি আমাদের প্রার্থনা শুনেছেন তবে জানতে হবে য়ে আমরা তাঁর কাছে যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And this is the confidence that we have in him, that, if we ask any thing according to his will,]]></a:t>
+              <a:t><![CDATA[চেয়েছি তা পেয়ে গিয়েছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he hears us:]]></a:t>
+              <a:t><![CDATA[16. যদি কেউ তার খ্রীষ্টান ভাইকে এমন কোন পাপ করতে দেখে যার পরিণতি অনন্ত মৃত্যু নয়, তবে সে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And if we know that he hear us, whatsoever we ask, we know that we have the petitions that we]]></a:t>
+              <a:t><![CDATA[ভাইয়ের জন্য প্রার্থনা করবে, আর ঈশ্বর তাকে জীবন দান করবেন৷ যাঁরা অনন্ত মৃত্যুজনক পাপ করে না, তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desired of him.]]></a:t>
+              <a:t><![CDATA[কেবল তাদেরই তা দেবেন৷ মৃত্যুজনক পাপ আছে, আর আমি তোমাদের সেরকম পাপ যাঁরা করে তাদের জন্য প্রার্থনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. If any man see his brother sin a sin which is not unto death, he shall ask, and he shall give]]></a:t>
+              <a:t><![CDATA[করতে বলছি না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brings forth loves him also that is begotten of him.]]></a:t>
+              <a:t><![CDATA[সন্তানদের ভালবাসে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him life for them that sin not unto death. There is a sin unto death: I do not say that he shall]]></a:t>
+              <a:t><![CDATA[17. সমস্ত রকম অধার্মিকতাই পাপ; কিন্তু এমন পাপ আছে যার ফল অনন্ত মৃত্যু নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pray for it.]]></a:t>
+              <a:t><![CDATA[18. আমরা জানি, ঈশ্বরের সন্তানরা পাপের জীবনযাপন করে না৷ ঈশ্বরের পুত্র তাদের রক্ষা করেনএবং পাপাত্মা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All unrighteousness is sin: and there is a sin not unto death.]]></a:t>
+              <a:t><![CDATA[তাদের কোনভাবে ক্ষতি করতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. We know that whosoever is born of God sins not; but he that is begotten of God keeps himself,]]></a:t>
+              <a:t><![CDATA[19. আমরা জানি য়ে আমরা ঈশ্বরের লোক; কিন্তু সমস্ত জগত রয়েছে পাপাত্মা শক্তির কবলে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and that wicked one touches him not.]]></a:t>
+              <a:t><![CDATA[20. আমরা জানি য়ে ঈশ্বরের পুত্র এসেছেন, আর তিনি আমাদের সেই বোধ বুদ্ধি দিয়েছেন যার দ্বারা আমরা সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And we know that we are of God, and the whole world lies in wickedness.]]></a:t>
+              <a:t><![CDATA[সত্যময় ঈশ্বরকে জানতে পারি৷ এখন আমরা সত্য ঈশ্বরে আছি, কারণ আমরা তাঁর পুত্র যীশু খ্রীষ্টেতে আছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And we know that the Son of God has come, and has given us an understanding, that we may know]]></a:t>
+              <a:t><![CDATA[তিনিই সত্য ঈশ্বর ও অনন্ত জীবন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him that is true, and we are in him that is true, even in his Son Jesus Christ. This is the true]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[21. Little children, keep yourselves from idols. Amen.]]></a:t>
+              <a:t><![CDATA[21. তাই স্নেহের সন্তানরা, তোমরা মিথ্যা দেবদেবীর কাছ থেকে দূরে থেকো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. By this we know that we love the children of God, when we love God, and keep his commandments.]]></a:t>
+              <a:t><![CDATA[2. আমরা কি করে জানব য়ে আমরা ঈশ্বরের সন্তানদের ভালবাসি? আমরা জানি য়েহেতু আমরা ঈশ্বরকে ভালবাসি ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For this is the love of God, that we keep his commandments: and his commandments are not]]></a:t>
+              <a:t><![CDATA[তাঁর সব আদেশ পালন করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grievous.]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বরকে ভালবাসার অর্থই হচ্ছে তাঁর আদেশ পালন করা; আর ঈশ্বরের আদেশ ভারী বোঝার মতো নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For whatsoever is born of God overcomes the world: and this is the victory that overcomes the]]></a:t>
+              <a:t><![CDATA[4. কারণ প্রত্যেক ঈশ্বরজাত সন্তান জগতকে জয় করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[world, even our faith.]]></a:t>
+              <a:t><![CDATA[5. আমাদের বিশ্বাসই আমাদের জগতজযী করেছে৷ কে জগতের ওপরে বিজযী হতে পারে? য়ে বিশ্বাস করে য়ে, যীশুই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Who is he that overcomes the world, but he that believes that Jesus is the Son of God?]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের পুত্র৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1 யோவான் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>