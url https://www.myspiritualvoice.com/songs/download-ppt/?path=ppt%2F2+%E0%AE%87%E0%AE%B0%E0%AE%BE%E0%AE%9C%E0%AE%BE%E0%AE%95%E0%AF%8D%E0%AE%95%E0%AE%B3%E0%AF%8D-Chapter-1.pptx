--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -81,52 +81,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -152,51 +150,50 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -339,54 +336,53 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now therefore thus says the LORD, You shall not come down from that bed on which you are gone up, but shall surely die. And Elijah departed.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தருடைய தூதன் எலியாவை நோக்கி: அவனோடேகூட இறங்கிப்போ, அவனுக்குப் பயப்படாதே என்றான்; அப்படியே அவன் எழுந்து அவனோடேகூட ராஜாவினிடத்திற்கு இறங்கிப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when the messengers turned back unto him, he said unto them, Why are all of you now turned back?]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தருடைய தூதன் எலியாவை நோக்கி: அவனோடேகூட இறங்கிப்போ, அவனுக்குப் பயப்படாதே என்றான்; அப்படியே அவன் எழுந்து அவனோடேகூட ராஜாவினிடத்திற்கு இறங்கிப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when the messengers turned back unto him, he said unto them, Why are all of you now turned back?]]></a:t>
+              <a:t><![CDATA[16. அவனைப் பார்த்து: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்க ஆட்களைஅனுப்பினாய்; ஆதலால் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they said unto him, There came a man up to meet us, and said unto us, Go, return unto the king that sent you, and say unto him, Thus says the LORD, Is it not because there is not a God in Israel, that you send to enquire of Baalzebub the god of Ekron? therefore you shall not come down from that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[16. அவனைப் பார்த்து: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்க ஆட்களைஅனுப்பினாய்; ஆதலால் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they said unto him, There came a man up to meet us, and said unto us, Go, return unto the king that sent you, and say unto him, Thus says the LORD, Is it not because there is not a God in Israel, that you send to enquire of Baalzebub the god of Ekron? therefore you shall not come down from that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[16. அவனைப் பார்த்து: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்க ஆட்களைஅனுப்பினாய்; ஆதலால் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they said unto him, There came a man up to meet us, and said unto us, Go, return unto the king that sent you, and say unto him, Thus says the LORD, Is it not because there is not a God in Israel, that you send to enquire of Baalzebub the god of Ekron? therefore you shall not come down from that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[17. எலியா சொன்ன கர்த்தருடைய வார்த்தையின்படியே அவன் இறந்து போனான்; அவனுக்குக் குமாரன் இல்லாதபடியினால், அவன் ஸ்தானத்திலே யூதாவின் ராஜாவாகிய யோசபாத்துடைய குமாரனான யோராமின் இரண்டாம் வருஷத்தில் யோராம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they said unto him, There came a man up to meet us, and said unto us, Go, return unto the king that sent you, and say unto him, Thus says the LORD, Is it not because there is not a God in Israel, that you send to enquire of Baalzebub the god of Ekron? therefore you shall not come down from that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[17. எலியா சொன்ன கர்த்தருடைய வார்த்தையின்படியே அவன் இறந்து போனான்; அவனுக்குக் குமாரன் இல்லாதபடியினால், அவன் ஸ்தானத்திலே யூதாவின் ராஜாவாகிய யோசபாத்துடைய குமாரனான யோராமின் இரண்டாம் வருஷத்தில் யோராம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he said unto them, What manner of man was he which came up to meet you, and told you these words?]]></a:t>
+              <a:t><![CDATA[18. அகசியாவின் மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he said unto them, What manner of man was he which came up to meet you, and told you these words?]]></a:t>
+              <a:t><![CDATA[18. அகசியாவின் மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they answered him, He was an hairy man, and girt with a girdle of leather about his loins. And he said, It is Elijah the Tishbite.]]></a:t>
+              <a:t><![CDATA[1. ஆகாப் மரணமடைந்தபின், மோவாபியர் இஸ்ரவேலுக்கு விரோதமாய்க் கலகம்பண்ணிப் பிரிந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Moab rebelled against Israel after the death of Ahab.]]></a:t>
+              <a:t><![CDATA[12. எலியா அவர்களுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே தேவனுடைய அக்கினி வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பதுபேரையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they answered him, He was an hairy man, and girt with a girdle of leather about his loins. And he said, It is Elijah the Tishbite.]]></a:t>
+              <a:t><![CDATA[2. அகசியா சமாரியாவிலிருக்கிற தன் மேல்வீட்டிலிருந்து கிராதியின் வழியாய் விழுந்து, வியாதிப்பட்டு: இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் போய் விசாரியுங்கள் என்று ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then the king sent unto him a captain of fifty with his fifty. And he went up to him: and, behold, he sat on the top of an hill. And he spoke unto him, You man of God, the king has said, Come down.]]></a:t>
+              <a:t><![CDATA[2. அகசியா சமாரியாவிலிருக்கிற தன் மேல்வீட்டிலிருந்து கிராதியின் வழியாய் விழுந்து, வியாதிப்பட்டு: இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் போய் விசாரியுங்கள் என்று ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then the king sent unto him a captain of fifty with his fifty. And he went up to him: and, behold, he sat on the top of an hill. And he spoke unto him, You man of God, the king has said, Come down.]]></a:t>
+              <a:t><![CDATA[2. அகசியா சமாரியாவிலிருக்கிற தன் மேல்வீட்டிலிருந்து கிராதியின் வழியாய் விழுந்து, வியாதிப்பட்டு: இந்த வியாதி நீங்கிப் பிழைப்பேனா என்று எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் போய் விசாரியுங்கள் என்று ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Elijah answered and said to the captain of fifty, If I be a man of God, then let fire come down from heaven, and consume you and your fifty. And there came down fire from heaven, and consumed him and his fifty.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய தூதன் திஸ்பியனாகிய எலியாவை நோக்கி: நீ எழுந்து, சமாரியாவுடைய ராஜாவின் ஆட்களுக்கு எதிர்ப்படப்போய்: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீங்கள் எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Elijah answered and said to the captain of fifty, If I be a man of God, then let fire come down from heaven, and consume you and your fifty. And there came down fire from heaven, and consumed him and his fifty.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய தூதன் திஸ்பியனாகிய எலியாவை நோக்கி: நீ எழுந்து, சமாரியாவுடைய ராஜாவின் ஆட்களுக்கு எதிர்ப்படப்போய்: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீங்கள் எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Elijah answered and said to the captain of fifty, If I be a man of God, then let fire come down from heaven, and consume you and your fifty. And there came down fire from heaven, and consumed him and his fifty.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய தூதன் திஸ்பியனாகிய எலியாவை நோக்கி: நீ எழுந்து, சமாரியாவுடைய ராஜாவின் ஆட்களுக்கு எதிர்ப்படப்போய்: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீங்கள் எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Again also he sent unto him another captain of fifty with his fifty. And he answered and said unto him, O man of God, thus has the king said, Come down quickly.]]></a:t>
+              <a:t><![CDATA[4. இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல், சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை அவர்களோடே சொல் என்றான்; அப்படியே எலியா போய்ச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Again also he sent unto him another captain of fifty with his fifty. And he answered and said unto him, O man of God, thus has the king said, Come down quickly.]]></a:t>
+              <a:t><![CDATA[4. இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல், சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை அவர்களோடே சொல் என்றான்; அப்படியே எலியா போய்ச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Elijah answered and said unto them, If I be a man of God, let fire come down from heaven, and consume you and your fifty. And the fire of God came down from heaven, and consumed him and his fifty.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஆட்கள் அவனிடத்திற்குத் திரும்பிவந்தபோது: நீங்கள் திரும்பி வந்தது என்ன என்று அவன் அவர்களிடத்தில் கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Elijah answered and said unto them, If I be a man of God, let fire come down from heaven, and consume you and your fifty. And the fire of God came down from heaven, and consumed him and his fifty.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஆட்கள் அவனிடத்திற்குத் திரும்பிவந்தபோது: நீங்கள் திரும்பி வந்தது என்ன என்று அவன் அவர்களிடத்தில் கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Ahaziah fell down through a lattice in his upper chamber that was in Samaria, and was sick: and he sent messengers, and said unto them, Go, enquire of Baalzebub the god of Ekron whether I shall recover of this disease.]]></a:t>
+              <a:t><![CDATA[12. எலியா அவர்களுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே தேவனுடைய அக்கினி வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பதுபேரையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Elijah answered and said unto them, If I be a man of God, let fire come down from heaven, and consume you and your fifty. And the fire of God came down from heaven, and consumed him and his fifty.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: ஒரு மனுஷன் எங்களுக்கு எதிர்ப்பட்டுவந்து: நீங்கள் உங்களை அனுப்பின ராஜாவினிடத்தில் திரும்பிப்போய், இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறாய்; இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை அவனோடே சொல்லுங்கள் என்றான் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he sent again a captain of the third fifty with his fifty. And the third captain of fifty went up, and came and fell on his knees before Elijah, and besought him, and said unto him, O man of God, I pray you, let my life, and the life of these fifty your servants, be precious in your sight.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: ஒரு மனுஷன் எங்களுக்கு எதிர்ப்பட்டுவந்து: நீங்கள் உங்களை அனுப்பின ராஜாவினிடத்தில் திரும்பிப்போய், இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறாய்; இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை அவனோடே சொல்லுங்கள் என்றான் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he sent again a captain of the third fifty with his fifty. And the third captain of fifty went up, and came and fell on his knees before Elijah, and besought him, and said unto him, O man of God, I pray you, let my life, and the life of these fifty your servants, be precious in your sight.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: ஒரு மனுஷன் எங்களுக்கு எதிர்ப்பட்டுவந்து: நீங்கள் உங்களை அனுப்பின ராஜாவினிடத்தில் திரும்பிப்போய், இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறாய்; இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை அவனோடே சொல்லுங்கள் என்றான் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he sent again a captain of the third fifty with his fifty. And the third captain of fifty went up, and came and fell on his knees before Elijah, and besought him, and said unto him, O man of God, I pray you, let my life, and the life of these fifty your servants, be precious in your sight.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: ஒரு மனுஷன் எங்களுக்கு எதிர்ப்பட்டுவந்து: நீங்கள் உங்களை அனுப்பின ராஜாவினிடத்தில் திரும்பிப்போய், இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் விசாரிக்கப்போகிறாய்; இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை அவனோடே சொல்லுங்கள் என்றான் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he sent again a captain of the third fifty with his fifty. And the third captain of fifty went up, and came and fell on his knees before Elijah, and besought him, and said unto him, O man of God, I pray you, let my life, and the life of these fifty your servants, be precious in your sight.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் அவர்களை நோக்கி: உங்களுக்கு எதிர்ப்பட்டு வந்து, இந்த வார்த்தைகளை உங்களிடத்தில் சொன்ன மனுஷன் எப்படிப் பட்டவன் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, there came fire down from heaven, and burnt up the two captains of the former fifties with their fifties: therefore let my life now be precious in your sight.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் அவர்களை நோக்கி: உங்களுக்கு எதிர்ப்பட்டு வந்து, இந்த வார்த்தைகளை உங்களிடத்தில் சொன்ன மனுஷன் எப்படிப் பட்டவன் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, there came fire down from heaven, and burnt up the two captains of the former fifties with their fifties: therefore let my life now be precious in your sight.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்கள்: அவன் மயிர் உடையைத் தரித்து, வார்க்கச்சையைத் தன் அரையிலே கட்டிக்கொண்டிருந்தான் என்றார்கள்; அப்பொழுது அவன்: திஸ்பியனாகிய எலியாதான் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the angel of the LORD said unto Elijah, Go down with him: be not afraid of him. And he arose, and went down with him unto the king.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்கள்: அவன் மயிர் உடையைத் தரித்து, வார்க்கச்சையைத் தன் அரையிலே கட்டிக்கொண்டிருந்தான் என்றார்கள்; அப்பொழுது அவன்: திஸ்பியனாகிய எலியாதான் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the angel of the LORD said unto Elijah, Go down with him: be not afraid of him. And he arose, and went down with him unto the king.]]></a:t>
+              <a:t><![CDATA[9. அவனிடத்திற்கு ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; மலையின் உச்சியில் உட்கார்ந்திருக்கிற அவனிடத்தில் இவன் ஏறிப்போய்: தேவனுடைய மனுஷனே, ராஜா உன்னை வரச்சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said unto him, Thus says the LORD, Forasmuch as you have sent messengers to enquire of Baalzebub the god of Ekron, is it not because there is no God in Israel to enquire of his word? therefore you shall not come down off that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[9. அவனிடத்திற்கு ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; மலையின் உச்சியில் உட்கார்ந்திருக்கிற அவனிடத்தில் இவன் ஏறிப்போய்: தேவனுடைய மனுஷனே, ராஜா உன்னை வரச்சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Ahaziah fell down through a lattice in his upper chamber that was in Samaria, and was sick: and he sent messengers, and said unto them, Go, enquire of Baalzebub the god of Ekron whether I shall recover of this disease.]]></a:t>
+              <a:t><![CDATA[12. எலியா அவர்களுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே தேவனுடைய அக்கினி வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பதுபேரையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said unto him, Thus says the LORD, Forasmuch as you have sent messengers to enquire of Baalzebub the god of Ekron, is it not because there is no God in Israel to enquire of his word? therefore you shall not come down off that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[9. அவனிடத்திற்கு ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; மலையின் உச்சியில் உட்கார்ந்திருக்கிற அவனிடத்தில் இவன் ஏறிப்போய்: தேவனுடைய மனுஷனே, ராஜா உன்னை வரச்சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said unto him, Thus says the LORD, Forasmuch as you have sent messengers to enquire of Baalzebub the god of Ekron, is it not because there is no God in Israel to enquire of his word? therefore you shall not come down off that bed on which you are gone up, but shall surely die.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது எலியா, அந்த ஐம்பதுபேரின் தலைவனுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே அக்கினி வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பது பேரையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So he died according to the word of the LORD which Elijah had spoken. And Jehoram reigned in his position in the second year of Jehoram the son of Jehoshaphat king of Judah; because he had no son.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது எலியா, அந்த ஐம்பதுபேரின் தலைவனுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே அக்கினி வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பது பேரையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So he died according to the word of the LORD which Elijah had spoken. And Jehoram reigned in his position in the second year of Jehoram the son of Jehoshaphat king of Judah; because he had no son.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது எலியா, அந்த ஐம்பதுபேரின் தலைவனுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே அக்கினி வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பது பேரையும் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So he died according to the word of the LORD which Elijah had spoken. And Jehoram reigned in his position in the second year of Jehoram the son of Jehoshaphat king of Judah; because he had no son.]]></a:t>
+              <a:t><![CDATA[11. மறுபடியும் அவனிடத்திற்கு வேறொரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான். இவன் அவனை நோக்கி: தேவனுடைய மனுஷனே, ராஜா உன்னைச் சீக்கிரமாய் வரச்சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,160 +4584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now the rest of the acts of Ahaziah which he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. Now the rest of the acts of Ahaziah which he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[11. மறுபடியும் அவனிடத்திற்கு வேறொரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான். இவன் அவனை நோக்கி: தேவனுடைய மனுஷனே, ராஜா உன்னைச் சீக்கிரமாய் வரச்சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Ahaziah fell down through a lattice in his upper chamber that was in Samaria, and was sick: and he sent messengers, and said unto them, Go, enquire of Baalzebub the god of Ekron whether I shall recover of this disease.]]></a:t>
+              <a:t><![CDATA[13. திரும்பவும் மூன்றாந்தரம் ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; இந்த மூன்றாந்தலைவன் ஏறிவந்தபோது, எலியாவுக்கு முன்பாக முழங்காற்படியிட்டு, அவனை வேண்டிக்கொண்டு: தேவனுடைய மனுஷனே, என்னுடைய பிராணனும், உமது அடியாராகிய இந்த ஐம்பதுபேரின் பிராணனும் உமது பார்வைக்கு அருமையாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But the angel of the LORD said to Elijah the Tishbite, Arise, go up to meet the messengers of the king of Samaria, and say unto them, Is it not because there is not a God in Israel, that all of you go to enquire of Baalzebub the god of Ekron?]]></a:t>
+              <a:t><![CDATA[13. திரும்பவும் மூன்றாந்தரம் ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; இந்த மூன்றாந்தலைவன் ஏறிவந்தபோது, எலியாவுக்கு முன்பாக முழங்காற்படியிட்டு, அவனை வேண்டிக்கொண்டு: தேவனுடைய மனுஷனே, என்னுடைய பிராணனும், உமது அடியாராகிய இந்த ஐம்பதுபேரின் பிராணனும் உமது பார்வைக்கு அருமையாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But the angel of the LORD said to Elijah the Tishbite, Arise, go up to meet the messengers of the king of Samaria, and say unto them, Is it not because there is not a God in Israel, that all of you go to enquire of Baalzebub the god of Ekron?]]></a:t>
+              <a:t><![CDATA[13. திரும்பவும் மூன்றாந்தரம் ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; இந்த மூன்றாந்தலைவன் ஏறிவந்தபோது, எலியாவுக்கு முன்பாக முழங்காற்படியிட்டு, அவனை வேண்டிக்கொண்டு: தேவனுடைய மனுஷனே, என்னுடைய பிராணனும், உமது அடியாராகிய இந்த ஐம்பதுபேரின் பிராணனும் உமது பார்வைக்கு அருமையாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But the angel of the LORD said to Elijah the Tishbite, Arise, go up to meet the messengers of the king of Samaria, and say unto them, Is it not because there is not a God in Israel, that all of you go to enquire of Baalzebub the god of Ekron?]]></a:t>
+              <a:t><![CDATA[14. இதோ, அக்கினி வானத்திலிருந்து இறங்கி, முந்தின இரண்டு தலைவரையும், அவரவருடைய ஐம்பது சேவகரையும் பட்சித்தது; இப்போதும் என்னுடைய பிராணன் உமது பார்வைக்கு அருமையாயிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now therefore thus says the LORD, You shall not come down from that bed on which you are gone up, but shall surely die. And Elijah departed.]]></a:t>
+              <a:t><![CDATA[14. இதோ, அக்கினி வானத்திலிருந்து இறங்கி, முந்தின இரண்டு தலைவரையும், அவரவருடைய ஐம்பது சேவகரையும் பட்சித்தது; இப்போதும் என்னுடைய பிராணன் உமது பார்வைக்கு அருமையாயிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493463" r:id="rId1"/>
+    <p:sldLayoutId id="2473414292" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5677,58 +5564,50 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களோடே சொல் என்றான்; அப்படியே எலியா போய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. And the angel of the LORD said unto Elijah, Go down with him: be not afraid of him. And he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஆட்கள் அவனிடத்திற்குத் திரும்பிவந்தபோது: நீங்கள் திரும்பி வந்தது என்ன என்று அவன்]]></a:t>
+              <a:t><![CDATA[arose, and went down with him unto the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களிடத்தில் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And he said unto him, Thus says the LORD, Forasmuch as you have sent messengers to enquire of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவர்கள்: ஒரு மனுஷன் எங்களுக்கு எதிர்ப்பட்டுவந்து: நீங்கள் உங்களை அனுப்பின ராஜாவினிடத்தில்]]></a:t>
+              <a:t><![CDATA[Baalzebub the god of Ekron, is it not because there is no God in Israel to enquire of his word?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திரும்பிப்போய், இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில்]]></a:t>
+              <a:t><![CDATA[therefore you shall not come down off that bed on which you are gone up, but shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிக்கப்போகிறாய்; இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர்]]></a:t>
+              <a:t><![CDATA[17. So he died according to the word of the LORD which Elijah had spoken. And Jehoram reigned in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார் என்பதை அவனோடே சொல்லுங்கள் என்றான் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[position in the second year of Jehoram the son of Jehoshaphat king of Judah; because he had no son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் அவர்களை நோக்கி: உங்களுக்கு எதிர்ப்பட்டு வந்து, இந்த வார்த்தைகளை உங்களிடத்தில்]]></a:t>
+              <a:t><![CDATA[18. Now the rest of the acts of Ahaziah which he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொன்ன மனுஷன் எப்படிப் பட்டவன் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: அவன் மயிர் உடையைத் தரித்து, வார்க்கச்சையைத் தன் அரையிலே கட்டிக்கொண்டிருந்தான்]]></a:t>
+              <a:t><![CDATA[1. Then Moab rebelled against Israel after the death of Ahab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகாப் மரணமடைந்தபின், மோவாபியர் இஸ்ரவேலுக்கு விரோதமாய்க் கலகம்பண்ணிப் பிரிந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Elijah answered and said unto them, If I be a man of God, let fire come down from heaven,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்கள்; அப்பொழுது அவன்: திஸ்பியனாகிய எலியாதான் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[2. And Ahaziah fell down through a lattice in his upper chamber that was in Samaria, and was sick:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனிடத்திற்கு ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; மலையின் உச்சியில்]]></a:t>
+              <a:t><![CDATA[and he sent messengers, and said unto them, Go, enquire of Baalzebub the god of Ekron whether I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உட்கார்ந்திருக்கிற அவனிடத்தில் இவன் ஏறிப்போய்: தேவனுடைய மனுஷனே, ராஜா உன்னை வரச்சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[shall recover of this disease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது எலியா, அந்த ஐம்பதுபேரின் தலைவனுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால்,]]></a:t>
+              <a:t><![CDATA[3. But the angel of the LORD said to Elijah the Tishbite, Arise, go up to meet the messengers of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அக்கினி வானத்திலிருந்து இறங்கி, உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே அக்கினி]]></a:t>
+              <a:t><![CDATA[king of Samaria, and say unto them, Is it not because there is not a God in Israel, that all of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வானத்திலிருந்து இறங்கி, அவனையும் அவன் ஐம்பது பேரையும் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[go to enquire of Baalzebub the god of Ekron?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மறுபடியும் அவனிடத்திற்கு வேறொரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான். இவன் அவனை]]></a:t>
+              <a:t><![CDATA[4. Now therefore thus says the LORD, You shall not come down from that bed on which you are gone up,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நோக்கி: தேவனுடைய மனுஷனே, ராஜா உன்னைச் சீக்கிரமாய் வரச்சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[but shall surely die. And Elijah departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எலியா அவர்களுக்குப் பிரதியுத்தரமாக: நான் தேவனுடைய மனுஷனானால், அக்கினி வானத்திலிருந்து இறங்கி,]]></a:t>
+              <a:t><![CDATA[5. And when the messengers turned back unto him, he said unto them, Why are all of you now turned]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உன்னையும் உன் ஐம்பதுபேரையும் பட்சிக்கக்கடவது என்றான்; உடனே தேவனுடைய அக்கினி வானத்திலிருந்து இறங்கி,]]></a:t>
+              <a:t><![CDATA[back?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அகசியா சமாரியாவிலிருக்கிற தன் மேல்வீட்டிலிருந்து கிராதியின் வழியாய் விழுந்து, வியாதிப்பட்டு: இந்த]]></a:t>
+              <a:t><![CDATA[and consume you and your fifty. And the fire of God came down from heaven, and consumed him and his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனையும் அவன் ஐம்பதுபேரையும் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[6. And they said unto him, There came a man up to meet us, and said unto us, Go, return unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரும்பவும் மூன்றாந்தரம் ஒரு தலைவனையும், அவனுடைய ஐம்பது சேவகரையும் அனுப்பினான்; இந்த]]></a:t>
+              <a:t><![CDATA[king that sent you, and say unto him, Thus says the LORD, Is it not because there is not a God in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூன்றாந்தலைவன் ஏறிவந்தபோது, எலியாவுக்கு முன்பாக முழங்காற்படியிட்டு, அவனை வேண்டிக்கொண்டு: தேவனுடைய]]></a:t>
+              <a:t><![CDATA[Israel, that you send to enquire of Baalzebub the god of Ekron? therefore you shall not come down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனுஷனே, என்னுடைய பிராணனும், உமது அடியாராகிய இந்த ஐம்பதுபேரின் பிராணனும் உமது பார்வைக்கு]]></a:t>
+              <a:t><![CDATA[from that bed on which you are gone up, but shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அருமையாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[7. And he said unto them, What manner of man was he which came up to meet you, and told you these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, அக்கினி வானத்திலிருந்து இறங்கி, முந்தின இரண்டு தலைவரையும், அவரவருடைய ஐம்பது சேவகரையும்]]></a:t>
+              <a:t><![CDATA[words?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்சித்தது; இப்போதும் என்னுடைய பிராணன் உமது பார்வைக்கு அருமையாயிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And they answered him, He was an hairy man, and girt with a girdle of leather about his loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தருடைய தூதன் எலியாவை நோக்கி: அவனோடேகூட இறங்கிப்போ, அவனுக்குப் பயப்படாதே என்றான்;]]></a:t>
+              <a:t><![CDATA[And he said, It is Elijah the Tishbite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்படியே அவன் எழுந்து அவனோடேகூட ராஜாவினிடத்திற்கு இறங்கிப் போய்,]]></a:t>
+              <a:t><![CDATA[9. Then the king sent unto him a captain of fifty with his fifty. And he went up to him: and,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனைப் பார்த்து: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீ எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில்]]></a:t>
+              <a:t><![CDATA[behold, he sat on the top of an hill. And he spoke unto him, You man of God, the king has said, Come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வியாதி நீங்கிப் பிழைப்பேனா என்று எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில் போய் விசாரியுங்கள் என்று]]></a:t>
+              <a:t><![CDATA[fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிக்க ஆட்களைஅனுப்பினாய்; ஆதலால் நீ ஏறின கட்டிலிலிருந்து இறங்காமல் சாகவே சாவாய் என்று கர்த்தர்]]></a:t>
+              <a:t><![CDATA[down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Elijah answered and said to the captain of fifty, If I be a man of God, then let fire come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எலியா சொன்ன கர்த்தருடைய வார்த்தையின்படியே அவன் இறந்து போனான்; அவனுக்குக் குமாரன்]]></a:t>
+              <a:t><![CDATA[down from heaven, and consume you and your fifty. And there came down fire from heaven, and consumed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இல்லாதபடியினால், அவன் ஸ்தானத்திலே யூதாவின் ராஜாவாகிய யோசபாத்துடைய குமாரனான யோராமின் இரண்டாம்]]></a:t>
+              <a:t><![CDATA[him and his fifty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வருஷத்தில் யோராம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[11. Again also he sent unto him another captain of fifty with his fifty. And he answered and said]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,183 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அகசியாவின் மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[unto him, O man of God, thus has the king said, Come down quickly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[13. And he sent again a captain of the third fifty with his fifty. And the third captain of fifty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய தூதன் திஸ்பியனாகிய எலியாவை நோக்கி: நீ எழுந்து, சமாரியாவுடைய ராஜாவின் ஆட்களுக்கு]]></a:t>
+              <a:t><![CDATA[went up, and came and fell on his knees before Elijah, and besought him, and said unto him, O man of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எதிர்ப்படப்போய்: இஸ்ரவேலிலே தேவன் இல்லையென்றா நீங்கள் எக்ரோனின் தேவனாகிய பாகால்சேபூபிடத்தில்]]></a:t>
+              <a:t><![CDATA[God, I pray you, let my life, and the life of these fifty your servants, be precious in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிக்கப்போகிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[14. Behold, there came fire down from heaven, and burnt up the two captains of the former fifties]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதினிமித்தம் நீ ஏறின கட்டிலிலிருந்து இறங்காமல், சாகவே சாவாய் என்று கர்த்தர் சொல்லுகிறார் என்பதை]]></a:t>
+              <a:t><![CDATA[with their fifties: therefore let my life now be precious in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>