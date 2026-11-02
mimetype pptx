--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -151,50 +151,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +279,62 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +512,65 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அரமனை விசாரிப்புக்காரனும், நகர விசாரிப்புக்காரனும், மூப்பரும், பிள்ளைகளின் விசாரிப்புக்காரரும்: நாங்கள் உமது அடியார்கள், நீர் எங்களுக்குச் சொல்வதையெல்லாம் செய்வோம்; நாங்கள் ஒருவரையும் ராஜாவாக்குவதில்லை; உமது பார்வைக்குச் சம்மதியானதைச் செய்யும் என்று யெகூவுக்குச் சொல்லியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. But they were exceedingly afraid, and said, Behold, two kings stood not before him: how then shall we stand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அரமனை விசாரிப்புக்காரனும், நகர விசாரிப்புக்காரனும், மூப்பரும், பிள்ளைகளின் விசாரிப்புக்காரரும்: நாங்கள் உமது அடியார்கள், நீர் எங்களுக்குச் சொல்வதையெல்லாம் செய்வோம்; நாங்கள் ஒருவரையும் ராஜாவாக்குவதில்லை; உமது பார்வைக்குச் சம்மதியானதைச் செய்யும் என்று யெகூவுக்குச் சொல்லியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. But they were exceedingly afraid, and said, Behold, two kings stood not before him: how then shall we stand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் அரமனை விசாரிப்புக்காரனும், நகர விசாரிப்புக்காரனும், மூப்பரும், பிள்ளைகளின் விசாரிப்புக்காரரும்: நாங்கள் உமது அடியார்கள், நீர் எங்களுக்குச் சொல்வதையெல்லாம் செய்வோம்; நாங்கள் ஒருவரையும் ராஜாவாக்குவதில்லை; உமது பார்வைக்குச் சம்மதியானதைச் செய்யும் என்று யெகூவுக்குச் சொல்லியனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he that was over the house, and he that was over the city, the elders also, and the bringers up of the children, sent to Jehu, saying, We are your servants, and will do all that you shall bid us; we will not make any king: do you that which is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவன்: அவர்களுக்கு இரண்டாம் நிருபத்தை எழுதினான்; அதில்: நீங்கள் என் பட்சத்தில் சேர்ந்து என் சொல்லைக் கேட்பீர்களானால், உங்கள் ஆண்டவனுடைய குமாரனின் தலைகளை வாங்கி, நாளை இந்நேரத்தில் யெஸ்ரயேலுக்கு என்னிடத்தில் வாருங்கள் என்று எழுதியிருந்தது. ராஜாவின் குமாரராகிய எழுபதுபேரும் தங்களை வளர்க்கிற பட்டணத்தின் பெரிய மனுஷரோடு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he that was over the house, and he that was over the city, the elders also, and the bringers up of the children, sent to Jehu, saying, We are your servants, and will do all that you shall bid us; we will not make any king: do you that which is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவன்: அவர்களுக்கு இரண்டாம் நிருபத்தை எழுதினான்; அதில்: நீங்கள் என் பட்சத்தில் சேர்ந்து என் சொல்லைக் கேட்பீர்களானால், உங்கள் ஆண்டவனுடைய குமாரனின் தலைகளை வாங்கி, நாளை இந்நேரத்தில் யெஸ்ரயேலுக்கு என்னிடத்தில் வாருங்கள் என்று எழுதியிருந்தது. ராஜாவின் குமாரராகிய எழுபதுபேரும் தங்களை வளர்க்கிற பட்டணத்தின் பெரிய மனுஷரோடு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he that was over the house, and he that was over the city, the elders also, and the bringers up of the children, sent to Jehu, saying, We are your servants, and will do all that you shall bid us; we will not make any king: do you that which is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவன்: அவர்களுக்கு இரண்டாம் நிருபத்தை எழுதினான்; அதில்: நீங்கள் என் பட்சத்தில் சேர்ந்து என் சொல்லைக் கேட்பீர்களானால், உங்கள் ஆண்டவனுடைய குமாரனின் தலைகளை வாங்கி, நாளை இந்நேரத்தில் யெஸ்ரயேலுக்கு என்னிடத்தில் வாருங்கள் என்று எழுதியிருந்தது. ராஜாவின் குமாரராகிய எழுபதுபேரும் தங்களை வளர்க்கிற பட்டணத்தின் பெரிய மனுஷரோடு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And he that was over the house, and he that was over the city, the elders also, and the bringers up of the children, sent to Jehu, saying, We are your servants, and will do all that you shall bid us; we will not make any king: do you that which is good in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவன்: அவர்களுக்கு இரண்டாம் நிருபத்தை எழுதினான்; அதில்: நீங்கள் என் பட்சத்தில் சேர்ந்து என் சொல்லைக் கேட்பீர்களானால், உங்கள் ஆண்டவனுடைய குமாரனின் தலைகளை வாங்கி, நாளை இந்நேரத்தில் யெஸ்ரயேலுக்கு என்னிடத்தில் வாருங்கள் என்று எழுதியிருந்தது. ராஜாவின் குமாரராகிய எழுபதுபேரும் தங்களை வளர்க்கிற பட்டணத்தின் பெரிய மனுஷரோடு இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then he wrote a letter the second time to them, saying, If all of you be mine, and if all of you will hearken unto my voice, take all of you the heads of the men your master's sons, and come to me to Jezreel by tomorrow this time. Now the king's sons, being seventy persons, were with the great men of the city, which brought them up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த நிருபம் அவர்களிடத்தில் வந்தபோது, அவர்கள் ராஜாவின் குமாரராகிய எழுபதுபேரையும் பிடித்து வெட்டி, அவர்கள் தலைகளைக் கூடைகளில் வைத்து, யெஸ்ரயேலிலிருக்கிற அவனிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then he wrote a letter the second time to them, saying, If all of you be mine, and if all of you will hearken unto my voice, take all of you the heads of the men your master's sons, and come to me to Jezreel by tomorrow this time. Now the king's sons, being seventy persons, were with the great men of the city, which brought them up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இந்த நிருபம் அவர்களிடத்தில் வந்தபோது, அவர்கள் ராஜாவின் குமாரராகிய எழுபதுபேரையும் பிடித்து வெட்டி, அவர்கள் தலைகளைக் கூடைகளில் வைத்து, யெஸ்ரயேலிலிருக்கிற அவனிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then he wrote a letter the second time to them, saying, If all of you be mine, and if all of you will hearken unto my voice, take all of you the heads of the men your master's sons, and come to me to Jezreel by tomorrow this time. Now the king's sons, being seventy persons, were with the great men of the city, which brought them up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அனுப்பப்பட்ட ஆள் வந்து: ராஜகுமாரரின் தலைகளைக் கொண்டுவந்தார்கள் என்று அவனுக்கு அறிவித்தபோது, அவன் விடியற்காலமட்டும் அவைகளை ஒலிமுகவாசலில் இரண்டு குவியலாகக் குவித்து வையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Then he wrote a letter the second time to them, saying, If all of you be mine, and if all of you will hearken unto my voice, take all of you the heads of the men your master's sons, and come to me to Jezreel by tomorrow this time. Now the king's sons, being seventy persons, were with the great men of the city, which brought them up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகாபுக்குச் சமாரியாவிலே எழுபது குமாரர் இருந்தபடியினால், யெகூ சமாரியாவிலிருக்கிற யெஸ்ரயேலின் பிரபுக்களாகிய மூப்பரிடத்துக்கும், ஆகாபுடைய பிள்ளைகளை வளர்க்கிறவர்களிடத்துக்கும் நிருபங்களை எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[1. And Ahab had seventy sons in Samaria. And Jehu wrote letters, and sent to Samaria, unto the rulers of Jezreel, to the elders, and to them that brought up Ahab's children, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அனுப்பப்பட்ட ஆள் வந்து: ராஜகுமாரரின் தலைகளைக் கொண்டுவந்தார்கள் என்று அவனுக்கு அறிவித்தபோது, அவன் விடியற்காலமட்டும் அவைகளை ஒலிமுகவாசலில் இரண்டு குவியலாகக் குவித்து வையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when the letter came to them, that they took the king's sons, and slew seventy persons, and put their heads in baskets, and sent him them to Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மறுநாள் காலமே அவன் வெளியே வந்து நின்று, சகல ஜனங்களையும் நோக்கி: நீங்கள் நீதிமான்களல்லவா? இதோ, என் ஆண்டவனுக்கு விரோதமாகக் கட்டுப்பாடுபண்ணி அவனைக் கொன்றுபோட்டேனே; ஆனாலும் இவர்கள் எல்லாரையும் கொன்றவன் யார்?]]></a:t>
+              <a:t><![CDATA[7. And it came to pass, when the letter came to them, that they took the king's sons, and slew seventy persons, and put their heads in baskets, and sent him them to Jezreel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மறுநாள் காலமே அவன் வெளியே வந்து நின்று, சகல ஜனங்களையும் நோக்கி: நீங்கள் நீதிமான்களல்லவா? இதோ, என் ஆண்டவனுக்கு விரோதமாகக் கட்டுப்பாடுபண்ணி அவனைக் கொன்றுபோட்டேனே; ஆனாலும் இவர்கள் எல்லாரையும் கொன்றவன் யார்?]]></a:t>
+              <a:t><![CDATA[8. And there came a messenger, and told him, saying, They have brought the heads of the king's sons. And he said, Lay all of you them in two heaps at the entering in of the gate until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் கர்த்தர் ஆகாபின் குடும்பத்தாருக்கு விரோதமாகச் சொன்ன கர்த்தருடைய வார்த்தைகளில் ஒன்றும் தரையிலே விழவில்லை என்பதை அறிந்து கொள்ளுங்கள்; கர்த்தர் தம்முடைய ஊழியக்காரனாகிய எலியாவைக்கொண்டு சொன்னதைச் செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And there came a messenger, and told him, saying, They have brought the heads of the king's sons. And he said, Lay all of you them in two heaps at the entering in of the gate until the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் கர்த்தர் ஆகாபின் குடும்பத்தாருக்கு விரோதமாகச் சொன்ன கர்த்தருடைய வார்த்தைகளில் ஒன்றும் தரையிலே விழவில்லை என்பதை அறிந்து கொள்ளுங்கள்; கர்த்தர் தம்முடைய ஊழியக்காரனாகிய எலியாவைக்கொண்டு சொன்னதைச் செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the morning, that he went out, and stood, and said to all the people, All of you be righteous: behold, I conspired against my master, and slew him: but who slew all these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெஸ்ரயேலிலும் ஆகாபின் குடும்பத்தாரில் மீதியான யாவரையும், அவனுக்கு இருந்த எல்லா மந்திரிகளையும், அவனைச்சேர்ந்த மனுஷரையும், அவனுடைய ஆசாரியர்களையும், அவனுக்கு ஒருவரையும் மீதியாக வைக்காதபடிக்கு யெகூ கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the morning, that he went out, and stood, and said to all the people, All of you be righteous: behold, I conspired against my master, and slew him: but who slew all these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யெஸ்ரயேலிலும் ஆகாபின் குடும்பத்தாரில் மீதியான யாவரையும், அவனுக்கு இருந்த எல்லா மந்திரிகளையும், அவனைச்சேர்ந்த மனுஷரையும், அவனுடைய ஆசாரியர்களையும், அவனுக்கு ஒருவரையும் மீதியாக வைக்காதபடிக்கு யெகூ கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the morning, that he went out, and stood, and said to all the people, All of you be righteous: behold, I conspired against my master, and slew him: but who slew all these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு அவன் எழுந்து சமாரியாவுக்குப் போகப் புறப்பட்டான்; வழியிலே அவன் ஆட்டுமயிர் கத்தரிக்கிற மேய்ப்பரின் ஊர் இருக்கும் இடத்துக்கு வந்தபோது,]]></a:t>
+              <a:t><![CDATA[10. Know now that there shall fall unto the earth nothing of the word of the LORD, which the LORD spoke concerning the house of Ahab: for the LORD has done that which he spoke by his servant Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய அகசியாவின் சகோதரரை அங்கே கண்டு, நீங்கள் யார் என்று கேட்டான். அவர்கள்: நாங்கள் அகசியாவின் சகோதரர்; நாங்கள் ராஜாவின் பிள்ளைகளையும் ராஜஸ்திரீயின் பிள்ளைகளையும் வினவுகிறதற்குப் போகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Know now that there shall fall unto the earth nothing of the word of the LORD, which the LORD spoke concerning the house of Ahab: for the LORD has done that which he spoke by his servant Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய அகசியாவின் சகோதரரை அங்கே கண்டு, நீங்கள் யார் என்று கேட்டான். அவர்கள்: நாங்கள் அகசியாவின் சகோதரர்; நாங்கள் ராஜாவின் பிள்ளைகளையும் ராஜஸ்திரீயின் பிள்ளைகளையும் வினவுகிறதற்குப் போகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Know now that there shall fall unto the earth nothing of the word of the LORD, which the LORD spoke concerning the house of Ahab: for the LORD has done that which he spoke by his servant Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகாபுக்குச் சமாரியாவிலே எழுபது குமாரர் இருந்தபடியினால், யெகூ சமாரியாவிலிருக்கிற யெஸ்ரயேலின் பிரபுக்களாகிய மூப்பரிடத்துக்கும், ஆகாபுடைய பிள்ளைகளை வளர்க்கிறவர்களிடத்துக்கும் நிருபங்களை எழுதியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[1. And Ahab had seventy sons in Samaria. And Jehu wrote letters, and sent to Samaria, unto the rulers of Jezreel, to the elders, and to them that brought up Ahab's children, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +3028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய அகசியாவின் சகோதரரை அங்கே கண்டு, நீங்கள் யார் என்று கேட்டான். அவர்கள்: நாங்கள் அகசியாவின் சகோதரர்; நாங்கள் ராஜாவின் பிள்ளைகளையும் ராஜஸ்திரீயின் பிள்ளைகளையும் வினவுகிறதற்குப் போகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. So Jehu slew all that remained of the house of Ahab in Jezreel, and all his great men, and his kinsfolks, and his priests, until he left him none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: இவர்களை உயிரோடே பிடியுங்கள் என்றான்; அவர்களை உயிரோடே பிடித்து, நாற்பத்திரண்டு பேர்களாகிய அவர்களை ஆட்டுமயிர் கத்தரிக்கிற துரவண்டையிலே வெட்டிப் போட்டார்கள்; அவர்களில் ஒருவனையும் அவன் மீதியாக விடவில்லை.]]></a:t>
+              <a:t><![CDATA[11. So Jehu slew all that remained of the house of Ahab in Jezreel, and all his great men, and his kinsfolks, and his priests, until he left him none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: இவர்களை உயிரோடே பிடியுங்கள் என்றான்; அவர்களை உயிரோடே பிடித்து, நாற்பத்திரண்டு பேர்களாகிய அவர்களை ஆட்டுமயிர் கத்தரிக்கிற துரவண்டையிலே வெட்டிப் போட்டார்கள்; அவர்களில் ஒருவனையும் அவன் மீதியாக விடவில்லை.]]></a:t>
+              <a:t><![CDATA[11. So Jehu slew all that remained of the house of Ahab in Jezreel, and all his great men, and his kinsfolks, and his priests, until he left him none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் அவ்விடம் விட்டுப் புறப்பட்ட போது, தனக்கு எதிர்ப்பட்ட ரேகாபின் குமாரனாகிய யோனதாபைச் சந்தித்து, அவனை உபசரித்து: என் இருதயம் உன் இருதயத்தோடே செம்மையாய் இருக்கிறதுபோல உன் இருதயமும் செம்மையாயிருக்கிறதா என்று கேட்டான். அதற்கு யோனதாப்: அப்படியே இருக்கிறது என்றான்; அப்படியிருக்கிறதானால், உன் கையைத் தா என்று சொன்னான்; அவன் தன் கையைக் கொடுத்தபோது, அவனைத் தன்னிடத்தில் இரதத்தின்மேல் ஏறிவரச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And he arose and departed, and came to Samaria. And as he was at the shearing house in the way,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் அவ்விடம் விட்டுப் புறப்பட்ட போது, தனக்கு எதிர்ப்பட்ட ரேகாபின் குமாரனாகிய யோனதாபைச் சந்தித்து, அவனை உபசரித்து: என் இருதயம் உன் இருதயத்தோடே செம்மையாய் இருக்கிறதுபோல உன் இருதயமும் செம்மையாயிருக்கிறதா என்று கேட்டான். அதற்கு யோனதாப்: அப்படியே இருக்கிறது என்றான்; அப்படியிருக்கிறதானால், உன் கையைத் தா என்று சொன்னான்; அவன் தன் கையைக் கொடுத்தபோது, அவனைத் தன்னிடத்தில் இரதத்தின்மேல் ஏறிவரச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And he arose and departed, and came to Samaria. And as he was at the shearing house in the way,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் அவ்விடம் விட்டுப் புறப்பட்ட போது, தனக்கு எதிர்ப்பட்ட ரேகாபின் குமாரனாகிய யோனதாபைச் சந்தித்து, அவனை உபசரித்து: என் இருதயம் உன் இருதயத்தோடே செம்மையாய் இருக்கிறதுபோல உன் இருதயமும் செம்மையாயிருக்கிறதா என்று கேட்டான். அதற்கு யோனதாப்: அப்படியே இருக்கிறது என்றான்; அப்படியிருக்கிறதானால், உன் கையைத் தா என்று சொன்னான்; அவன் தன் கையைக் கொடுத்தபோது, அவனைத் தன்னிடத்தில் இரதத்தின்மேல் ஏறிவரச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. Jehu met with the brethren of Ahaziah king of Judah, and said, Who are all of you? And they answered, We are the brethren of Ahaziah; and we go down to salute the children of the king and the children of the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் அவ்விடம் விட்டுப் புறப்பட்ட போது, தனக்கு எதிர்ப்பட்ட ரேகாபின் குமாரனாகிய யோனதாபைச் சந்தித்து, அவனை உபசரித்து: என் இருதயம் உன் இருதயத்தோடே செம்மையாய் இருக்கிறதுபோல உன் இருதயமும் செம்மையாயிருக்கிறதா என்று கேட்டான். அதற்கு யோனதாப்: அப்படியே இருக்கிறது என்றான்; அப்படியிருக்கிறதானால், உன் கையைத் தா என்று சொன்னான்; அவன் தன் கையைக் கொடுத்தபோது, அவனைத் தன்னிடத்தில் இரதத்தின்மேல் ஏறிவரச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. Jehu met with the brethren of Ahaziah king of Judah, and said, Who are all of you? And they answered, We are the brethren of Ahaziah; and we go down to salute the children of the king and the children of the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ என்னோடே கூடவந்து கர்த்தருக்காக எனக்கு இருக்கிற பக்திவைராக்கியத்தைப் பார் என்றான்; அப்படியே இவனை அவன் இரதத்தின்மேல் ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Jehu met with the brethren of Ahaziah king of Judah, and said, Who are all of you? And they answered, We are the brethren of Ahaziah; and we go down to salute the children of the king and the children of the queen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் சமாரியாவுக்கு வந்தபோது, கர்த்தர் எலியாவோடே சொன்ன வார்த்தையின்படியே, சமாரியாவில் ஆகாபுக்கு மீதியான யாவரையும் அழித்துத் தீருமளவும் சங்காரஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, Take them alive. And they took them alive, and slew them at the pit of the shearing house, even two and forty men; neither left he any of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +4009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் சமாரியாவுக்கு வந்தபோது, கர்த்தர் எலியாவோடே சொன்ன வார்த்தையின்படியே, சமாரியாவில் ஆகாபுக்கு மீதியான யாவரையும் அழித்துத் தீருமளவும் சங்காரஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, Take them alive. And they took them alive, and slew them at the pit of the shearing house, even two and forty men; neither left he any of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதில்: உங்கள் ஆண்டவனுடைய குமாரர்கள் உங்களோடிருக்கிறார்களே; இரதங்களும், குதிரைகளும், அரணான பட்டணமும் ஆயுதங்களும் உங்களுக்கு உண்டே.]]></a:t>
+              <a:t><![CDATA[1. And Ahab had seventy sons in Samaria. And Jehu wrote letters, and sent to Samaria, unto the rulers of Jezreel, to the elders, and to them that brought up Ahab's children, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு யெகூ ஜனங்களையெல்லாம் கூட்டி, அவர்களை நோக்கி: ஆகாப் பாகாலைச் சேவித்தது கொஞ்சம், யெகூ அவனைச் சேவிப்பது மிகுதி.]]></a:t>
+              <a:t><![CDATA[14. And he said, Take them alive. And they took them alive, and slew them at the pit of the shearing house, even two and forty men; neither left he any of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு யெகூ ஜனங்களையெல்லாம் கூட்டி, அவர்களை நோக்கி: ஆகாப் பாகாலைச் சேவித்தது கொஞ்சம், யெகூ அவனைச் சேவிப்பது மிகுதி.]]></a:t>
+              <a:t><![CDATA[15. And when he was departed thence, he lighted on Jehonadab the son of Rechab coming to meet him: and he saluted him, and said to him, Is yours heart right, as my heart is with your heart? And Jehonadab answered, It is. If it be, give me yours hand. And he gave him his hand; and he took him up to him into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் பாகாலின் சகல தீர்க்கதரிசிகளையும், அவனுடைய சகல பணிவிடைக் காரரையும், அவனுடைய சகல ஆசாரியரையும் என்னிடத்தில் அழைப்பியுங்கள்; ஒருவனும் குறையலாகாது; நான் பாகாலுக்குப் பெரிய பலியிடப்போகிறேன்; வராதவன் எவனோ அவன் உயிரோடிருப்பதில்லை என்றான்; பாகாலின் பணிவிடைக்காரரை அழிக்கும்படி யெகூ இதைத் தந்திரமாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when he was departed thence, he lighted on Jehonadab the son of Rechab coming to meet him: and he saluted him, and said to him, Is yours heart right, as my heart is with your heart? And Jehonadab answered, It is. If it be, give me yours hand. And he gave him his hand; and he took him up to him into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் பாகாலின் சகல தீர்க்கதரிசிகளையும், அவனுடைய சகல பணிவிடைக் காரரையும், அவனுடைய சகல ஆசாரியரையும் என்னிடத்தில் அழைப்பியுங்கள்; ஒருவனும் குறையலாகாது; நான் பாகாலுக்குப் பெரிய பலியிடப்போகிறேன்; வராதவன் எவனோ அவன் உயிரோடிருப்பதில்லை என்றான்; பாகாலின் பணிவிடைக்காரரை அழிக்கும்படி யெகூ இதைத் தந்திரமாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when he was departed thence, he lighted on Jehonadab the son of Rechab coming to meet him: and he saluted him, and said to him, Is yours heart right, as my heart is with your heart? And Jehonadab answered, It is. If it be, give me yours hand. And he gave him his hand; and he took him up to him into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் பாகாலின் சகல தீர்க்கதரிசிகளையும், அவனுடைய சகல பணிவிடைக் காரரையும், அவனுடைய சகல ஆசாரியரையும் என்னிடத்தில் அழைப்பியுங்கள்; ஒருவனும் குறையலாகாது; நான் பாகாலுக்குப் பெரிய பலியிடப்போகிறேன்; வராதவன் எவனோ அவன் உயிரோடிருப்பதில்லை என்றான்; பாகாலின் பணிவிடைக்காரரை அழிக்கும்படி யெகூ இதைத் தந்திரமாய்ச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when he was departed thence, he lighted on Jehonadab the son of Rechab coming to meet him: and he saluted him, and said to him, Is yours heart right, as my heart is with your heart? And Jehonadab answered, It is. If it be, give me yours hand. And he gave him his hand; and he took him up to him into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாகாலுக்குப் பண்டிகையின் ஆசரிப்பைக் கூறுங்கள் என்று யெகூ சொன்னான்; அப்படியே கூறினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And when he was departed thence, he lighted on Jehonadab the son of Rechab coming to meet him: and he saluted him, and said to him, Is yours heart right, as my heart is with your heart? And Jehonadab answered, It is. If it be, give me yours hand. And he gave him his hand; and he took him up to him into the chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யெகூ இஸ்ரவேல் தேசமெங்கும் அதைச் சொல்லியனுப்பினபடியினால், பாகாலின் பணிவிடைக்காரர் எல்லாரும் வந்தார்கள்; வராதவன் ஒருவனுமில்லை; அவர்கள் பாகாலின் கோவிலுக்குள் பிரவேசித்ததினால் பாகாலின் கோவில் நாற்சாரியும் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And he said, Come with me, and see my zeal for the LORD. So they made him ride in his chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யெகூ இஸ்ரவேல் தேசமெங்கும் அதைச் சொல்லியனுப்பினபடியினால், பாகாலின் பணிவிடைக்காரர் எல்லாரும் வந்தார்கள்; வராதவன் ஒருவனுமில்லை; அவர்கள் பாகாலின் கோவிலுக்குள் பிரவேசித்ததினால் பாகாலின் கோவில் நாற்சாரியும் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And he said, Come with me, and see my zeal for the LORD. So they made him ride in his chariot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யெகூ இஸ்ரவேல் தேசமெங்கும் அதைச் சொல்லியனுப்பினபடியினால், பாகாலின் பணிவிடைக்காரர் எல்லாரும் வந்தார்கள்; வராதவன் ஒருவனுமில்லை; அவர்கள் பாகாலின் கோவிலுக்குள் பிரவேசித்ததினால் பாகாலின் கோவில் நாற்சாரியும் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And when he came to Samaria, he slew all that remained unto Ahab in Samaria, till he had destroyed him, according to the saying of the LORD, which he spoke to Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது அவன், வஸ்திரசாலை விசாரிப்புக்காரனை நோக்கி: பாகாலின் பணிவிடைக்காரருக்கெல்லாம் வஸ்திரங்களை எடுத்துக்கொண்டுவா என்றான்; அவர்களுக்கு வஸ்திரங்களை எடுத்துக்கொண்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And when he came to Samaria, he slew all that remained unto Ahab in Samaria, till he had destroyed him, according to the saying of the LORD, which he spoke to Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதில்: உங்கள் ஆண்டவனுடைய குமாரர்கள் உங்களோடிருக்கிறார்களே; இரதங்களும், குதிரைகளும், அரணான பட்டணமும் ஆயுதங்களும் உங்களுக்கு உண்டே.]]></a:t>
+              <a:t><![CDATA[2. Now as soon as this letter comes to you, seeing your master's sons are with you, and there are with you chariots and horses, a fenced city also, and armour;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது அவன், வஸ்திரசாலை விசாரிப்புக்காரனை நோக்கி: பாகாலின் பணிவிடைக்காரருக்கெல்லாம் வஸ்திரங்களை எடுத்துக்கொண்டுவா என்றான்; அவர்களுக்கு வஸ்திரங்களை எடுத்துக்கொண்டு வந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Jehu gathered all the people together, and said unto them, Ahab served Baal a little; but Jehu shall serve him much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு யெகூ: ரேகாபின் குமாரனாகிய யோனதாபோடுங்கூடப் பாகாலின் கோவிலுக்குள் பிரவேசித்து, பாகாலின் பணிவிடைக்காரரை நோக்கி: பாகாலின் ஊழியக்காரரை அல்லாமல் கர்த்தரின் ஊழியக்காரரில் ஒருவரும் இங்கே உங்களோடு இராதபடிக்குத் திட்டமாய்ப் பாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Jehu gathered all the people together, and said unto them, Ahab served Baal a little; but Jehu shall serve him much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு யெகூ: ரேகாபின் குமாரனாகிய யோனதாபோடுங்கூடப் பாகாலின் கோவிலுக்குள் பிரவேசித்து, பாகாலின் பணிவிடைக்காரரை நோக்கி: பாகாலின் ஊழியக்காரரை அல்லாமல் கர்த்தரின் ஊழியக்காரரில் ஒருவரும் இங்கே உங்களோடு இராதபடிக்குத் திட்டமாய்ப் பாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore call unto me all the prophets of Baal, all his servants, and all his priests; let none be lacking: for I have a great sacrifice to do to Baal; whosoever shall be lacking, he shall not live. But Jehu did it in subtlety, to the intent that he might destroy the worshippers of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு யெகூ: ரேகாபின் குமாரனாகிய யோனதாபோடுங்கூடப் பாகாலின் கோவிலுக்குள் பிரவேசித்து, பாகாலின் பணிவிடைக்காரரை நோக்கி: பாகாலின் ஊழியக்காரரை அல்லாமல் கர்த்தரின் ஊழியக்காரரில் ஒருவரும் இங்கே உங்களோடு இராதபடிக்குத் திட்டமாய்ப் பாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore call unto me all the prophets of Baal, all his servants, and all his priests; let none be lacking: for I have a great sacrifice to do to Baal; whosoever shall be lacking, he shall not live. But Jehu did it in subtlety, to the intent that he might destroy the worshippers of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் பலிகளையும் சர்வாங்க தகனங்களையும் செலுத்த உட்பிரவேசித்த பின்பு, யெகூ வெளியிலே எண்பது பேரைத் தனக்கு ஆயத்தமாக வைத்து: நான் உங்கள் கையில் ஒப்புவிக்கிற மனுஷரில் ஒருவனை எவன் தப்பவிடுகிறானோ அவனுடைய ஜீவனுக்குப் பதிலாக அவனைத் தப்பவிட்டவனுடைய ஜீவன் ஈடாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore call unto me all the prophets of Baal, all his servants, and all his priests; let none be lacking: for I have a great sacrifice to do to Baal; whosoever shall be lacking, he shall not live. But Jehu did it in subtlety, to the intent that he might destroy the worshippers of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் பலிகளையும் சர்வாங்க தகனங்களையும் செலுத்த உட்பிரவேசித்த பின்பு, யெகூ வெளியிலே எண்பது பேரைத் தனக்கு ஆயத்தமாக வைத்து: நான் உங்கள் கையில் ஒப்புவிக்கிற மனுஷரில் ஒருவனை எவன் தப்பவிடுகிறானோ அவனுடைய ஜீவனுக்குப் பதிலாக அவனைத் தப்பவிட்டவனுடைய ஜீவன் ஈடாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore call unto me all the prophets of Baal, all his servants, and all his priests; let none be lacking: for I have a great sacrifice to do to Baal; whosoever shall be lacking, he shall not live. But Jehu did it in subtlety, to the intent that he might destroy the worshippers of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் பலிகளையும் சர்வாங்க தகனங்களையும் செலுத்த உட்பிரவேசித்த பின்பு, யெகூ வெளியிலே எண்பது பேரைத் தனக்கு ஆயத்தமாக வைத்து: நான் உங்கள் கையில் ஒப்புவிக்கிற மனுஷரில் ஒருவனை எவன் தப்பவிடுகிறானோ அவனுடைய ஜீவனுக்குப் பதிலாக அவனைத் தப்பவிட்டவனுடைய ஜீவன் ஈடாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Jehu said, Proclaim a solemn assembly for Baal. And they proclaimed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சர்வாங்க தகனபலியிட்டுத் தீர்ந்த போது, யெகூ சேவகரையும் சேர்வைக்காரரையும் நோக்கி: உள்ளேபோய், அவர்களை வெட்டிப்போடுங்கள்; ஒருவரையும் வெளியே விடவேண்டாம் என்றான்; அப்படியே பட்டயக்கருக்கினால் சேவகரும் சேர்வைக்காரரும் அவர்களை வெட்டி எறிந்துபோட்டு, பாகால் கோவிலைச் சேர்ந்த ஸ்தலம் எங்கும்போய்,]]></a:t>
+              <a:t><![CDATA[21. And Jehu sent through all Israel: and all the worshippers of Baal came, so that there was not a man left that came not. And they came into the house of Baal; and the house of Baal was full from one end to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சர்வாங்க தகனபலியிட்டுத் தீர்ந்த போது, யெகூ சேவகரையும் சேர்வைக்காரரையும் நோக்கி: உள்ளேபோய், அவர்களை வெட்டிப்போடுங்கள்; ஒருவரையும் வெளியே விடவேண்டாம் என்றான்; அப்படியே பட்டயக்கருக்கினால் சேவகரும் சேர்வைக்காரரும் அவர்களை வெட்டி எறிந்துபோட்டு, பாகால் கோவிலைச் சேர்ந்த ஸ்தலம் எங்கும்போய்,]]></a:t>
+              <a:t><![CDATA[21. And Jehu sent through all Israel: and all the worshippers of Baal came, so that there was not a man left that came not. And they came into the house of Baal; and the house of Baal was full from one end to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சர்வாங்க தகனபலியிட்டுத் தீர்ந்த போது, யெகூ சேவகரையும் சேர்வைக்காரரையும் நோக்கி: உள்ளேபோய், அவர்களை வெட்டிப்போடுங்கள்; ஒருவரையும் வெளியே விடவேண்டாம் என்றான்; அப்படியே பட்டயக்கருக்கினால் சேவகரும் சேர்வைக்காரரும் அவர்களை வெட்டி எறிந்துபோட்டு, பாகால் கோவிலைச் சேர்ந்த ஸ்தலம் எங்கும்போய்,]]></a:t>
+              <a:t><![CDATA[21. And Jehu sent through all Israel: and all the worshippers of Baal came, so that there was not a man left that came not. And they came into the house of Baal; and the house of Baal was full from one end to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் இந்த நிருபம் உங்களிடத்தில் வரும்போது நீங்கள் உங்கள் ஆண்டவனுடைய குமாரரில் உத்தமமும் செம்மையுமாயிருக்கிறவனைப் பார்த்து, அவனை அவன் தகப்பனுடைய சிங்காசனத்தின்மேல் வைத்து, உங்கள் ஆண்டவனுடைய குடும்பத்துக்காக யுத்தம்பண்ணுங்கள் என்று எழுதியிருந்தது:]]></a:t>
+              <a:t><![CDATA[2. Now as soon as this letter comes to you, seeing your master's sons are with you, and there are with you chariots and horses, a fenced city also, and armour;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சர்வாங்க தகனபலியிட்டுத் தீர்ந்த போது, யெகூ சேவகரையும் சேர்வைக்காரரையும் நோக்கி: உள்ளேபோய், அவர்களை வெட்டிப்போடுங்கள்; ஒருவரையும் வெளியே விடவேண்டாம் என்றான்; அப்படியே பட்டயக்கருக்கினால் சேவகரும் சேர்வைக்காரரும் அவர்களை வெட்டி எறிந்துபோட்டு, பாகால் கோவிலைச் சேர்ந்த ஸ்தலம் எங்கும்போய்,]]></a:t>
+              <a:t><![CDATA[22. And he said unto him that was over the vestry, Bring forth vestments for all the worshippers of Baal. And he brought them forth vestments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாகால் கோவில் விக்கிரகங்களை வெளியே எடுத்துவந்து, அவைகளைத் தீக்கொளுத்தி,]]></a:t>
+              <a:t><![CDATA[22. And he said unto him that was over the vestry, Bring forth vestments for all the worshippers of Baal. And he brought them forth vestments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பாகாலின் சிலையைத் தகர்த்து, பாகாலின் கோவிலை இடித்து, அதை இந்நாள்வரைக்கும் இருக்கிறதுபோல மலஜலாதி இடமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Jehu went, and Jehonadab the son of Rechab, into the house of Baal, and said unto the worshippers of Baal, Search, and look that there be here with you none of the servants of the LORD, but the worshippers of Baal only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பாகாலின் சிலையைத் தகர்த்து, பாகாலின் கோவிலை இடித்து, அதை இந்நாள்வரைக்கும் இருக்கிறதுபோல மலஜலாதி இடமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Jehu went, and Jehonadab the son of Rechab, into the house of Baal, and said unto the worshippers of Baal, Search, and look that there be here with you none of the servants of the LORD, but the worshippers of Baal only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படியே யெகூ பாகாலை இஸ்ரவேலில் இராதபடிக்கு அழித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[23. And Jehu went, and Jehonadab the son of Rechab, into the house of Baal, and said unto the worshippers of Baal, Search, and look that there be here with you none of the servants of the LORD, but the worshippers of Baal only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆனாலும் பெத்தேலிலும் தாணிலும் வைத்த பொற்கன்றுக்குட்டிகளால், இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை யெகூ விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[24. And when they went in to offer sacrifices and burnt offerings, Jehu appointed fourscore men without, and said, If any of the men whom I have brought into your hands escape, he that lets him go, his life shall be for the life of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆனாலும் பெத்தேலிலும் தாணிலும் வைத்த பொற்கன்றுக்குட்டிகளால், இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை யெகூ விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[24. And when they went in to offer sacrifices and burnt offerings, Jehu appointed fourscore men without, and said, If any of the men whom I have brought into your hands escape, he that lets him go, his life shall be for the life of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் யெகூவை நோக்கி: என் பார்வைக்குச் செம்மையானதை நீ நன்றாய்ச் செய்து, என் இருதயத்தில் இருந்தபடியெல்லாம் ஆகாபின் குடும்பத்துக்குச் செய்தபடியினால், உன் குமாரர் இஸ்ரவேலுடைய சிங்காசனத்தின்மேல் நாலு தலைமுறையாக வீற்றிருப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. And when they went in to offer sacrifices and burnt offerings, Jehu appointed fourscore men without, and said, If any of the men whom I have brought into your hands escape, he that lets him go, his life shall be for the life of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் யெகூவை நோக்கி: என் பார்வைக்குச் செம்மையானதை நீ நன்றாய்ச் செய்து, என் இருதயத்தில் இருந்தபடியெல்லாம் ஆகாபின் குடும்பத்துக்குச் செய்தபடியினால், உன் குமாரர் இஸ்ரவேலுடைய சிங்காசனத்தின்மேல் நாலு தலைமுறையாக வீற்றிருப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, as soon as he had made an end of offering the burnt offering, that Jehu said to the guard and to the captains, Go in, and slay them; let none come forth. And they stroke them with the edge of the sword; and the guard and the captains cast them out, and went to the city of the house of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் யெகூவை நோக்கி: என் பார்வைக்குச் செம்மையானதை நீ நன்றாய்ச் செய்து, என் இருதயத்தில் இருந்தபடியெல்லாம் ஆகாபின் குடும்பத்துக்குச் செய்தபடியினால், உன் குமாரர் இஸ்ரவேலுடைய சிங்காசனத்தின்மேல் நாலு தலைமுறையாக வீற்றிருப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, as soon as he had made an end of offering the burnt offering, that Jehu said to the guard and to the captains, Go in, and slay them; let none come forth. And they stroke them with the edge of the sword; and the guard and the captains cast them out, and went to the city of the house of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் இந்த நிருபம் உங்களிடத்தில் வரும்போது நீங்கள் உங்கள் ஆண்டவனுடைய குமாரரில் உத்தமமும் செம்மையுமாயிருக்கிறவனைப் பார்த்து, அவனை அவன் தகப்பனுடைய சிங்காசனத்தின்மேல் வைத்து, உங்கள் ஆண்டவனுடைய குடும்பத்துக்காக யுத்தம்பண்ணுங்கள் என்று எழுதியிருந்தது:]]></a:t>
+              <a:t><![CDATA[3. Look even out the best and fittest of your master's sons, and set him on his father's throne, and fight for your master's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆனாலும் யெகூ இஸ்ரவேலின் தேவனுடைய கர்த்தரின் நியாயப்பிரமாணத்தின்படி தன் முழு இருதயத்தோடும் நடக்கக் கவலைப்படவில்லை; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாமின் பாவங்களை விட்டு அவன் விலகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, as soon as he had made an end of offering the burnt offering, that Jehu said to the guard and to the captains, Go in, and slay them; let none come forth. And they stroke them with the edge of the sword; and the guard and the captains cast them out, and went to the city of the house of Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆனாலும் யெகூ இஸ்ரவேலின் தேவனுடைய கர்த்தரின் நியாயப்பிரமாணத்தின்படி தன் முழு இருதயத்தோடும் நடக்கக் கவலைப்படவில்லை; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாமின் பாவங்களை விட்டு அவன் விலகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[26. And they brought forth the images out of the house of Baal, and burned them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +8042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்நாட்கள் முதல் கர்த்தர் இஸ்ரவேலைக் குறைந்துபோகப்பண்ணினார்; ஆசகேல் அவர்களை இஸ்ரவேலின் எல்லைகளிலெல்லாம் முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[27. And they brake down the image of Baal, and brake down the house of Baal, and made it a draught house unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்நாட்கள் முதல் கர்த்தர் இஸ்ரவேலைக் குறைந்துபோகப்பண்ணினார்; ஆசகேல் அவர்களை இஸ்ரவேலின் எல்லைகளிலெல்லாம் முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[27. And they brake down the image of Baal, and brake down the house of Baal, and made it a draught house unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யோர்தான் துவக்கிக் கிழக்கிலுள்ள அர்னோன் நதிக்குச் சமீபமான ஆரோவேர் முதற்கொண்டிருக்கிற கீலேயாத்திலும் பாசானிலுமுள்ள காதியர், ரூபேனியர், மனாசேயர் இவர்களுடைய தேசமாகிய கீலேயாத் முழுவதையும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[28. Thus Jehu destroyed Baal out of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யோர்தான் துவக்கிக் கிழக்கிலுள்ள அர்னோன் நதிக்குச் சமீபமான ஆரோவேர் முதற்கொண்டிருக்கிற கீலேயாத்திலும் பாசானிலுமுள்ள காதியர், ரூபேனியர், மனாசேயர் இவர்களுடைய தேசமாகிய கீலேயாத் முழுவதையும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[29. Nevertheless from the sins of Jeroboam the son of Nebat, who made Israel to sin, Jehu departed not from after them, to know, the golden calves that were in Bethel, and that were in Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யெகூவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய எல்லா வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. Nevertheless from the sins of Jeroboam the son of Nebat, who made Israel to sin, Jehu departed not from after them, to know, the golden calves that were in Bethel, and that were in Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யெகூவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய எல்லா வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. And the LORD said unto Jehu, Because you have done well in executing that which is right in mine eyes, and have done unto the house of Ahab according to all that was in mine heart, your children of the fourth generation shall sit on the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. யெகூ தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவில் அடக்கம்பண்ணினார்கள்; அவன் ஸ்தானத்தில் அவன் குமாரனாகிய யோவாகாஸ் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[30. And the LORD said unto Jehu, Because you have done well in executing that which is right in mine eyes, and have done unto the house of Ahab according to all that was in mine heart, your children of the fourth generation shall sit on the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. யெகூ தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவில் அடக்கம்பண்ணினார்கள்; அவன் ஸ்தானத்தில் அவன் குமாரனாகிய யோவாகாஸ் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[30. And the LORD said unto Jehu, Because you have done well in executing that which is right in mine eyes, and have done unto the house of Ahab according to all that was in mine heart, your children of the fourth generation shall sit on the throne of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மிகவும் பயந்து: இதோ, இரண்டு ராஜாக்கள் அவனுக்கு முன்பாக நிற்கவில்லையே; நாங்கள் எப்படி நிற்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Look even out the best and fittest of your master's sons, and set him on his father's throne, and fight for your master's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +9023,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யெகூ சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணின நாட்கள் இருபத்தெட்டு வருஷம்.]]></a:t>
+              <a:t><![CDATA[31. But Jehu took no heed to walk in the law of the LORD God of Israel with all his heart: for he departed not from the sins of Jeroboam, which made Israel to sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But Jehu took no heed to walk in the law of the LORD God of Israel with all his heart: for he departed not from the sins of Jeroboam, which made Israel to sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But Jehu took no heed to walk in the law of the LORD God of Israel with all his heart: for he departed not from the sins of Jeroboam, which made Israel to sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. In those days the LORD began to cut Israel short: and Hazael stroke them in all the coasts of Israel;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. In those days the LORD began to cut Israel short: and Hazael stroke them in all the coasts of Israel;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. From Jordan eastward, all the land of Gilead, the Gadites, and the Reubenites, and the Manassites, from Aroer, which is by the river Arnon, even Gilead and Bashan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. From Jordan eastward, all the land of Gilead, the Gadites, and the Reubenites, and the Manassites, from Aroer, which is by the river Arnon, even Gilead and Bashan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. From Jordan eastward, all the land of Gilead, the Gadites, and the Reubenites, and the Manassites, from Aroer, which is by the river Arnon, even Gilead and Bashan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Now the rest of the acts of Jehu, and all that he did, and all his might, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Now the rest of the acts of Jehu, and all that he did, and all his might, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +10113,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் மிகவும் பயந்து: இதோ, இரண்டு ராஜாக்கள் அவனுக்கு முன்பாக நிற்கவில்லையே; நாங்கள் எப்படி நிற்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Look even out the best and fittest of your master's sons, and set him on his father's throne, and fight for your master's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And Jehu slept with his fathers: and they buried him in Samaria. And Jehoahaz his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And Jehu slept with his fathers: and they buried him in Samaria. And Jehoahaz his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And the time that Jehu reigned over Israel in Samaria was twenty and eight years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +10519,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414331" r:id="rId1"/>
+    <p:sldLayoutId id="2482633097" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,54 +11187,150 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9983,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he that was over the house, and he that was over the city, the elders also, and the bringers]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் மிகவும் பயந்து: இதோ, இரண்டு ராஜாக்கள் அவனுக்கு முன்பாக நிற்கவில்லையே; நாங்கள் எப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up of the children, sent to Jehu, saying, We are your servants, and will do all that you shall bid]]></a:t>
+              <a:t><![CDATA[நிற்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us; we will not make any king: do you that which is good in yours eyes.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் அரமனை விசாரிப்புக்காரனும், நகர விசாரிப்புக்காரனும், மூப்பரும், பிள்ளைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then he wrote a letter the second time to them, saying, If all of you be mine, and if all of you]]></a:t>
+              <a:t><![CDATA[விசாரிப்புக்காரரும்: நாங்கள் உமது அடியார்கள், நீர் எங்களுக்குச் சொல்வதையெல்லாம் செய்வோம்; நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will hearken unto my voice, take all of you the heads of the men your master's sons, and come to me]]></a:t>
+              <a:t><![CDATA[ஒருவரையும் ராஜாவாக்குவதில்லை; உமது பார்வைக்குச் சம்மதியானதைச் செய்யும் என்று யெகூவுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to Jezreel by tomorrow this time. Now the king's sons, being seventy persons, were with the great]]></a:t>
+              <a:t><![CDATA[சொல்லியனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[men of the city, which brought them up.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவன்: அவர்களுக்கு இரண்டாம் நிருபத்தை எழுதினான்; அதில்: நீங்கள் என் பட்சத்தில் சேர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass, when the letter came to them, that they took the king's sons, and slew]]></a:t>
+              <a:t><![CDATA[என் சொல்லைக் கேட்பீர்களானால், உங்கள் ஆண்டவனுடைய குமாரனின் தலைகளை வாங்கி, நாளை இந்நேரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seventy persons, and put their heads in baskets, and sent him them to Jezreel.]]></a:t>
+              <a:t><![CDATA[யெஸ்ரயேலுக்கு என்னிடத்தில் வாருங்கள் என்று எழுதியிருந்தது. ராஜாவின் குமாரராகிய எழுபதுபேரும் தங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And there came a messenger, and told him, saying, They have brought the heads of the king's sons.]]></a:t>
+              <a:t><![CDATA[வளர்க்கிற பட்டணத்தின் பெரிய மனுஷரோடு இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Ahab had seventy sons in Samaria. And Jehu wrote letters, and sent to Samaria, unto the]]></a:t>
+              <a:t><![CDATA[1. ஆகாபுக்குச் சமாரியாவிலே எழுபது குமாரர் இருந்தபடியினால், யெகூ சமாரியாவிலிருக்கிற யெஸ்ரயேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And he said, Lay all of you them in two heaps at the entering in of the gate until the morning.]]></a:t>
+              <a:t><![CDATA[7. இந்த நிருபம் அவர்களிடத்தில் வந்தபோது, அவர்கள் ராஜாவின் குமாரராகிய எழுபதுபேரையும் பிடித்து வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass in the morning, that he went out, and stood, and said to all the people, All]]></a:t>
+              <a:t><![CDATA[அவர்கள் தலைகளைக் கூடைகளில் வைத்து, யெஸ்ரயேலிலிருக்கிற அவனிடத்திற்கு அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you be righteous: behold, I conspired against my master, and slew him: but who slew all these?]]></a:t>
+              <a:t><![CDATA[8. அனுப்பப்பட்ட ஆள் வந்து: ராஜகுமாரரின் தலைகளைக் கொண்டுவந்தார்கள் என்று அவனுக்கு அறிவித்தபோது, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Know now that there shall fall unto the earth nothing of the word of the LORD, which the LORD]]></a:t>
+              <a:t><![CDATA[விடியற்காலமட்டும் அவைகளை ஒலிமுகவாசலில் இரண்டு குவியலாகக் குவித்து வையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke concerning the house of Ahab: for the LORD has done that which he spoke by his servant Elijah.]]></a:t>
+              <a:t><![CDATA[9. மறுநாள் காலமே அவன் வெளியே வந்து நின்று, சகல ஜனங்களையும் நோக்கி: நீங்கள் நீதிமான்களல்லவா? இதோ, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. So Jehu slew all that remained of the house of Ahab in Jezreel, and all his great men, and his]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுக்கு விரோதமாகக் கட்டுப்பாடுபண்ணி அவனைக் கொன்றுபோட்டேனே; ஆனாலும் இவர்கள் எல்லாரையும் கொன்றவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kinsfolks, and his priests, until he left him none remaining.]]></a:t>
+              <a:t><![CDATA[யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he arose and departed, and came to Samaria. And as he was at the shearing house in the way,]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் கர்த்தர் ஆகாபின் குடும்பத்தாருக்கு விரோதமாகச் சொன்ன கர்த்தருடைய வார்த்தைகளில் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Jehu met with the brethren of Ahaziah king of Judah, and said, Who are all of you? And they]]></a:t>
+              <a:t><![CDATA[தரையிலே விழவில்லை என்பதை அறிந்து கொள்ளுங்கள்; கர்த்தர் தம்முடைய ஊழியக்காரனாகிய எலியாவைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[answered, We are the brethren of Ahaziah; and we go down to salute the children of the king and the]]></a:t>
+              <a:t><![CDATA[சொன்னதைச் செய்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rulers of Jezreel, to the elders, and to them that brought up Ahab's children, saying,]]></a:t>
+              <a:t><![CDATA[பிரபுக்களாகிய மூப்பரிடத்துக்கும், ஆகாபுடைய பிள்ளைகளை வளர்க்கிறவர்களிடத்துக்கும் நிருபங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of the queen.]]></a:t>
+              <a:t><![CDATA[11. யெஸ்ரயேலிலும் ஆகாபின் குடும்பத்தாரில் மீதியான யாவரையும், அவனுக்கு இருந்த எல்லா மந்திரிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he said, Take them alive. And they took them alive, and slew them at the pit of the shearing]]></a:t>
+              <a:t><![CDATA[அவனைச்சேர்ந்த மனுஷரையும், அவனுடைய ஆசாரியர்களையும், அவனுக்கு ஒருவரையும் மீதியாக வைக்காதபடிக்கு யெகூ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, even two and forty men; neither left he any of them.]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when he was departed thence, he lighted on Jehonadab the son of Rechab coming to meet him:]]></a:t>
+              <a:t><![CDATA[12. பின்பு அவன் எழுந்து சமாரியாவுக்குப் போகப் புறப்பட்டான்; வழியிலே அவன் ஆட்டுமயிர் கத்தரிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he saluted him, and said to him, Is yours heart right, as my heart is with your heart? And]]></a:t>
+              <a:t><![CDATA[மேய்ப்பரின் ஊர் இருக்கும் இடத்துக்கு வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jehonadab answered, It is. If it be, give me yours hand. And he gave him his hand; and he took him]]></a:t>
+              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய அகசியாவின் சகோதரரை அங்கே கண்டு, நீங்கள் யார் என்று கேட்டான். அவர்கள்: நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up to him into the chariot.]]></a:t>
+              <a:t><![CDATA[அகசியாவின் சகோதரர்; நாங்கள் ராஜாவின் பிள்ளைகளையும் ராஜஸ்திரீயின் பிள்ளைகளையும் வினவுகிறதற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said, Come with me, and see my zeal for the LORD. So they made him ride in his chariot.]]></a:t>
+              <a:t><![CDATA[போகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he came to Samaria, he slew all that remained unto Ahab in Samaria, till he had]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன்: இவர்களை உயிரோடே பிடியுங்கள் என்றான்; அவர்களை உயிரோடே பிடித்து, நாற்பத்திரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyed him, according to the saying of the LORD, which he spoke to Elijah.]]></a:t>
+              <a:t><![CDATA[பேர்களாகிய அவர்களை ஆட்டுமயிர் கத்தரிக்கிற துரவண்டையிலே வெட்டிப் போட்டார்கள்; அவர்களில் ஒருவனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Now as soon as this letter comes to you, seeing your master's sons are with you, and there are]]></a:t>
+              <a:t><![CDATA[எழுதியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Jehu gathered all the people together, and said unto them, Ahab served Baal a little; but]]></a:t>
+              <a:t><![CDATA[அவன் மீதியாக விடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jehu shall serve him much.]]></a:t>
+              <a:t><![CDATA[15. அவன் அவ்விடம் விட்டுப் புறப்பட்ட போது, தனக்கு எதிர்ப்பட்ட ரேகாபின் குமாரனாகிய யோனதாபைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now therefore call unto me all the prophets of Baal, all his servants, and all his priests; let]]></a:t>
+              <a:t><![CDATA[சந்தித்து, அவனை உபசரித்து: என் இருதயம் உன் இருதயத்தோடே செம்மையாய் இருக்கிறதுபோல உன் இருதயமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[none be lacking: for I have a great sacrifice to do to Baal; whosoever shall be lacking, he shall]]></a:t>
+              <a:t><![CDATA[செம்மையாயிருக்கிறதா என்று கேட்டான். அதற்கு யோனதாப்: அப்படியே இருக்கிறது என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not live. But Jehu did it in subtlety, to the intent that he might destroy the worshippers of Baal.]]></a:t>
+              <a:t><![CDATA[அப்படியிருக்கிறதானால், உன் கையைத் தா என்று சொன்னான்; அவன் தன் கையைக் கொடுத்தபோது, அவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Jehu said, Proclaim a solemn assembly for Baal. And they proclaimed it.]]></a:t>
+              <a:t><![CDATA[தன்னிடத்தில் இரதத்தின்மேல் ஏறிவரச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Jehu sent through all Israel: and all the worshippers of Baal came, so that there was not a]]></a:t>
+              <a:t><![CDATA[16. நீ என்னோடே கூடவந்து கர்த்தருக்காக எனக்கு இருக்கிற பக்திவைராக்கியத்தைப் பார் என்றான்; அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man left that came not. And they came into the house of Baal; and the house of Baal was full from]]></a:t>
+              <a:t><![CDATA[இவனை அவன் இரதத்தின்மேல் ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one end to another.]]></a:t>
+              <a:t><![CDATA[17. அவன் சமாரியாவுக்கு வந்தபோது, கர்த்தர் எலியாவோடே சொன்ன வார்த்தையின்படியே, சமாரியாவில் ஆகாபுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he said unto him that was over the vestry, Bring forth vestments for all the worshippers of]]></a:t>
+              <a:t><![CDATA[மீதியான யாவரையும் அழித்துத் தீருமளவும் சங்காரஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with you chariots and horses, a fenced city also, and armour;]]></a:t>
+              <a:t><![CDATA[2. அதில்: உங்கள் ஆண்டவனுடைய குமாரர்கள் உங்களோடிருக்கிறார்களே; இரதங்களும், குதிரைகளும், அரணான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Baal. And he brought them forth vestments.]]></a:t>
+              <a:t><![CDATA[18. பின்பு யெகூ ஜனங்களையெல்லாம் கூட்டி, அவர்களை நோக்கி: ஆகாப் பாகாலைச் சேவித்தது கொஞ்சம், யெகூ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Jehu went, and Jehonadab the son of Rechab, into the house of Baal, and said unto the]]></a:t>
+              <a:t><![CDATA[அவனைச் சேவிப்பது மிகுதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[worshippers of Baal, Search, and look that there be here with you none of the servants of the LORD,]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் பாகாலின் சகல தீர்க்கதரிசிகளையும், அவனுடைய சகல பணிவிடைக் காரரையும், அவனுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but the worshippers of Baal only.]]></a:t>
+              <a:t><![CDATA[ஆசாரியரையும் என்னிடத்தில் அழைப்பியுங்கள்; ஒருவனும் குறையலாகாது; நான் பாகாலுக்குப் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when they went in to offer sacrifices and burnt offerings, Jehu appointed fourscore men]]></a:t>
+              <a:t><![CDATA[பலியிடப்போகிறேன்; வராதவன் எவனோ அவன் உயிரோடிருப்பதில்லை என்றான்; பாகாலின் பணிவிடைக்காரரை அழிக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without, and said, If any of the men whom I have brought into your hands escape, he that lets him]]></a:t>
+              <a:t><![CDATA[யெகூ இதைத் தந்திரமாய்ச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[go, his life shall be for the life of him.]]></a:t>
+              <a:t><![CDATA[20. பாகாலுக்குப் பண்டிகையின் ஆசரிப்பைக் கூறுங்கள் என்று யெகூ சொன்னான்; அப்படியே கூறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And it came to pass, as soon as he had made an end of offering the burnt offering, that Jehu]]></a:t>
+              <a:t><![CDATA[21. யெகூ இஸ்ரவேல் தேசமெங்கும் அதைச் சொல்லியனுப்பினபடியினால், பாகாலின் பணிவிடைக்காரர் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said to the guard and to the captains, Go in, and slay them; let none come forth. And they stroke]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்; வராதவன் ஒருவனுமில்லை; அவர்கள் பாகாலின் கோவிலுக்குள் பிரவேசித்ததினால் பாகாலின் கோவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them with the edge of the sword; and the guard and the captains cast them out, and went to the city]]></a:t>
+              <a:t><![CDATA[நாற்சாரியும் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Look even out the best and fittest of your master's sons, and set him on his father's throne, and]]></a:t>
+              <a:t><![CDATA[பட்டணமும் ஆயுதங்களும் உங்களுக்கு உண்டே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the house of Baal.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது அவன், வஸ்திரசாலை விசாரிப்புக்காரனை நோக்கி: பாகாலின் பணிவிடைக்காரருக்கெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they brought forth the images out of the house of Baal, and burned them.]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களை எடுத்துக்கொண்டுவா என்றான்; அவர்களுக்கு வஸ்திரங்களை எடுத்துக்கொண்டு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And they brake down the image of Baal, and brake down the house of Baal, and made it a draught]]></a:t>
+              <a:t><![CDATA[23. பின்பு யெகூ: ரேகாபின் குமாரனாகிய யோனதாபோடுங்கூடப் பாகாலின் கோவிலுக்குள் பிரவேசித்து, பாகாலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house unto this day.]]></a:t>
+              <a:t><![CDATA[பணிவிடைக்காரரை நோக்கி: பாகாலின் ஊழியக்காரரை அல்லாமல் கர்த்தரின் ஊழியக்காரரில் ஒருவரும் இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Thus Jehu destroyed Baal out of Israel.]]></a:t>
+              <a:t><![CDATA[உங்களோடு இராதபடிக்குத் திட்டமாய்ப் பாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Nevertheless from the sins of Jeroboam the son of Nebat, who made Israel to sin, Jehu departed]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் பலிகளையும் சர்வாங்க தகனங்களையும் செலுத்த உட்பிரவேசித்த பின்பு, யெகூ வெளியிலே எண்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not from after them, to know, the golden calves that were in Bethel, and that were in Dan.]]></a:t>
+              <a:t><![CDATA[பேரைத் தனக்கு ஆயத்தமாக வைத்து: நான் உங்கள் கையில் ஒப்புவிக்கிற மனுஷரில் ஒருவனை எவன் தப்பவிடுகிறானோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the LORD said unto Jehu, Because you have done well in executing that which is right in mine]]></a:t>
+              <a:t><![CDATA[அவனுடைய ஜீவனுக்குப் பதிலாக அவனைத் தப்பவிட்டவனுடைய ஜீவன் ஈடாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes, and have done unto the house of Ahab according to all that was in mine heart, your children of]]></a:t>
+              <a:t><![CDATA[25. சர்வாங்க தகனபலியிட்டுத் தீர்ந்த போது, யெகூ சேவகரையும் சேர்வைக்காரரையும் நோக்கி: உள்ளேபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fourth generation shall sit on the throne of Israel.]]></a:t>
+              <a:t><![CDATA[அவர்களை வெட்டிப்போடுங்கள்; ஒருவரையும் வெளியே விடவேண்டாம் என்றான்; அப்படியே பட்டயக்கருக்கினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fight for your master's house.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் இந்த நிருபம் உங்களிடத்தில் வரும்போது நீங்கள் உங்கள் ஆண்டவனுடைய குமாரரில் உத்தமமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. But Jehu took no heed to walk in the law of the LORD God of Israel with all his heart: for he]]></a:t>
+              <a:t><![CDATA[சேவகரும் சேர்வைக்காரரும் அவர்களை வெட்டி எறிந்துபோட்டு, பாகால் கோவிலைச் சேர்ந்த ஸ்தலம் எங்கும்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[departed not from the sins of Jeroboam, which made Israel to sin.]]></a:t>
+              <a:t><![CDATA[26. பாகால் கோவில் விக்கிரகங்களை வெளியே எடுத்துவந்து, அவைகளைத் தீக்கொளுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +20411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. In those days the LORD began to cut Israel short: and Hazael stroke them in all the coasts of]]></a:t>
+              <a:t><![CDATA[27. பாகாலின் சிலையைத் தகர்த்து, பாகாலின் கோவிலை இடித்து, அதை இந்நாள்வரைக்கும் இருக்கிறதுபோல மலஜலாதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +20543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel;]]></a:t>
+              <a:t><![CDATA[இடமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +20675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. From Jordan eastward, all the land of Gilead, the Gadites, and the Reubenites, and the]]></a:t>
+              <a:t><![CDATA[28. இப்படியே யெகூ பாகாலை இஸ்ரவேலில் இராதபடிக்கு அழித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +20807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Manassites, from Aroer, which is by the river Arnon, even Gilead and Bashan.]]></a:t>
+              <a:t><![CDATA[29. ஆனாலும் பெத்தேலிலும் தாணிலும் வைத்த பொற்கன்றுக்குட்டிகளால், இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +20939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Now the rest of the acts of Jehu, and all that he did, and all his might, are they not written]]></a:t>
+              <a:t><![CDATA[நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை யெகூ விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +21071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் யெகூவை நோக்கி: என் பார்வைக்குச் செம்மையானதை நீ நன்றாய்ச் செய்து, என் இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +21203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jehu slept with his fathers: and they buried him in Samaria. And Jehoahaz his son reigned in]]></a:t>
+              <a:t><![CDATA[இருந்தபடியெல்லாம் ஆகாபின் குடும்பத்துக்குச் செய்தபடியினால், உன் குமாரர் இஸ்ரவேலுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +21335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his position.]]></a:t>
+              <a:t><![CDATA[சிங்காசனத்தின்மேல் நாலு தலைமுறையாக வீற்றிருப்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +21467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But they were exceedingly afraid, and said, Behold, two kings stood not before him: how then]]></a:t>
+              <a:t><![CDATA[செம்மையுமாயிருக்கிறவனைப் பார்த்து, அவனை அவன் தகப்பனுடைய சிங்காசனத்தின்மேல் வைத்து, உங்கள் ஆண்டவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +21599,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And the time that Jehu reigned over Israel in Samaria was twenty and eight years.]]></a:t>
+              <a:t><![CDATA[31. ஆனாலும் யெகூ இஸ்ரவேலின் தேவனுடைய கர்த்தரின் நியாயப்பிரமாணத்தின்படி தன் முழு இருதயத்தோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நடக்கக் கவலைப்படவில்லை; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாமின் பாவங்களை விட்டு அவன் விலகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இல்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அந்நாட்கள் முதல் கர்த்தர் இஸ்ரவேலைக் குறைந்துபோகப்பண்ணினார்; ஆசகேல் அவர்களை இஸ்ரவேலின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லைகளிலெல்லாம் முறிய அடித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யோர்தான் துவக்கிக் கிழக்கிலுள்ள அர்னோன் நதிக்குச் சமீபமான ஆரோவேர் முதற்கொண்டிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கீலேயாத்திலும் பாசானிலுமுள்ள காதியர், ரூபேனியர், மனாசேயர் இவர்களுடைய தேசமாகிய கீலேயாத் முழுவதையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முறிய அடித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. யெகூவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய எல்லா வல்லமையும் இஸ்ரவேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +22919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall we stand?]]></a:t>
+              <a:t><![CDATA[குடும்பத்துக்காக யுத்தம்பண்ணுங்கள் என்று எழுதியிருந்தது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20339,92 +22979,488 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. யெகூ தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவில் அடக்கம்பண்ணினார்கள்; அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தானத்தில் அவன் குமாரனாகிய யோவாகாஸ் ராஜாவானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. யெகூ சமாரியாவிலே இஸ்ரவேலின்மேல் ராஜ்யபாரம்பண்ணின நாட்கள் இருபத்தெட்டு வருஷம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +23486,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +23661,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>92</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>