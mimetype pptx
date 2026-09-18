--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -89,50 +89,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +168,53 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +361,56 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி கைகொட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the seventh year Jehoiada sent and fetched the rulers over hundreds, with the captains and the guard, and brought them to him into the house of the LORD, and made a covenant with them, and took an oath of them in the house of the LORD, and showed them the king's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஓடிவருகிற ஜனங்கள் செய்த ஆரவாரத்தை அத்தாலியாள் கேட்டபோது: அவள் கர்த்தருடைய ஆலயத்திற்கு ஜனங்களிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[4. And the seventh year Jehoiada sent and fetched the rulers over hundreds, with the captains and the guard, and brought them to him into the house of the LORD, and made a covenant with them, and took an oath of them in the house of the LORD, and showed them the king's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஓடிவருகிற ஜனங்கள் செய்த ஆரவாரத்தை அத்தாலியாள் கேட்டபோது: அவள் கர்த்தருடைய ஆலயத்திற்கு ஜனங்களிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[5. And he commanded them, saying, This is the thing that all of you shall do; A third part of you that enter in on the sabbath shall even be keepers of the watch of the king's house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
+              <a:t><![CDATA[5. And he commanded them, saying, This is the thing that all of you shall do; A third part of you that enter in on the sabbath shall even be keepers of the watch of the king's house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
+              <a:t><![CDATA[6. And a third part shall be at the gate of Sur; and a third part at the gate behind the guard: so shall all of you keep the watch of the house, that it be not broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
+              <a:t><![CDATA[6. And a third part shall be at the gate of Sur; and a third part at the gate behind the guard: so shall all of you keep the watch of the house, that it be not broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And two parts of all you that go forth on the sabbath, even they shall keep the watch of the house of the LORD about the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And two parts of all you that go forth on the sabbath, even they shall keep the watch of the house of the LORD about the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And all of you shall compass the king round about, every man with his weapons in his hand: and he that comes within the ranges, let him be slain: and be all of you with the king as he goes out and as he comes in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள் போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And all of you shall compass the king round about, every man with his weapons in his hand: and he that comes within the ranges, let him be slain: and be all of you with the king as he goes out and as he comes in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when Athaliah the mother of Ahaziah saw that her son was dead, she arose and destroyed all the seed royal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள் போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And all of you shall compass the king round about, every man with his weapons in his hand: and he that comes within the ranges, let him be slain: and be all of you with the king as he goes out and as he comes in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
+              <a:t><![CDATA[9. And the captains over the hundreds did according to all things that Jehoiada the priest commanded: and they took every man his men that were to come in on the sabbath, with them that should go out on the sabbath, and came to Jehoiada the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
+              <a:t><![CDATA[9. And the captains over the hundreds did according to all things that Jehoiada the priest commanded: and they took every man his men that were to come in on the sabbath, with them that should go out on the sabbath, and came to Jehoiada the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[9. And the captains over the hundreds did according to all things that Jehoiada the priest commanded: and they took every man his men that were to come in on the sabbath, with them that should go out on the sabbath, and came to Jehoiada the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[10. And to the captains over hundreds did the priest give king David's spears and shields, that were in the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[10. And to the captains over hundreds did the priest give king David's spears and shields, that were in the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the guard stood, every man with his weapons in his hand, round about the king, from the right corner of the temple to the left corner of the temple, along by the altar and the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the guard stood, every man with his weapons in his hand, round about the king, from the right corner of the temple to the left corner of the temple, along by the altar and the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And he brought forth the king's son, and put the crown upon him, and gave him the testimony; and they made him king, and anointed him; and they clapped their hands, and said, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில் பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And he brought forth the king's son, and put the crown upon him, and gave him the testimony; and they made him king, and anointed him; and they clapped their hands, and said, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when Athaliah the mother of Ahaziah saw that her son was dead, she arose and destroyed all the seed royal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில் பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And he brought forth the king's son, and put the crown upon him, and gave him the testimony; and they made him king, and anointed him; and they clapped their hands, and said, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோவாஸ் ராஜாவாகிறபோது ஏழு வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when Athaliah heard the noise of the guard and of the people, she came to the people into the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும் சங்காரம் பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[13. And when Athaliah heard the noise of the guard and of the people, she came to the people into the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும் சங்காரம் பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[14. And when she looked, behold, the king stood by a pillar, as the manner was, and the princes and the trumpeters by the king, and all the people of the land rejoiced, and blew with trumpets: and Athaliah rent her clothes, and cried, Treason, Treason.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when she looked, behold, the king stood by a pillar, as the manner was, and the princes and the trumpeters by the king, and all the people of the land rejoiced, and blew with trumpets: and Athaliah rent her clothes, and cried, Treason, Treason.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when she looked, behold, the king stood by a pillar, as the manner was, and the princes and the trumpeters by the king, and all the people of the land rejoiced, and blew with trumpets: and Athaliah rent her clothes, and cried, Treason, Treason.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But Jehoiada the priest commanded the captains of the hundreds, the officers of the host, and said unto them, Have her forth without the ranges: and him that follows her kill with the sword. For the priest had said, Let her not be slain in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவளோடேகூட அவன் ஆறுவருஷம் கர்த்தருடைய ஆலயத்தில் ஒளித்துவைக்கப்பட்டிருந்தான்; அத்தாலியாள் தேசத்தின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. But Jehoiada the priest commanded the captains of the hundreds, the officers of the host, and said unto them, Have her forth without the ranges: and him that follows her kill with the sword. For the priest had said, Let her not be slain in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[15. But Jehoiada the priest commanded the captains of the hundreds, the officers of the host, and said unto them, Have her forth without the ranges: and him that follows her kill with the sword. For the priest had said, Let her not be slain in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[16. And they laid hands on her; and she went by the way by the which the horses came into the king's house: and there was she slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. But Jehosheba, the daughter of king Joram, sister of Ahaziah, took Joash the son of Ahaziah, and stole him from among the king's sons which were slain; and they hid him, even him and his nurse, in the bedchamber from Athaliah, so that he was not slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[16. And they laid hands on her; and she went by the way by the which the horses came into the king's house: and there was she slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் செய்யவேண்டிய காரியம் என்னவென்றால், ஓய்வுநாளில் முறைப்படி இங்கே வருகிற உங்களில் மூன்றில் ஒருபங்கு ராஜாவின் அரமனைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And Jehoiada made a covenant between the LORD and the king and the people, that they should be the LORD's people; between the king also and the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் செய்யவேண்டிய காரியம் என்னவென்றால், ஓய்வுநாளில் முறைப்படி இங்கே வருகிற உங்களில் மூன்றில் ஒருபங்கு ராஜாவின் அரமனைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[17. And Jehoiada made a covenant between the LORD and the king and the people, that they should be the LORD's people; between the king also and the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. And all the people of the land went into the house of Baal, and brake it down; his altars and his images brake they in pieces thoroughly, and slew Mattan the priest of Baal before the altars. And the priest appointed officers over the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. And all the people of the land went into the house of Baal, and brake it down; his altars and his images brake they in pieces thoroughly, and slew Mattan the priest of Baal before the altars. And the priest appointed officers over the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. And all the people of the land went into the house of Baal, and brake it down; his altars and his images brake they in pieces thoroughly, and slew Mattan the priest of Baal before the altars. And the priest appointed officers over the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[18. And all the people of the land went into the house of Baal, and brake it down; his altars and his images brake they in pieces thoroughly, and slew Mattan the priest of Baal before the altars. And the priest appointed officers over the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he took the rulers over hundreds, and the captains, and the guard, and all the people of the land; and they brought down the king from the house of the LORD, and came by the way of the gate of the guard to the king's house. And he sat on the throne of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he took the rulers over hundreds, and the captains, and the guard, and all the people of the land; and they brought down the king from the house of the LORD, and came by the way of the gate of the guard to the king's house. And he sat on the throne of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And he took the rulers over hundreds, and the captains, and the guard, and all the people of the land; and they brought down the king from the house of the LORD, and came by the way of the gate of the guard to the king's house. And he sat on the throne of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[2. But Jehosheba, the daughter of king Joram, sister of Ahaziah, took Joash the son of Ahaziah, and stole him from among the king's sons which were slain; and they hid him, even him and his nurse, in the bedchamber from Athaliah, so that he was not slain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And all the people of the land rejoiced, and the city was in quiet: and they slew Athaliah with the sword beside the king's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And all the people of the land rejoiced, and the city was in quiet: and they slew Athaliah with the sword beside the king's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Seven years old was Jehoash when he began to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[2. But Jehosheba, the daughter of king Joram, sister of Ahaziah, took Joash the son of Ahaziah, and stole him from among the king's sons which were slain; and they hid him, even him and his nurse, in the bedchamber from Athaliah, so that he was not slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின் இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he was with her hid in the house of the LORD six years. And Athaliah did reign over the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின் இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he was with her hid in the house of the LORD six years. And Athaliah did reign over the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி கைகொட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the seventh year Jehoiada sent and fetched the rulers over hundreds, with the captains and the guard, and brought them to him into the house of the LORD, and made a covenant with them, and took an oath of them in the house of the LORD, and showed them the king's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414329" r:id="rId1"/>
+    <p:sldLayoutId id="2478715796" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6395,74 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they made him king, and anointed him; and they clapped their hands, and said, God save the king.]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And when Athaliah heard the noise of the guard and of the people, she came to the people into]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the temple of the LORD.]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் செய்யவேண்டிய காரியம் என்னவென்றால், ஓய்வுநாளில் முறைப்படி இங்கே வருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when she looked, behold, the king stood by a pillar, as the manner was, and the princes and]]></a:t>
+              <a:t><![CDATA[உங்களில் மூன்றில் ஒருபங்கு ராஜாவின் அரமனைக் காவல் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the trumpeters by the king, and all the people of the land rejoiced, and blew with trumpets: and]]></a:t>
+              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Athaliah rent her clothes, and cried, Treason, Treason.]]></a:t>
+              <a:t><![CDATA[வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But Jehoiada the priest commanded the captains of the hundreds, the officers of the host, and]]></a:t>
+              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto them, Have her forth without the ranges: and him that follows her kill with the sword. For]]></a:t>
+              <a:t><![CDATA[காவல் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the priest had said, Let her not be slain in the house of the LORD.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they laid hands on her; and she went by the way by the which the horses came into the king's]]></a:t>
+              <a:t><![CDATA[கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the captains over the hundreds did according to all things that Jehoiada the priest]]></a:t>
+              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house: and there was she slain.]]></a:t>
+              <a:t><![CDATA[போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Jehoiada made a covenant between the LORD and the king and the people, that they should be]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD's people; between the king also and the people.]]></a:t>
+              <a:t><![CDATA[முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And all the people of the land went into the house of Baal, and brake it down; his altars and]]></a:t>
+              <a:t><![CDATA[யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his images brake they in pieces thoroughly, and slew Mattan the priest of Baal before the altars.]]></a:t>
+              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And the priest appointed officers over the house of the LORD.]]></a:t>
+              <a:t><![CDATA[அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he took the rulers over hundreds, and the captains, and the guard, and all the people of the]]></a:t>
+              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land; and they brought down the king from the house of the LORD, and came by the way of the gate of]]></a:t>
+              <a:t><![CDATA[இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the guard to the king's house. And he sat on the throne of the kings.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And all the people of the land rejoiced, and the city was in quiet: and they slew Athaliah with]]></a:t>
+              <a:t><![CDATA[அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded: and they took every man his men that were to come in on the sabbath, with them that]]></a:t>
+              <a:t><![CDATA[சங்காரம் பண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sword beside the king's house.]]></a:t>
+              <a:t><![CDATA[கைகொட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Seven years old was Jehoash when he began to reign.]]></a:t>
+              <a:t><![CDATA[13. ஓடிவருகிற ஜனங்கள் செய்த ஆரவாரத்தை அத்தாலியாள் கேட்டபோது: அவள் கர்த்தருடைய ஆலயத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when Athaliah the mother of Ahaziah saw that her son was dead, she arose and destroyed all]]></a:t>
+              <a:t><![CDATA[ஜனங்களிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the seed royal.]]></a:t>
+              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. But Jehosheba, the daughter of king Joram, sister of Ahaziah, took Joash the son of Ahaziah, and]]></a:t>
+              <a:t><![CDATA[எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stole him from among the king's sons which were slain; and they hid him, even him and his nurse, in]]></a:t>
+              <a:t><![CDATA[அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the bedchamber from Athaliah, so that he was not slain.]]></a:t>
+              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he was with her hid in the house of the LORD six years. And Athaliah did reign over the land.]]></a:t>
+              <a:t><![CDATA[வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the seventh year Jehoiada sent and fetched the rulers over hundreds, with the captains and]]></a:t>
+              <a:t><![CDATA[என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the guard, and brought them to him into the house of the LORD, and made a covenant with them, and]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should go out on the sabbath, and came to Jehoiada the priest.]]></a:t>
+              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took an oath of them in the house of the LORD, and showed them the king's son.]]></a:t>
+              <a:t><![CDATA[போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he commanded them, saying, This is the thing that all of you shall do; A third part of you]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that enter in on the sabbath shall even be keepers of the watch of the king's house;]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And a third part shall be at the gate of Sur; and a third part at the gate behind the guard: so]]></a:t>
+              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall all of you keep the watch of the house, that it be not broken down.]]></a:t>
+              <a:t><![CDATA[அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And two parts of all you that go forth on the sabbath, even they shall keep the watch of the]]></a:t>
+              <a:t><![CDATA[முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of the LORD about the king.]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all of you shall compass the king round about, every man with his weapons in his hand: and he]]></a:t>
+              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that comes within the ranges, let him be slain: and be all of you with the king as he goes out and]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as he comes in.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And to the captains over hundreds did the priest give king David's spears and shields, that were]]></a:t>
+              <a:t><![CDATA[ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. யோவாஸ் ராஜாவாகிறபோது ஏழு வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the temple of the LORD.]]></a:t>
+              <a:t><![CDATA[அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the guard stood, every man with his weapons in his hand, round about the king, from the]]></a:t>
+              <a:t><![CDATA[3. இவளோடேகூட அவன் ஆறுவருஷம் கர்த்தருடைய ஆலயத்தில் ஒளித்துவைக்கப்பட்டிருந்தான்; அத்தாலியாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[right corner of the temple to the left corner of the temple, along by the altar and the temple.]]></a:t>
+              <a:t><![CDATA[தேசத்தின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he brought forth the king's son, and put the crown upon him, and gave him the testimony; and]]></a:t>
+              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>