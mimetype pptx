--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -5999,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715796" r:id="rId1"/>
+    <p:sldLayoutId id="2482723300" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13256,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>