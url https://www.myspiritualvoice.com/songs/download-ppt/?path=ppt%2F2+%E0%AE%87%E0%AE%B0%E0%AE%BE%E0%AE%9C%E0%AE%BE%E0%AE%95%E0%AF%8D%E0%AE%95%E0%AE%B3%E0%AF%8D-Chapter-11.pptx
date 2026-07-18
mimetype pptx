--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -81,50 +81,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +158,54 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +348,57 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி கைகொட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. ஓடிவருகிற ஜனங்கள் செய்த ஆரவாரத்தை அத்தாலியாள் கேட்டபோது: அவள் கர்த்தருடைய ஆலயத்திற்கு ஜனங்களிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. ஓடிவருகிற ஜனங்கள் செய்த ஆரவாரத்தை அத்தாலியாள் கேட்டபோது: அவள் கர்த்தருடைய ஆலயத்திற்கு ஜனங்களிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின் இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின் இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி கைகொட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள் போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி கைகொட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள் போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஓடிவருகிற ஜனங்கள் செய்த ஆரவாரத்தை அத்தாலியாள் கேட்டபோது: அவள் கர்த்தருடைய ஆலயத்திற்கு ஜனங்களிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, ராஜா முறைமையின்படியே தூணண்டையிலே நிற்கிறதையும், ராஜாவண்டையில் நிற்கிற பிரபுக்களையும், எக்காளம் ஊதுகிறவர்களையும், தேசத்து ஜனங்கள் எல்லாரும் சந்தோஷப்பட்டு எக்காளம் ஊதுகிறதையும் கண்டவுடனே, அத்தாலியாள் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: துரோகம் துரோகம் என்று கூவினாள்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசாரியனாகிய யோய்தா ராணுவத்தலைவராகிய நூறுபேருக்கு அதிபதிகளானவர்களுக்குக் கட்டளையிட்டு: இவளை வரிசைகளுக்குப் புறம்பே கொண்டுபோங்கள்; இவளைப் பின்பற்றுகிறவனைப் பட்டயத்தாலே வெட்டிப்போடுங்கள் என்றான். கர்த்தருடைய ஆலயத்தில் அவளைக் கொல்லலாகாது என்று ஆசாரியன் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள் போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அவளுக்கு இடம் உண்டாக்கினபோது, ராஜாவின் அரமனைக்குள் குதிரைகள் பிரவேசிக்கிற வழியிலே அவள் போகையில், அவளைக் கொன்று போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
+              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில் பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது யோய்தா, அவர்கள் கர்த்தருடைய ஜனமாயிருக்கும்படிக்கு, ராஜாவும் ஜனங்களும் கர்த்தரோடே உடன்படிக்கைபண்ணவும், ராஜாவும் ஜனங்களும் ஒருவரோடொருவர் உடன்படிக்கைபண்ணவும் செய்து,]]></a:t>
+              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில் பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[21. யோவாஸ் ராஜாவாகிறபோது ஏழு வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும் சங்காரம் பண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு தேசத்தின் ஜனங்கள் எல்லாரும் பாகாலின் கோவிலில் போய், அதை இடித்து, அதின் பலிபீடங்களையும் அதின் விக்கிரகங்களையும் முற்றிலும் உடைத்து, பாகாலின் பூஜாசாரியாகிய மாத்தானைப் பலிபீடங்களுக்கு முன்பாகக் கொன்று போட்டார்கள். ஆசாரியன் கர்த்தருடைய ஆலயத்தை விசாரிக்கும் உத்தியோகஸ்தரை ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும் சங்காரம் பண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நூறுபேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் தேசத்தின் ஜனங்களையும் கூட்டி, ராஜாவைக் கர்த்தருடைய ஆலயத்திலிருந்து இறங்கப் பண்ணி, அவனைக் காவலாளரின் வாசல் வழியாய் ராஜ அரமனைக்கு அழைத்துக் கொண்டுபோனார்கள்; அங்கே அவன் ராஜாக்களுடைய சிங்காசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில் பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இவளோடேகூட அவன் ஆறுவருஷம் கர்த்தருடைய ஆலயத்தில் ஒளித்துவைக்கப்பட்டிருந்தான்; அத்தாலியாள் தேசத்தின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேசத்தின் ஜனங்கள் எல்லாரும் மகிழ்ந்து நகரம் அமைதலாயிற்று. அத்தாலியாளையோ ராஜாவின் அரமனையண்டையில் பட்டயத்தால் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோவாஸ் ராஜாவாகிறபோது ஏழு வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா கட்டளையிட்டபடியெல்லாம் நூறுபேருக்கு அதிபதிகள் செய்து, அவரவர் ஓய்வுநாளில் முறைப்படி வருகிறவர்களும் முறைப்படி போகிறவர்களுமாகிய தங்கள் மனுஷரைக் கூட்டிக்கொண்டு, ஆசாரியனாகிய யோய்தாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும் சங்காரம் பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம் வருஷத்திலே யோய்தா நூறு பேருக்கு அதிபதிகளையும் தலைவரையும் காவலாளரையும் அழைப்பித்து, அவர்களைத் தன்னிடத்தில் கர்த்தருடைய ஆலயத்திலே வரச்சொல்லி, அவர்களோடு உடன்படிக்கைபண்ணி, அவர்களைக் கர்த்தருடைய ஆலயத்திலே ஆணையிடுவித்துக் கொண்டு, அவர்களுக்கு ராஜாவின் குமாரனைக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அகசியாவின் தாயாகிய அத்தாலியாள் தன் குமாரன் இறந்துபோனதைக் கண்டபோது, எழும்பி ராஜவம்சஸ்தர் யாவரையும் சங்காரம் பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் செய்யவேண்டிய காரியம் என்னவென்றால், ஓய்வுநாளில் முறைப்படி இங்கே வருகிற உங்களில் மூன்றில் ஒருபங்கு ராஜாவின் அரமனைக் காவல் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் செய்யவேண்டிய காரியம் என்னவென்றால், ஓய்வுநாளில் முறைப்படி இங்கே வருகிற உங்களில் மூன்றில் ஒருபங்கு ராஜாவின் அரமனைக் காவல் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோராம் என்னும் ராஜாவின் குமாரத்தியும் அகசியாவின் சகோதரியுமாகிய யோசேபாள், கொலையுண்ணப்படுகிற ராஜகுமாரரின் நடுவிலிருக்கிற அகசியாவின் மகனாகிய யோவாசைக் களவாய் எடுத்தாள்; அவன் கொல்லப்படாதபடி, அவனையும் அவன் தாதியையும் அத்தாலியாளுக்குத் தெரியாமல் பள்ளி அறையில் ஒளித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4600,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவளோடேகூட அவன் ஆறுவருஷம் கர்த்தருடைய ஆலயத்தில் ஒளித்துவைக்கப்பட்டிருந்தான்; அத்தாலியாள் தேசத்தின்மேல் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக் காவல் காக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக் காவல் காக்கவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. நீங்கள் அவரவர் தங்கள் ஆயுதங்களைக் கையிலே பிடித்தவர்களாய், ராஜாவைச் சுற்றிலும் வரிசையாய் நின்று கொண்டிருக்கவேண்டும்; வரிசைகளுக்குள் புகுந்துவருகிறவன்; கொலைசெய்யப்படக்கடவன்; ராஜா வெளியே போகும்போதும் உள்ளே வரும்போதும் நீங்கள் அவரோடே இருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் செய்யவேண்டிய காரியம் என்னவென்றால், ஓய்வுநாளில் முறைப்படி இங்கே வருகிற உங்களில் மூன்றில் ஒருபங்கு ராஜாவின் அரமனைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. ஆசாரியன் கர்த்தரின் ஆலயத்தில் தாவீதுராஜா வைத்திருந்த ஈட்டிகளையும் கேடகங்களையும் நூறுபேருக்கு அதிபதிகளிடத்தில் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மூன்றில் ஒருபங்கு சூர் என்னும் வாசலிலும், மூன்றில் ஒருபங்கு காவலாளரின் காவலின் பிறகே இருக்கிற வாசலிலுமிருந்து ஆலயக்காவலைப் பத்திரமாய்க் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின் இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. காவலாளர் அவரவர் தங்கள் ஆயுதங்களைப் பிடித்தவர்களாய், ஆலயத்தின் வலதுபக்கம்தொடங்கி அதின் இடதுபக்கமட்டும், பலிபீடத்திற்கு எதிராகவும் ஆலயத்திற்கு எதிராகவும் ராஜாவைச் சுற்றிலும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படியே ஓய்வுநாளில் முறைப்படியே உங்களில் இரண்டுபங்குபேர், ராஜாவினிடத்தில் கர்த்தருடைய ஆலயத்தைக் காவல் காக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவன்: ராஜகுமாரனை வெளியே கொண்டுவந்து, கிரீடத்தை அவன்மேல் வைத்து, சாட்சியின் ஆகமத்தை அவன் கையிலே கொடுத்தான்; இப்படி அவனை ராஜாவாக்கி அபிஷேகம்பண்ணி: ராஜா வாழ்க என்று சொல்லி கைகொட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493774" r:id="rId1"/>
+    <p:sldLayoutId id="2473414329" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +6016,82 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നിങ്ങൾ എല്ലാവരും താന്താന്റെ ആയുധം ധരിച്ചു രാജാവിന്റെ ചുറ്റും നിൽക്കേണം; അണിക്കകത്തു കടക്കുന്നവനെ]]></a:t>
+              <a:t><![CDATA[they made him king, and anointed him; and they clapped their hands, and said, God save the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊന്നുകളയേണം; രാജാവു പോകയും വരികയും ചെയ്യുമ്പോഴൊക്കെയും. നിങ്ങൾ അവനോടുകൂടെ ഉണ്ടായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[13. And when Athaliah heard the noise of the guard and of the people, she came to the people into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹോയാദാപുരോഹിതൻ കല്പിച്ചതുപോലെ ഒക്കെയും ശതാധിപന്മാർ ചെയ്തു;]]></a:t>
+              <a:t><![CDATA[the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവർ ശബ്ബത്തിൽ തവണമാറി വരുന്നവരിലും ശബ്ബത്തിന്റെ തവണമാറി പോകുന്നവരിലും താന്താന്റെ ആളുകളെ]]></a:t>
+              <a:t><![CDATA[14. And when she looked, behold, the king stood by a pillar, as the manner was, and the princes and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹോയാദാപുരോഹിതന്റെ അടുക്കൽ കൂട്ടിക്കൊണ്ടുവന്നു.]]></a:t>
+              <a:t><![CDATA[the trumpeters by the king, and all the people of the land rejoiced, and blew with trumpets: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. പുരോഹിതൻ ദാവീദ്‍രാജാവിന്റെ വകയായി യഹോവയുടെ ആലയത്തിൽ ഉണ്ടായിരുന്ന കുന്തങ്ങളും പരിചകളും]]></a:t>
+              <a:t><![CDATA[Athaliah rent her clothes, and cried, Treason, Treason.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശതാധിപന്മാർക്കു കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[15. But Jehoiada the priest commanded the captains of the hundreds, the officers of the host, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അകമ്പടികൾ ഒക്കെയും കയ്യിൽ ആയുധവുമായി ആലയത്തിന്റെ വലത്തുവശംമുതൽ ഇടത്തുവശംവരെ യാഗപീഠത്തിന്നും]]></a:t>
+              <a:t><![CDATA[said unto them, Have her forth without the ranges: and him that follows her kill with the sword. For]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിന്നും നേരെ രാജാവിന്റെ ചുറ്റും നിന്നു.]]></a:t>
+              <a:t><![CDATA[the priest had said, Let her not be slain in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ രാജകുമാരനെ പുറത്തുകൊണ്ടുവന്നു കിരീടും ധരിപ്പിച്ചു സാക്ഷ്യപുസ്തകവും അവന്നു കൊടുത്തു; ഇങ്ങനെ]]></a:t>
+              <a:t><![CDATA[16. And they laid hands on her; and she went by the way by the which the horses came into the king's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഏഴാം ആണ്ടിൽ യെഹോയാദാ ആളയച്ചു കാര്യരുടെയും അകമ്പടികളുടെയും ശതാധിപന്മാരെ വിളിപ്പിച്ചു തന്റെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[9. And the captains over the hundreds did according to all things that Jehoiada the priest]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ അവനെ രാജാവാക്കി അഭിഷേകം ചെയ്തിട്ടു കൈകൊട്ടി; രാജാവേ, ജയജയ എന്നു ആർത്തു.]]></a:t>
+              <a:t><![CDATA[house: and there was she slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അഥല്യാ അകമ്പടികളുടെയും ജനത്തിന്റെയും ആരവം കേട്ടു യഹോവയുടെ ആലയത്തിൽ ജനത്തിന്റെ അടുക്കൽ വന്നു.]]></a:t>
+              <a:t><![CDATA[17. And Jehoiada made a covenant between the LORD and the king and the people, that they should be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ആചാരപ്രകാരം തൂണിന്റെ അരികെ രാജാവും രാജാവിന്റെ അടുക്കൽ പ്രഭുക്കന്മാരും കാഹളക്കാരും നില്ക്കുന്നതും]]></a:t>
+              <a:t><![CDATA[the LORD's people; between the king also and the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തെ ജനം ഉല്ലസിച്ചു കാഹളം ഊതുന്നതും കണ്ടിട്ടു അഥല്യാ വസ്ത്രം കീറി: ദ്രോഹം, ദ്രോഹം എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[18. And all the people of the land went into the house of Baal, and brake it down; his altars and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അപ്പോൾ യെഹോയാദാപുരോഹിതൻ പടനായകന്മാരായ ശതാധിപന്മാർക്കു കല്പന കൊടുത്തു; അവളെ അണികളിൽകൂടി പുറത്തു]]></a:t>
+              <a:t><![CDATA[his images brake they in pieces thoroughly, and slew Mattan the priest of Baal before the altars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോകുവിൻ; അവളെ അനുഗമിക്കുന്നവനെ വാൾകൊണ്ടു കൊല്ലുവിൻ എന്നു അവരോടു പറഞ്ഞു. യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[And the priest appointed officers over the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിൽവെച്ചു അവളെ കൊല്ലരുതു എന്നു പുരോഹിതൻ കല്പിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[19. And he took the rulers over hundreds, and the captains, and the guard, and all the people of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവർ അവൾക്കു വഴി ഉണ്ടാക്കിക്കൊടുത്തു; അവൾ കുതിരവാതിൽ വഴിയായി രാജധാനിയിൽ എത്തിയപ്പോൾ അവളെ]]></a:t>
+              <a:t><![CDATA[land; and they brought down the king from the house of the LORD, and came by the way of the gate of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവിടെവെച്ചു കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[the guard to the king's house. And he sat on the throne of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അനന്തരം അവർ യഹോവയുടെ ജനമായിരിക്കുമെന്നു യെഹോയാദാ യഹോവെക്കും രാജാവിന്നും ജനത്തിന്നും മദ്ധ്യേയും]]></a:t>
+              <a:t><![CDATA[20. And all the people of the land rejoiced, and the city was in quiet: and they slew Athaliah with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ ആലയത്തിൽ വരുത്തി അവരോടു സഖ്യത ചെയ്തു; അവൻ അവരെക്കൊണ്ടു യഹോവയുടെ ആലയത്തിൽവെച്ചു സത്യം]]></a:t>
+              <a:t><![CDATA[commanded: and they took every man his men that were to come in on the sabbath, with them that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവിന്നും ജനത്തിന്നും മദ്ധ്യേയും നിയമം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[the sword beside the king's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പിന്നെ ദേശത്തെ ജനമൊക്കെയും ബാൽക്ഷേത്രത്തിൽ ചെന്നു അതു ഇടിച്ചു അവന്റെ ബലിപീഠങ്ങളും വിഗ്രഹങ്ങളും]]></a:t>
+              <a:t><![CDATA[21. Seven years old was Jehoash when he began to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അശേഷം ഉടെച്ചുകളഞ്ഞു; ബാലിന്റെ പുരോഹിതനായ മത്ഥാനെ ബിലപീഠങ്ങളുടെ മുമ്പിൽവെച്ചു കൊന്നു കളഞ്ഞു. പുരോഹിതൻ]]></a:t>
+              <a:t><![CDATA[1. And when Athaliah the mother of Ahaziah saw that her son was dead, she arose and destroyed all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ ആലയത്തിൽ കാര്യവിചാരകന്മാരെയും നിയമിച്ചു.]]></a:t>
+              <a:t><![CDATA[the seed royal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവൻ ശതാധിപന്മാരെയും കാര്യരെയും അകമ്പടികളെയും ദേശത്തെ സകല ജനത്തെയും വിളിച്ചുകൂട്ടി രാജാവിനെ]]></a:t>
+              <a:t><![CDATA[2. But Jehosheba, the daughter of king Joram, sister of Ahaziah, took Joash the son of Ahaziah, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ ആലയത്തിൽനിന്നു ഇറക്കി അകമ്പടികളുടെ പടിവാതിൽവഴിയായി രാജധാനിയിലേക്കു കൂട്ടിക്കൊണ്ടു പോയി; അവൻ]]></a:t>
+              <a:t><![CDATA[stole him from among the king's sons which were slain; and they hid him, even him and his nurse, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാസനം പ്രാപിച്ചു.]]></a:t>
+              <a:t><![CDATA[the bedchamber from Athaliah, so that he was not slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ദേശത്തിലെ സകല ജനവും സന്തോഷിച്ചു; നഗരം സ്വസ്ഥമായിരുന്നു; അഥല്യയെ അവർ രാജധാനിക്കരികെവെച്ചു]]></a:t>
+              <a:t><![CDATA[3. And he was with her hid in the house of the LORD six years. And Athaliah did reign over the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാൾകൊണ്ടു കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[4. And the seventh year Jehoiada sent and fetched the rulers over hundreds, with the captains and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യെഹോവാശ് രാജാവായപ്പോൾ അവന്നു ഏഴു വയസ്സായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[the guard, and brought them to him into the house of the LORD, and made a covenant with them, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യിച്ചിട്ടു അവർക്കു രാജകുമാരെനെ കാണിച്ചു അവരോടു കല്പിച്ചതു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[should go out on the sabbath, and came to Jehoiada the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അഹസ്യാവിന്റെ അമ്മയായ അഥല്യാ തന്റെ മകൻ മരിച്ചുപോയി എന്നു കണ്ടപ്പോൾ എഴുന്നേറ്റു രാജസന്തതിയെ]]></a:t>
+              <a:t><![CDATA[took an oath of them in the house of the LORD, and showed them the king's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും നശിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[5. And he commanded them, saying, This is the thing that all of you shall do; A third part of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എന്നാൽ യോരാംരാജാവിന്റെ മകളും അഹസ്യാവിന്റെ സഹോദരിയുമായ യെഹോശേബ കൊല്ലപ്പെടുന്ന രാജാകുമാരന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[that enter in on the sabbath shall even be keepers of the watch of the king's house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടയിൽ നിന്നു അഹസ്യാവിന്റെ മകനായ യോവാശിനെ മോഷ്ടിച്ചെടുത്തു അവനെയും അവന്റെ ധാത്രിയെയും അഥല്യാ കണാതെ]]></a:t>
+              <a:t><![CDATA[6. And a third part shall be at the gate of Sur; and a third part at the gate behind the guard: so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു ശയനഗൃഹത്തിൽ കൊണ്ടുപോയി ഒളിപ്പിച്ചു; അതുകൊണ്ടു അവനെ കൊല്ലുവാൻ ഇടയായില്ല.]]></a:t>
+              <a:t><![CDATA[shall all of you keep the watch of the house, that it be not broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11248,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവനെ അവളോടുകൂടെ ആറു സംവത്സരം യഹോവയുടെ ആലയത്തിൽ ഒളിപ്പിച്ചിരുന്നു. എന്നാൽ അഥല്യാ ദേശം വാണു.]]></a:t>
+              <a:t><![CDATA[7. And two parts of all you that go forth on the sabbath, even they shall keep the watch of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[house of the LORD about the king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And all of you shall compass the king round about, every man with his weapons in his hand: and he]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[that comes within the ranges, let him be slain: and be all of you with the king as he goes out and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[as he comes in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നിങ്ങൾ ചെയ്യേണ്ടുന്ന കാര്യം ആവിതു: ശബ്ബത്തിൽ തവണമാറിവരുന്ന നിങ്ങളിൽ മൂന്നിൽ ഒരു ഭാഗം രാജധാനിക്കും]]></a:t>
+              <a:t><![CDATA[10. And to the captains over hundreds did the priest give king David's spears and shields, that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. മൂന്നിൽ ഒരു ഭാഗം സൂർപടിവാതിൽക്കലും മൂന്നിൽ ഒരു ഭാഗം അകമ്പടികളുടെ സ്ഥലത്തിന്റെ പിമ്പുറത്തുള്ള]]></a:t>
+              <a:t><![CDATA[in the temple of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പടിവാതിൽക്കലും കാവൽ നിൽക്കേണം; ഇങ്ങനെ നിങ്ങൾ അരമനെക്കു കിടങ്ങുപോലെ കാവലായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[11. And the guard stood, every man with his weapons in his hand, round about the king, from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ശബ്ബത്തിൽ തവണ മാറിപോകുന്ന നിങ്ങളിൽ രണ്ടു കൂട്ടങ്ങൾ രാജാവിന്റെ അടുക്കൽ യഹോവയുടെ ആലയത്തിൽ]]></a:t>
+              <a:t><![CDATA[right corner of the temple to the left corner of the temple, along by the altar and the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാവലായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[12. And he brought forth the king's son, and put the crown upon him, and gave him the testimony; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>