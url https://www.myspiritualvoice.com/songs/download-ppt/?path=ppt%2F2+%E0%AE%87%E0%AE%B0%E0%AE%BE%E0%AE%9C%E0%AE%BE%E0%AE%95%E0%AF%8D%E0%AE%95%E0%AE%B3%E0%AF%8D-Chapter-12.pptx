--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -83,50 +83,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +163,55 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +355,58 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்; பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
+              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்; பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆசாரியனாகிய யோய்தா யோவாசைப் போதகம்பண்ணின நாளெல்லாம் அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேடைகளைமாத்திரம் அகற்றவில்லை; ஜனங்கள் இன்னும் மேடைகள்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும் இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும் இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக் கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்; பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக் கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்; பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும் இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும் இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்தைப் பழுது பார்க்கும்படிக்கு வேலைசெய்கிறவர்களுக்கே அதைக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக் கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக் கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
+              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப் படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
+              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப் படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்; அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப் படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[2. ஆசாரியனாகிய யோய்தா யோவாசைப் போதகம்பண்ணின நாளெல்லாம் அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்; அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
+              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4717,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்தைப் பழுது பார்க்கும்படிக்கு வேலைசெய்கிறவர்களுக்கே அதைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப் படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[2. ஆசாரியனாகிய யோய்தா யோவாசைப் போதகம்பண்ணின நாளெல்லாம் அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்; அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. மேடைகளைமாத்திரம் அகற்றவில்லை; ஜனங்கள் இன்னும் மேடைகள்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்; அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. மேடைகளைமாத்திரம் அகற்றவில்லை; ஜனங்கள் இன்னும் மேடைகள்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493725" r:id="rId1"/>
+    <p:sldLayoutId id="2473414330" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,54 +6250,94 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5869,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിലെ ഭണ്ഡാരത്തിലും രാജധാനിയിലും ഉള്ള പൊന്നൊക്കെയും എടുത്തു അരാം രാജാവായ ഹസായേലിന്നു കൊടുത്തു;]]></a:t>
+              <a:t><![CDATA[set at, and all the money that comes into any man's heart to bring into the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അങ്ങനെ അവൻ യെരൂശലേമിനെ വിട്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[5. Let the priests take it to them, every man of his acquaintance: and let them repair the breaches]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യേഹൂവിന്റെ ഏഴാം ആണ്ടിൽ യെഹോവാശ് വാഴ്ചതുടങ്ങി; അവൻ യെരൂശലേമിൽ നാല്പതു സംവത്സരം വാണു.]]></a:t>
+              <a:t><![CDATA[of the house, where ever any breach shall be found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബേർ-ശേബക്കാരത്തിയായ അവന്റെ അമ്മെക്കു സിബ്യാ എന്നു പേർ.]]></a:t>
+              <a:t><![CDATA[6. But it was so, that in the three and twentieth year of king Jehoash the priests had not repaired]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യെഹോയാദാപുരോഹിതൻ യെഹോവാശിനെ ഉപദേശിച്ചുപോന്ന കാലത്തൊക്കെയും അവൻ യഹോവെക്കു ഇഷ്ടമായുള്ളതു ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യോവാശിന്റെ മറ്റുള്ള വൃത്താന്തങ്ങളും അവൻ ചെയ്തതൊക്കെയും യെഹൂദാരാജാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[7. Then king Jehoash called for Jehoiada the priest, and the other priests, and said unto them, Why]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വൃത്താന്തപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[repair all of you not the breaches of the house? now therefore receive no more money of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എങ്കിലും പൂജാഗിരികൾക്കു നീക്കം വന്നില്ല; ജനം പൂജാഗിരികളിൽ യാഗം കഴിച്ചും ധൂപം കാട്ടിയും പോന്നു.]]></a:t>
+              <a:t><![CDATA[acquaintance, but deliver it for the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യോവാശിന്റെ ഭൃത്യന്മാർ മത്സരിച്ചു കൂട്ടുകെട്ടുണ്ടാക്കി സില്ലായിലേക്കു പോകുന്ന വഴിക്കലുള്ള]]></a:t>
+              <a:t><![CDATA[8. And the priests consented to receive no more money of the people, neither to repair the breaches]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മില്ലോഗൃഹത്തിൽ വെച്ചു അവനെ കൊന്നു.]]></a:t>
+              <a:t><![CDATA[of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എന്നാൽ പണിചെയ്യുന്നവർക്കു കൊടുക്കേണ്ടതിന്നു ദ്രവ്യം ഏറ്റുവാങ്ങിയവരോടു അവർ കണക്കു ചോദിച്ചില്ല;]]></a:t>
+              <a:t><![CDATA[1. In the seventh year of Jehu Jehoash began to reign; and forty years reigned he in Jerusalem. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യെഹോവാശ് പുരോഹിതന്മാരോടു: യഹോവയുടെ ആലയത്തിൽ നിവേദിതമായി പിരിഞ്ഞുകിട്ടുന്ന ദ്രവ്യമൊക്കെയും ഓരോ ആളെ]]></a:t>
+              <a:t><![CDATA[9. But Jehoiada the priest took a chest, and bored a hole in the lid of it, and set it beside the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മതിച്ച വിലയും യഹോവയുടെ ആലയത്തിൽ ഓരോരുത്തൻ കൊണ്ടുവരുന്ന സ്വമേധാദാനമായ ദ്രവ്യമൊക്കെയും]]></a:t>
+              <a:t><![CDATA[altar, on the right side as one comes into the house of the LORD: and the priests that kept the door]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ശിമെയാത്തിന്റെ മകനായ യോസാഖാർ, ശോമേരിന്റെ മകനായ യെഹോസാബാദ് എന്നീ ഭൃത്യന്മരായിരുന്നു അവനെ]]></a:t>
+              <a:t><![CDATA[put therein all the money that was brought into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെട്ടിക്കൊന്നതു. ദാവീദിന്റെ നഗരത്തിൽ അവന്റെ പിതാക്കന്മാരോടുകൂടെ അവനെ അടക്കം ചെയ്തു; അവന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[10. And it was so, when they saw that there was much money in the chest, that the king's scribe and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമസ്യാവു അവന്നു പകരം രാജാവായ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[the high priest came up, and they put up in bags, and told the money that was found in the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഓരോ പുരോഹിതനും താന്താന്റെ പരിചയക്കാരോടു വാങ്ങി ആലയത്തിന്നു അറ്റകുറ്റം കാണുന്നേടത്തൊക്കെയും]]></a:t>
+              <a:t><![CDATA[the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറ്റകുറ്റം തീർക്കേണം എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[11. And they gave the money, being told, into the hands of them that did the work, that had the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ യെഹോവാശ് രാജാവിന്റെ ഇരുപത്തിമൂന്നാം ആണ്ടിൽ പുരോഹിതന്മാർ ആലയത്തിന്റെ അറ്റകുറ്റം]]></a:t>
+              <a:t><![CDATA[oversight of the house of the LORD: and they laid it out to the carpenters and builders, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീർത്തിട്ടില്ലായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[wrought upon the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ആകയാൽ യെഹോവാശ് രാജാവു യെഹോയാദാപുരോഹിതനെയും ശേഷം പുരോഹിതന്മാരെയും വരുത്തി അവരോടു: നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[12. And to stone workers, and hewers of stone, and to buy timber and hewed stone to repair the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വാസത്തിന്മേൽ ആയിരുന്നു അവർ പ്രവർത്തിച്ചുപോന്നതു.]]></a:t>
+              <a:t><![CDATA[his mother's name was Zibiah of Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിന്റെ അറ്റകുറ്റം തീർക്കാതിരിക്കുന്നതു എന്തു? ഇനി നിങ്ങൾ നിങ്ങളുടെ പരിചയക്കാരോടു ദ്രവ്യം]]></a:t>
+              <a:t><![CDATA[breaches of the house of the LORD, and for all that was laid out for the house to repair it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാങ്ങാതെ ആലയത്തിന്റെ അറ്റകുറ്റം തീർക്കേണ്ടതിന്നു അതു കൊടുപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless there were not made for the house of the LORD bowls of silver, snuffers, basons,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അങ്ങനെ പുരോഹിതന്മാർ തങ്ങൾ മേലാൽ ജനത്തോടു ദ്രവ്യം വാങ്ങാതിരിപ്പാനും ആലയത്തിന്റെ അറ്റകുറ്റം]]></a:t>
+              <a:t><![CDATA[trumpets, any vessels of gold, or vessels of silver, of the money that was brought into the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീർക്കാതിരിപ്പാനും സമ്മതിച്ചു.]]></a:t>
+              <a:t><![CDATA[the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അപ്പോൾ യെഹോയാദാപുരോഹിതൻ ഒരു പെട്ടകം എടുത്തു അതിന്റെ മൂടിയിൽ ഒരു ദ്വാരം ഉണ്ടാക്കി]]></a:t>
+              <a:t><![CDATA[14. But they gave that to the workmen, and repaired therewith the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാഗപീഠത്തിന്നരികെ യഹോവയുടെ ആലയത്തിലേക്കുള്ള പ്രവേശനത്തിന്റെ വലത്തു ഭാഗത്തു വെച്ചു; വാതിൽ കാക്കുന്ന]]></a:t>
+              <a:t><![CDATA[15. Moreover they reckoned not with the men, into whose hand they delivered the money to be bestowed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുരോഹിതന്മാർ യഹോവയുടെ ആലയത്തിലേക്കു വരുന്ന ദ്രവ്യം ഒക്കെയും അതിൽ ഇടും.]]></a:t>
+              <a:t><![CDATA[on workmen: for they dealt faithfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. പെട്ടകത്തിൽ ദ്രവ്യം വളരെയായി എന്നു കാണുമ്പോൾ രാജാവിന്റെ രായസക്കാരനും മഹാപുരോഹിതനും കൂടെച്ചെന്നു]]></a:t>
+              <a:t><![CDATA[16. The trespass money and sin money was not brought into the house of the LORD: it was the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ ആലയത്തിൽ കണ്ട ദ്രവ്യം എണ്ണി സഞ്ചികളിൽ കെട്ടും.]]></a:t>
+              <a:t><![CDATA[priests'.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ ദ്രവ്യം യഹോവയുടെ ആലയത്തിന്റെ പണി നടത്തുന്ന വിചാരകന്മാരുടെ പക്കൽ തൂക്കിക്കൊടുക്കും; അവർ അതു]]></a:t>
+              <a:t><![CDATA[17. Then Hazael king of Syria went up, and fought against Gath, and took it: and Hazael set his face]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അകൃത്യയാഗത്തിന്റെ ദ്രവ്യവും പാപയാഗത്തിന്റെ ദ്രവ്യവും യഹോവയുടെ ആലയത്തിൽ കൊണ്ടുവന്നില്ല; അതു]]></a:t>
+              <a:t><![CDATA[2. And Jehoash did that which was right in the sight of the LORD all his days wherein Jehoiada the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ ആലയത്തിൽ പണിചെയ്യുന്ന ആശാരിമാർക്കും ശില്പികൾക്കും]]></a:t>
+              <a:t><![CDATA[to go up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. കല്പണിക്കാർക്കും കല്ലുവെട്ടുകാർക്കും യഹോവയുടെ ആലയത്തിന്റെ അറ്റകുറ്റം തീർപ്പാൻ വേണ്ടുന്ന മരവും]]></a:t>
+              <a:t><![CDATA[18. And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെത്തിയ കല്ലും വാങ്ങുന്നതിന്നും ആലയത്തിന്റെ അറ്റകുറ്റം തീർപ്പാൻ വേണ്ടുന്ന ചെലവൊക്കെയും]]></a:t>
+              <a:t><![CDATA[Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴിക്കുന്നതിന്നും കൊടുക്കും.]]></a:t>
+              <a:t><![CDATA[that was found in the treasures of the house of the LORD, and in the king's house, and sent it to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യഹോവയുടെ ആലയത്തിൽ പിരിഞ്ഞുകിട്ടിയ ദ്രവ്യംകൊണ്ടു വെള്ളിക്കിണ്ണം, കത്രിക, കലം കാഹളം എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[Hazael king of Syria: and he went away from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊന്നും വെള്ളിയുംകൊണ്ടുള്ള യാതൊരു ഉപകരണങ്ങളും അവർ യഹോവയുടെ ആലയംവകെക്കു ഉണ്ടാക്കാതെ]]></a:t>
+              <a:t><![CDATA[19. And the rest of the acts of Joash, and all that he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11622,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. പണിചെയ്യുന്നവർക്കു മാത്രം അതു കൊടുക്കും; അങ്ങനെ യഹോവയുടെ ആലയത്തിന്നു അറ്റകുറ്റം തീർക്കും.]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And his servants arose, and made a conspiracy, and slew Joash in the house of Millo, which goes]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[down to Silla.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For Jozachar the son of Shimeath, and Jehozabad the son of Shomer, his servants, stroke him, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുരോഹിതന്മാർക്കുള്ളതായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[priest instructed him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[he died; and they buried him with his fathers in the city of David: and Amaziah his son reigned in]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആ കാലത്തു അരാംരാജാവായ ഹസായേൽ പുറപ്പെട്ടു ഗത്തിനെ യുദ്ധംചെയ്തു പിടിച്ചു; ഹസായേൽ യെരൂശലേമിന്റെ]]></a:t>
+              <a:t><![CDATA[3. But the high places were not taken away: the people still sacrificed and burnt incense in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേരെയും വരേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ദൃഷ്ടിവെച്ചാറെ യെഹൂദാരാജാവായ യെഹോവാശ് തന്റെ പിതാക്കന്മാരായ യെഹോശാഫാത്ത്, യെഹോരാം, അഹസ്യാവു എന്നീ]]></a:t>
+              <a:t><![CDATA[4. And Jehoash said to the priests, All the money of the dedicated things that is brought into the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാരാജാക്കന്മാർ നിവേദിച്ചിരുന്ന സകലനിവേദിതവസ്തുക്കളും താൻ നിവേദിച്ചിരുന്ന വസ്തുക്കളും യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[house of the LORD, even the money of every one that passes the account, the money that every man is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>