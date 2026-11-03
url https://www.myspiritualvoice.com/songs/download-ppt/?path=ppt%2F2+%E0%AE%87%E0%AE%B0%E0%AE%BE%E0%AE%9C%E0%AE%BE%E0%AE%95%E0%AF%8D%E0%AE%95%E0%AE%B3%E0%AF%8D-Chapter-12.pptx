--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -89,54 +89,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -166,52 +162,50 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
-    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -358,55 +352,53 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
+              <a:t><![CDATA[4. And Jehoash said to the priests, All the money of the dedicated things that is brought into the house of the LORD, even the money of every one that passes the account, the money that every man is set at, and all the money that comes into any man's heart to bring into the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Let the priests take it to them, every man of his acquaintance: and let them repair the breaches of the house, where ever any breach shall be found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Let the priests take it to them, every man of his acquaintance: and let them repair the breaches of the house, where ever any breach shall be found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[6. But it was so, that in the three and twentieth year of king Jehoash the priests had not repaired the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[6. But it was so, that in the three and twentieth year of king Jehoash the priests had not repaired the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then king Jehoash called for Jehoiada the priest, and the other priests, and said unto them, Why repair all of you not the breaches of the house? now therefore receive no more money of your acquaintance, but deliver it for the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then king Jehoash called for Jehoiada the priest, and the other priests, and said unto them, Why repair all of you not the breaches of the house? now therefore receive no more money of your acquaintance, but deliver it for the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப் பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப் பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then king Jehoash called for Jehoiada the priest, and the other priests, and said unto them, Why repair all of you not the breaches of the house? now therefore receive no more money of your acquaintance, but deliver it for the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும் இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the priests consented to receive no more money of the people, neither to repair the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும் இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the priests consented to receive no more money of the people, neither to repair the breaches of the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்; பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
+              <a:t><![CDATA[1. In the seventh year of Jehu Jehoash began to reign; and forty years reigned he in Jerusalem. And his mother's name was Zibiah of Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But Jehoiada the priest took a chest, and bored a hole in the lid of it, and set it beside the altar, on the right side as one comes into the house of the LORD: and the priests that kept the door put therein all the money that was brought into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But Jehoiada the priest took a chest, and bored a hole in the lid of it, and set it beside the altar, on the right side as one comes into the house of the LORD: and the priests that kept the door put therein all the money that was brought into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. But Jehoiada the priest took a chest, and bored a hole in the lid of it, and set it beside the altar, on the right side as one comes into the house of the LORD: and the priests that kept the door put therein all the money that was brought into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
+              <a:t><![CDATA[10. And it was so, when they saw that there was much money in the chest, that the king's scribe and the high priest came up, and they put up in bags, and told the money that was found in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
+              <a:t><![CDATA[10. And it was so, when they saw that there was much money in the chest, that the king's scribe and the high priest came up, and they put up in bags, and told the money that was found in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும் வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
+              <a:t><![CDATA[11. And they gave the money, being told, into the hands of them that did the work, that had the oversight of the house of the LORD: and they laid it out to the carpenters and builders, that wrought upon the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[11. And they gave the money, being told, into the hands of them that did the work, that had the oversight of the house of the LORD: and they laid it out to the carpenters and builders, that wrought upon the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[12. And to stone workers, and hewers of stone, and to buy timber and hewed stone to repair the breaches of the house of the LORD, and for all that was laid out for the house to repair it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள் கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[12. And to stone workers, and hewers of stone, and to buy timber and hewed stone to repair the breaches of the house of the LORD, and for all that was laid out for the house to repair it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And to stone workers, and hewers of stone, and to buy timber and hewed stone to repair the breaches of the house of the LORD, and for all that was laid out for the house to repair it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்; பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
+              <a:t><![CDATA[1. In the seventh year of Jehu Jehoash began to reign; and forty years reigned he in Jerusalem. And his mother's name was Zibiah of Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும் கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless there were not made for the house of the LORD bowls of silver, snuffers, basons, trumpets, any vessels of gold, or vessels of silver, of the money that was brought into the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
+              <a:t><![CDATA[13. Nevertheless there were not made for the house of the LORD bowls of silver, snuffers, basons, trumpets, any vessels of gold, or vessels of silver, of the money that was brought into the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
+              <a:t><![CDATA[14. But they gave that to the workmen, and repaired therewith the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும், கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
+              <a:t><![CDATA[15. Moreover they reckoned not with the men, into whose hand they delivered the money to be bestowed on workmen: for they dealt faithfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்தைப் பழுது பார்க்கும்படிக்கு வேலைசெய்கிறவர்களுக்கே அதைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Moreover they reckoned not with the men, into whose hand they delivered the money to be bestowed on workmen: for they dealt faithfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக் கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. The trespass money and sin money was not brought into the house of the LORD: it was the priests'.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக் கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. The trespass money and sin money was not brought into the house of the LORD: it was the priests'.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப் படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[17. Then Hazael king of Syria went up, and fought against Gath, and took it: and Hazael set his face to go up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப் படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[17. Then Hazael king of Syria went up, and fought against Gath, and took it: and Hazael set his face to go up to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்; அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
+              <a:t><![CDATA[18. And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold that was found in the treasures of the house of the LORD, and in the king's house, and sent it to Hazael king of Syria: and he went away from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆசாரியனாகிய யோய்தா யோவாசைப் போதகம்பண்ணின நாளெல்லாம் அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Jehoash did that which was right in the sight of the LORD all his days wherein Jehoiada the priest instructed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்; அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
+              <a:t><![CDATA[18. And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold that was found in the treasures of the house of the LORD, and in the king's house, and sent it to Hazael king of Syria: and he went away from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[18. And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold that was found in the treasures of the house of the LORD, and in the king's house, and sent it to Hazael king of Syria: and he went away from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[18. And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold that was found in the treasures of the house of the LORD, and in the king's house, and sent it to Hazael king of Syria: and he went away from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[19. And the rest of the acts of Joash, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின் ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின் ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[19. And the rest of the acts of Joash, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. And his servants arose, and made a conspiracy, and slew Joash in the house of Millo, which goes down to Silla.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. And his servants arose, and made a conspiracy, and slew Joash in the house of Millo, which goes down to Silla.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. For Jozachar the son of Shimeath, and Jehozabad the son of Shomer, his servants, stroke him, and he died; and they buried him with his fathers in the city of David: and Amaziah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. For Jozachar the son of Shimeath, and Jehozabad the son of Shomer, his servants, stroke him, and he died; and they buried him with his fathers in the city of David: and Amaziah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[21. For Jozachar the son of Shimeath, and Jehozabad the son of Shomer, his servants, stroke him, and he died; and they buried him with his fathers in the city of David: and Amaziah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,269 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆசாரியனாகிய யோய்தா யோவாசைப் போதகம்பண்ணின நாளெல்லாம் அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக் கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[2. And Jehoash did that which was right in the sight of the LORD all his days wherein Jehoiada the priest instructed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேடைகளைமாத்திரம் அகற்றவில்லை; ஜனங்கள் இன்னும் மேடைகள்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But the high places were not taken away: the people still sacrificed and burnt incense in the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேடைகளைமாத்திரம் அகற்றவில்லை; ஜனங்கள் இன்னும் மேடைகள்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Jehoash said to the priests, All the money of the dedicated things that is brought into the house of the LORD, even the money of every one that passes the account, the money that every man is set at, and all the money that comes into any man's heart to bring into the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
+              <a:t><![CDATA[4. And Jehoash said to the priests, All the money of the dedicated things that is brought into the house of the LORD, even the money of every one that passes the account, the money that every man is set at, and all the money that comes into any man's heart to bring into the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
+              <a:t><![CDATA[4. And Jehoash said to the priests, All the money of the dedicated things that is brought into the house of the LORD, even the money of every one that passes the account, the money that every man is set at, and all the money that comes into any man's heart to bring into the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414330" r:id="rId1"/>
+    <p:sldLayoutId id="2482723248" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6282,66 +6056,50 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[set at, and all the money that comes into any man's heart to bring into the house of the LORD,]]></a:t>
+              <a:t><![CDATA[நியமித்திருக்கும் எல்லாப் பணத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Let the priests take it to them, every man of his acquaintance: and let them repair the breaches]]></a:t>
+              <a:t><![CDATA[5. ஆசாரியர்கள் அவரவர் தங்களுக்கு அறிமுகமானவர்கள் கையில் வாங்கி கொண்டு, ஆலயத்தில் எங்கெங்கே பழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the house, where ever any breach shall be found.]]></a:t>
+              <a:t><![CDATA[காண்கிறதோ, அங்கேயெல்லாம் ஆலயத்தைப் பழுதுபார்க்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But it was so, that in the three and twentieth year of king Jehoash the priests had not repaired]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் ராஜாவாகிய யோவாசின் இருபத்துமூன்றாம் வருஷமட்டும் ஆசாரியர்கள் ஆலயத்தைப் பழுதுபாராதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breaches of the house.]]></a:t>
+              <a:t><![CDATA[போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then king Jehoash called for Jehoiada the priest, and the other priests, and said unto them, Why]]></a:t>
+              <a:t><![CDATA[7. ராஜாவாகிய யோவாஸ் ஆசாரியனாகிய யோய்தாவையும் மற்ற ஆசாரியர்களையும் அழைப்பித்து: நீங்கள் ஆலயத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[repair all of you not the breaches of the house? now therefore receive no more money of your]]></a:t>
+              <a:t><![CDATA[பழுதுபாராதேபோனதென்ன? இனி நீங்கள் உங்களுக்கு அறிமுகமானவர்கள் கையிலே பணத்தை வாங்காமல், அதை ஆலயத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[acquaintance, but deliver it for the breaches of the house.]]></a:t>
+              <a:t><![CDATA[பழுதுப்பார்க்கிறதற்காக விட்டுவிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the priests consented to receive no more money of the people, neither to repair the breaches]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது ஆசாரியர்கள் ஜனத்தின் கையிலே பணத்தை வாங்கிக்கொள்ளாமலும், ஆலயத்தைப் பழுதுபாராமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the house.]]></a:t>
+              <a:t><![CDATA[இருக்கிறதற்குச் சம்மதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the seventh year of Jehu Jehoash began to reign; and forty years reigned he in Jerusalem. And]]></a:t>
+              <a:t><![CDATA[1. யெகூவின் ஏழாம் வருஷத்தில் யோவாஸ் ராஜாவாகி, எருசலேமிலே நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But Jehoiada the priest took a chest, and bored a hole in the lid of it, and set it beside the]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியனாகிய யோய்தா ஒரு பெட்டியை எடுத்து, அதின் மூடியிலே ஒரு துவாரமிட்டு, அதைப் பலிபீடத்தண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar, on the right side as one comes into the house of the LORD: and the priests that kept the door]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தில் ஜனங்கள் உட்பிரவேசிக்கும் வலதுபக்கத்தில் வைத்தான்; வாசற்படியைக் காக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put therein all the money that was brought into the house of the LORD.]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்கள் கர்த்தருடைய ஆலயத்திற்குக் கொண்டுவரப்பட்ட பணத்தையெல்லாம் அதிலே போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it was so, when they saw that there was much money in the chest, that the king's scribe and]]></a:t>
+              <a:t><![CDATA[10. பெட்டியிலே மிகுந்த பணம் உண்டென்று அவர்கள் காணும்போது, ராஜாவின் சம்பிரதியும் பிரதான ஆசாரியனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the high priest came up, and they put up in bags, and told the money that was found in the house of]]></a:t>
+              <a:t><![CDATA[வந்து: கர்த்தருடைய ஆலயத்திலே சேகரிக்கப்பட்ட பணத்தை எண்ணி முடிப்புக்கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[11. எண்ணின பணத்தைக் கர்த்தருடைய ஆலயத்திலே விசாரிப்புக்காரர் கையிலே கொடுப்பார்கள்; அதை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they gave the money, being told, into the hands of them that did the work, that had the]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கிற தச்சருக்கும், சிற்பாசாரிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oversight of the house of the LORD: and they laid it out to the carpenters and builders, that]]></a:t>
+              <a:t><![CDATA[12. கொற்றருக்கும், கல்தச்சருக்கும், கர்த்தருடைய ஆலயத்தைப் பழுதுபார்க்கத் தேவையான மரங்களையும் வெட்டின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrought upon the house of the LORD,]]></a:t>
+              <a:t><![CDATA[கற்களையும் கொள்ளுகிறதற்கும், ஆலயத்தைப் பழுதுபார்க்கிறதற்குச் செல்லும் எல்லாச் செலவுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And to stone workers, and hewers of stone, and to buy timber and hewed stone to repair the]]></a:t>
+              <a:t><![CDATA[கொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his mother's name was Zibiah of Beersheba.]]></a:t>
+              <a:t><![CDATA[பெயெர்செபா ஊராளாகிய அவனுடைய தாயின் பேர் சிபியாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breaches of the house of the LORD, and for all that was laid out for the house to repair it.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரப்பட்ட பணத்தினாலே வெள்ளிக்கிண்ணங்களும், கீதவாத்தியங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Nevertheless there were not made for the house of the LORD bowls of silver, snuffers, basons,]]></a:t>
+              <a:t><![CDATA[கலங்களும், எக்காளங்களும், பொற்பாத்திரங்களும், வெள்ளிப் பாத்திரங்களும் பண்ணப்படாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trumpets, any vessels of gold, or vessels of silver, of the money that was brought into the house of]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்தைப் பழுது பார்க்கும்படிக்கு வேலைசெய்கிறவர்களுக்கே அதைக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD:]]></a:t>
+              <a:t><![CDATA[15. வேலை செய்கிறவர்களுக்குக் கொடுக்கும்படிக்கு, பணத்தை வரப்பற்றிக் கொண்ட மனுஷர் கையிலே கணக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But they gave that to the workmen, and repaired therewith the house of the LORD.]]></a:t>
+              <a:t><![CDATA[கேளாதிருந்தார்கள்; அவர்கள் உண்மையாய் அதை நடப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Moreover they reckoned not with the men, into whose hand they delivered the money to be bestowed]]></a:t>
+              <a:t><![CDATA[16. குற்றப்பிராயச்சித்தப் பணமும் பாவப்பிராயச்சித்தப் பணமும் கர்த்தருடைய ஆலயத்திற்காகக் கொண்டுவரப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on workmen: for they dealt faithfully.]]></a:t>
+              <a:t><![CDATA[படவில்லை; அது ஆசாரியரைச் சேர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The trespass money and sin money was not brought into the house of the LORD: it was the]]></a:t>
+              <a:t><![CDATA[17. அதற்குப்பின்பு சீரியாவின் ராஜாவாகிய ஆசகேல் வந்து, காத்தூரின்மேல் யுத்தம்பண்ணி அதைப் பிடித்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests'.]]></a:t>
+              <a:t><![CDATA[அதின்பின்பு எருசலேமுக்கு விரோதமாய்ப் போக ஆசகேல் தன் முகத்தைத் திருப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then Hazael king of Syria went up, and fought against Gath, and took it: and Hazael set his face]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதாவின் ராஜாவாகிய யோவாஸ், தன் பிதாக்களாகிய யோசபாத் யோராம் அகசியா என்னும் யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Jehoash did that which was right in the sight of the LORD all his days wherein Jehoiada the]]></a:t>
+              <a:t><![CDATA[2. ஆசாரியனாகிய யோய்தா யோவாசைப் போதகம்பண்ணின நாளெல்லாம் அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to go up to Jerusalem.]]></a:t>
+              <a:t><![CDATA[ராஜாக்கள் பரிசுத்தம்பண்ணி வைத்த எல்லாவற்றையும், தான் பரிசுத்தம் பண்ணிவைத்ததையும், கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Jehoash king of Judah took all the hallowed things that Jehoshaphat, and Jehoram, and]]></a:t>
+              <a:t><![CDATA[ஆலயத்திலும் ராஜாவின் அரமனையிலுமுள்ள பொக்கிஷங்களில் அகப்பட்ட பொன் யாவையும் எடுத்து சீரியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ahaziah, his fathers, kings of Judah, had dedicated, and his own hallowed things, and all the gold]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய ஆசகேலுக்கு அனுப்பினான்; அப்பொழுது அவன் எருசலேமை விட்டுத் திரும்பிப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that was found in the treasures of the house of the LORD, and in the king's house, and sent it to]]></a:t>
+              <a:t><![CDATA[19. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hazael king of Syria: and he went away from Jerusalem.]]></a:t>
+              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the rest of the acts of Joash, and all that he did, are they not written in the book of the]]></a:t>
+              <a:t><![CDATA[20. யோவாசின் ஊழியக்காரர் எழும்பி கட்டுப்பாடு பண்ணிக்கொண்டு, சில்லாவுக்குப் போகிற வழியிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[மில்லோ வீட்டிலே அவனைக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And his servants arose, and made a conspiracy, and slew Joash in the house of Millo, which goes]]></a:t>
+              <a:t><![CDATA[21. சிமியாதின் குமாரன், யோசகார் சோமேரின் குமாரன் யோசபாத் என்னும் அவனுடைய ஊழியக்காரர் அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down to Silla.]]></a:t>
+              <a:t><![CDATA[கொன்றார்கள்; இறந்துபோன அவனைத் தாவீதின் நகரத்தில் அவனுடைய பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For Jozachar the son of Shimeath, and Jehozabad the son of Shomer, his servants, stroke him, and]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய அமத்சியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,315 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest instructed him.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[his position.]]></a:t>
+              <a:t><![CDATA[செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But the high places were not taken away: the people still sacrificed and burnt incense in the]]></a:t>
+              <a:t><![CDATA[3. மேடைகளைமாத்திரம் அகற்றவில்லை; ஜனங்கள் இன்னும் மேடைகள்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[high places.]]></a:t>
+              <a:t><![CDATA[4. யோவாஸ் ஆசாரியரை நோக்கி: பிரதிஷ்டையாக்கப்பட்ட பொருள்களாகிய கர்த்தருடைய ஆலயத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Jehoash said to the priests, All the money of the dedicated things that is brought into the]]></a:t>
+              <a:t><![CDATA[கொண்டுவரப்படுகிற எல்லாப் பணங்களையும், இலக்கத்திற்குட்படுகிறவர்களின் பணத்தையும், மீட்புக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of the LORD, even the money of every one that passes the account, the money that every man is]]></a:t>
+              <a:t><![CDATA[மதிக்கப்படுகிற ஆட்களின் பணத்தையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவரும்படி, அவரவர் தம்தம் மனதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>