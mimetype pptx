--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -101,50 +101,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +182,51 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +379,54 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் இஸ்ரவேலுக்கு ஒரு ரட்சகனைக் கொடுத்ததினால், அவர்கள் சீரியருடைய கையின்கீழிருந்து நீங்கலானார்கள்; ஆதலால் இஸ்ரவேல் புத்திரர் முன்போல் தங்கள் கூடாரங்களிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. (And the LORD gave Israel a saviour, so that they went out from under the hand of the Syrians: and the children of Israel dwelt in their tents, as in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் இஸ்ரவேலுக்கு ஒரு ரட்சகனைக் கொடுத்ததினால், அவர்கள் சீரியருடைய கையின்கீழிருந்து நீங்கலானார்கள்; ஆதலால் இஸ்ரவேல் புத்திரர் முன்போல் தங்கள் கூடாரங்களிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. (And the LORD gave Israel a saviour, so that they went out from under the hand of the Syrians: and the children of Israel dwelt in their tents, as in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல் அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless they departed not from the sins of the house of Jeroboam, who made Israel sin, but walked therein: and there remained the grove also in Samaria.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல் அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. Nevertheless they departed not from the sins of the house of Jeroboam, who made Israel sin, but walked therein: and there remained the grove also in Samaria.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[7. Neither did he leave of the people to Jehoahaz but fifty horsemen, and ten chariots, and ten thousand footmen; for the king of Syria had destroyed them, and had made them like the dust by threshing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[7. Neither did he leave of the people to Jehoahaz but fifty horsemen, and ten chariots, and ten thousand footmen; for the king of Syria had destroyed them, and had made them like the dust by threshing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[7. Neither did he leave of the people to Jehoahaz but fifty horsemen, and ten chariots, and ten thousand footmen; for the king of Syria had destroyed them, and had made them like the dust by threshing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Now the rest of the acts of Jehoahaz, and all that he did, and his might, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Now the rest of the acts of Jehoahaz, and all that he did, and his might, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[9. And Jehoahaz slept with his fathers; and they buried him in Samaria: and Joash his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அகசியா என்னும் யூதாவுடைய ராஜாவின் குமாரனாகிய யோவாசுடைய இருபத்துமூன்றாம் வருஷத்தில் யெகூவின் குமாரனாகிய யோவாகாஸ் இஸ்ரவேலின்மேல் சமரியாவிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[1. In the three and twentieth year of Joash the son of Ahaziah king of Judah Jehoahaz the son of Jehu began to reign over Israel in Samaria, and reigned seventeen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[9. And Jehoahaz slept with his fathers; and they buried him in Samaria: and Joash his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ், இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[10. In the thirty and seventh year of Joash king of Judah began Jehoash the son of Jehoahaz to reign over Israel in Samaria, and reigned sixteen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ், இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[10. In the thirty and seventh year of Joash king of Judah began Jehoash the son of Jehoahaz to reign over Israel in Samaria, and reigned sixteen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And he did that which was evil in the sight of the LORD; he departed not from all the sins of Jeroboam the son of Nebat, who made Israel sin: but he walked therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And he did that which was evil in the sight of the LORD; he departed not from all the sins of Jeroboam the son of Nebat, who made Israel sin: but he walked therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And the rest of the acts of Joash, and all that he did, and his might wherewith he fought against Amaziah king of Judah, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And the rest of the acts of Joash, and all that he did, and his might wherewith he fought against Amaziah king of Judah, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. And Joash slept with his fathers; and Jeroboam sat upon his throne: and Joash was buried in Samaria with the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ் சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And Joash slept with his fathers; and Jeroboam sat upon his throne: and Joash was buried in Samaria with the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ் சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[14. Now Elisha was fallen sick of his sickness whereof he died. And Joash the king of Israel came down unto him, and wept over his face, and said, O my father, my father, the chariot of Israel, and the horsemen thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அகசியா என்னும் யூதாவுடைய ராஜாவின் குமாரனாகிய யோவாசுடைய இருபத்துமூன்றாம் வருஷத்தில் யெகூவின் குமாரனாகிய யோவாகாஸ் இஸ்ரவேலின்மேல் சமரியாவிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[1. In the three and twentieth year of Joash the son of Ahaziah king of Judah Jehoahaz the son of Jehu began to reign over Israel in Samaria, and reigned seventeen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Now Elisha was fallen sick of his sickness whereof he died. And Joash the king of Israel came down unto him, and wept over his face, and said, O my father, my father, the chariot of Israel, and the horsemen thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Now Elisha was fallen sick of his sickness whereof he died. And Joash the king of Israel came down unto him, and wept over his face, and said, O my father, my father, the chariot of Israel, and the horsemen thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Elisha said unto him, Take bow and arrows. And he took unto him bow and arrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எலிசா அவனைப் பார்த்து: வில்லையும் அம்புகளையும் பிடியும் என்றான்; அப்படியே வில்லையும் அம்புகளையும் பிடித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[15. And Elisha said unto him, Take bow and arrows. And he took unto him bow and arrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன் கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[16. And he said to the king of Israel, Put yours hand upon the bow. And he put his hand upon it: and Elisha put his hands upon the king's hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன் கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[16. And he said to the king of Israel, Put yours hand upon the bow. And he put his hand upon it: and Elisha put his hands upon the king's hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he said, Open the window eastward. And he opened it. Then Elisha said, Shoot. And he shot. And he said, The arrow of the LORD's deliverance, and the arrow of deliverance from Syria: for you shall strike the Syrians in Aphek, till you have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he said, Open the window eastward. And he opened it. Then Elisha said, Shoot. And he shot. And he said, The arrow of the LORD's deliverance, and the arrow of deliverance from Syria: for you shall strike the Syrians in Aphek, till you have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he said, Open the window eastward. And he opened it. Then Elisha said, Shoot. And he shot. And he said, The arrow of the LORD's deliverance, and the arrow of deliverance from Syria: for you shall strike the Syrians in Aphek, till you have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Take the arrows. And he took them. And he said unto the king of Israel, Strike upon the ground. And he stroke three times, and stayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களைப் பின் பற்றி நடந்தான்; அவைகளை விட்டு அவன் விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, and followed the sins of Jeroboam the son of Nebat, which made Israel to sin; he departed not from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Take the arrows. And he took them. And he said unto the king of Israel, Strike upon the ground. And he stroke three times, and stayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the man of God was angry with him, and said, You should have smitten five or six times; then had you smitten Syria till you had consumed it: whereas now you shall strike Syria but three times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And the man of God was angry with him, and said, You should have smitten five or six times; then had you smitten Syria till you had consumed it: whereas now you shall strike Syria but three times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே வந்தது.]]></a:t>
+              <a:t><![CDATA[20. And Elisha died, and they buried him. And the bands of the Moabites invaded the land at the coming in of the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே வந்தது.]]></a:t>
+              <a:t><![CDATA[20. And Elisha died, and they buried him. And the bands of the Moabites invaded the land at the coming in of the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, as they were burying a man, that, behold, they spied a band of men; and they cast the man into the tomb of Elisha: and when the man was let down, and touched the bones of Elisha, he revived, and stood up on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, as they were burying a man, that, behold, they spied a band of men; and they cast the man into the tomb of Elisha: and when the man was let down, and touched the bones of Elisha, he revived, and stood up on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, as they were burying a man, that, behold, they spied a band of men; and they cast the man into the tomb of Elisha: and when the man was let down, and touched the bones of Elisha, he revived, and stood up on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோவாகாசின் நாட்களிலெல்லாம் சீரியாவின் ராஜாவாகிய ஆசகேல் இஸ்ரவேலை ஒடுக்கினான்.]]></a:t>
+              <a:t><![CDATA[22. But Hazael king of Syria oppressed Israel all the days of Jehoahaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
+              <a:t><![CDATA[23. And the LORD was gracious unto them, and had compassion on them, and had respect unto them, because of his covenant with Abraham, Isaac, and Jacob, and would not destroy them, neither cast he them from his presence as yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களைப் பின் பற்றி நடந்தான்; அவைகளை விட்டு அவன் விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, and followed the sins of Jeroboam the son of Nebat, which made Israel to sin; he departed not from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
+              <a:t><![CDATA[23. And the LORD was gracious unto them, and had compassion on them, and had respect unto them, because of his covenant with Abraham, Isaac, and Jacob, and would not destroy them, neither cast he them from his presence as yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
+              <a:t><![CDATA[23. And the LORD was gracious unto them, and had compassion on them, and had respect unto them, because of his covenant with Abraham, Isaac, and Jacob, and would not destroy them, neither cast he them from his presence as yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சீரியாவின் ராஜாவாகிய ஆசகேல் இறந்துபோய், அவன் குமாரனாகிய பெனாதாத் அவன் ஸ்தானத்திலே ராஜாவான பின்பு,]]></a:t>
+              <a:t><![CDATA[24. So Hazael king of Syria died; and Benhadad his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[24. So Hazael king of Syria died; and Benhadad his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And Jehoash the son of Jehoahaz took again out of the hand of Benhadad the son of Hazael the cities, which he had taken out of the hand of Jehoahaz his father by war. Three times did Joash beat him, and recovered the cities of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5827,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[25. And Jehoash the son of Jehoahaz took again out of the hand of Benhadad the son of Hazael the cities, which he had taken out of the hand of Jehoahaz his father by war. Three times did Joash beat him, and recovered the cities of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Jehoash the son of Jehoahaz took again out of the hand of Benhadad the son of Hazael the cities, which he had taken out of the hand of Jehoahaz his father by war. Three times did Joash beat him, and recovered the cities of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தருக்கு இஸ்ரவேலின்மேல் கோபமூண்டு, அவர்களைச் சீரியாவின் ராஜாவாகிய ஆசகேலின் கையிலும் ஆசகேலின் குமாரனாகிய பெனாதாத்தின் கையிலும் அந்நாட்களிலெல்லாம் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[3. And the anger of the LORD was kindled against Israel, and he delivered them into the hand of Hazael king of Syria, and into the hand of Benhadad the son of Hazael, all their days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தருக்கு இஸ்ரவேலின்மேல் கோபமூண்டு, அவர்களைச் சீரியாவின் ராஜாவாகிய ஆசகேலின் கையிலும் ஆசகேலின் குமாரனாகிய பெனாதாத்தின் கையிலும் அந்நாட்களிலெல்லாம் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[3. And the anger of the LORD was kindled against Israel, and he delivered them into the hand of Hazael king of Syria, and into the hand of Benhadad the son of Hazael, all their days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாகாஸ் கர்த்தருடைய சமுகத்தை நோக்கிப் பிரார்த்தித்தான்; சீரியாவின் ராஜா இஸ்ரவேலை ஒடுக்குகிறதினால் அவர்கள் ஒடுங்கிப்போகிறதைப் பார்த்து: கர்த்தர் அவனுக்குச் செவிகொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[4. And Jehoahaz besought the LORD, and the LORD hearkened unto him: for he saw the oppression of Israel, because the king of Syria oppressed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவாகாஸ் கர்த்தருடைய சமுகத்தை நோக்கிப் பிரார்த்தித்தான்; சீரியாவின் ராஜா இஸ்ரவேலை ஒடுக்குகிறதினால் அவர்கள் ஒடுங்கிப்போகிறதைப் பார்த்து: கர்த்தர் அவனுக்குச் செவிகொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[4. And Jehoahaz besought the LORD, and the LORD hearkened unto him: for he saw the oppression of Israel, because the king of Syria oppressed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414149" r:id="rId1"/>
+    <p:sldLayoutId id="2478715728" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,50 +6895,58 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. (And the LORD gave Israel a saviour, so that they went out from under the hand of the Syrians:]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் இஸ்ரவேலுக்கு ஒரு ரட்சகனைக் கொடுத்ததினால், அவர்கள் சீரியருடைய கையின்கீழிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the children of Israel dwelt in their tents, as in time past.]]></a:t>
+              <a:t><![CDATA[நீங்கலானார்கள்; ஆதலால் இஸ்ரவேல் புத்திரர் முன்போல் தங்கள் கூடாரங்களிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Nevertheless they departed not from the sins of the house of Jeroboam, who made Israel sin, but]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walked therein: and there remained the grove also in Samaria.)]]></a:t>
+              <a:t><![CDATA[அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Neither did he leave of the people to Jehoahaz but fifty horsemen, and ten chariots, and ten]]></a:t>
+              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand footmen; for the king of Syria had destroyed them, and had made them like the dust by]]></a:t>
+              <a:t><![CDATA[காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[threshing.]]></a:t>
+              <a:t><![CDATA[இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Now the rest of the acts of Jehoahaz, and all that he did, and his might, are they not written in]]></a:t>
+              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Jehoahaz slept with his fathers; and they buried him in Samaria: and Joash his son reigned in]]></a:t>
+              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the three and twentieth year of Joash the son of Ahaziah king of Judah Jehoahaz the son of]]></a:t>
+              <a:t><![CDATA[1. அகசியா என்னும் யூதாவுடைய ராஜாவின் குமாரனாகிய யோவாசுடைய இருபத்துமூன்றாம் வருஷத்தில் யெகூவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his position.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. In the thirty and seventh year of Joash king of Judah began Jehoash the son of Jehoahaz to reign]]></a:t>
+              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over Israel in Samaria, and reigned sixteen years.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he did that which was evil in the sight of the LORD; he departed not from all the sins of]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeroboam the son of Nebat, who made Israel sin: but he walked therein.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the rest of the acts of Joash, and all that he did, and his might wherewith he fought]]></a:t>
+              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against Amaziah king of Judah, are they not written in the book of the chronicles of the kings of]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel?]]></a:t>
+              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Joash slept with his fathers; and Jeroboam sat upon his throne: and Joash was buried in]]></a:t>
+              <a:t><![CDATA[சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Samaria with the kings of Israel.]]></a:t>
+              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jehu began to reign over Israel in Samaria, and reigned seventeen years.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோவாகாஸ் இஸ்ரவேலின்மேல் சமரியாவிலே பதினேழுவருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Now Elisha was fallen sick of his sickness whereof he died. And Joash the king of Israel came]]></a:t>
+              <a:t><![CDATA[யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down unto him, and wept over his face, and said, O my father, my father, the chariot of Israel, and]]></a:t>
+              <a:t><![CDATA[இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the horsemen thereof.]]></a:t>
+              <a:t><![CDATA[15. எலிசா அவனைப் பார்த்து: வில்லையும் அம்புகளையும் பிடியும் என்றான்; அப்படியே வில்லையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Elisha said unto him, Take bow and arrows. And he took unto him bow and arrows.]]></a:t>
+              <a:t><![CDATA[அம்புகளையும் பிடித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said to the king of Israel, Put yours hand upon the bow. And he put his hand upon it: and]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Elisha put his hands upon the king's hands.]]></a:t>
+              <a:t><![CDATA[கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he said, Open the window eastward. And he opened it. Then Elisha said, Shoot. And he shot.]]></a:t>
+              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And he said, The arrow of the LORD's deliverance, and the arrow of deliverance from Syria: for you]]></a:t>
+              <a:t><![CDATA[எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall strike the Syrians in Aphek, till you have consumed them.]]></a:t>
+              <a:t><![CDATA[அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said, Take the arrows. And he took them. And he said unto the king of Israel, Strike upon]]></a:t>
+              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, and followed the sins of Jeroboam the]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the ground. And he stroke three times, and stayed.]]></a:t>
+              <a:t><![CDATA[தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the man of God was angry with him, and said, You should have smitten five or six times; then]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had you smitten Syria till you had consumed it: whereas now you shall strike Syria but three times.]]></a:t>
+              <a:t><![CDATA[சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Elisha died, and they buried him. And the bands of the Moabites invaded the land at the]]></a:t>
+              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[coming in of the year.]]></a:t>
+              <a:t><![CDATA[வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And it came to pass, as they were burying a man, that, behold, they spied a band of men; and]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they cast the man into the tomb of Elisha: and when the man was let down, and touched the bones of]]></a:t>
+              <a:t><![CDATA[கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Elisha, he revived, and stood up on his feet.]]></a:t>
+              <a:t><![CDATA[அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But Hazael king of Syria oppressed Israel all the days of Jehoahaz.]]></a:t>
+              <a:t><![CDATA[22. யோவாகாசின் நாட்களிலெல்லாம் சீரியாவின் ராஜாவாகிய ஆசகேல் இஸ்ரவேலை ஒடுக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the LORD was gracious unto them, and had compassion on them, and had respect unto them,]]></a:t>
+              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Nebat, which made Israel to sin; he departed not from it.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யெரொபெயாமின் பாவங்களைப் பின் பற்றி நடந்தான்; அவைகளை விட்டு அவன் விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because of his covenant with Abraham, Isaac, and Jacob, and would not destroy them, neither cast he]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them from his presence as yet.]]></a:t>
+              <a:t><![CDATA[தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. So Hazael king of Syria died; and Benhadad his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[24. சீரியாவின் ராஜாவாகிய ஆசகேல் இறந்துபோய், அவன் குமாரனாகிய பெனாதாத் அவன் ஸ்தானத்திலே ராஜாவான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Jehoash the son of Jehoahaz took again out of the hand of Benhadad the son of Hazael the]]></a:t>
+              <a:t><![CDATA[பின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities, which he had taken out of the hand of Jehoahaz his father by war. Three times did Joash beat]]></a:t>
+              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13547,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, and recovered the cities of Israel.]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the anger of the LORD was kindled against Israel, and he delivered them into the hand of]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் கர்த்தருக்கு இஸ்ரவேலின்மேல் கோபமூண்டு, அவர்களைச் சீரியாவின் ராஜாவாகிய ஆசகேலின் கையிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hazael king of Syria, and into the hand of Benhadad the son of Hazael, all their days.]]></a:t>
+              <a:t><![CDATA[ஆசகேலின் குமாரனாகிய பெனாதாத்தின் கையிலும் அந்நாட்களிலெல்லாம் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Jehoahaz besought the LORD, and the LORD hearkened unto him: for he saw the oppression of]]></a:t>
+              <a:t><![CDATA[4. யோவாகாஸ் கர்த்தருடைய சமுகத்தை நோக்கிப் பிரார்த்தித்தான்; சீரியாவின் ராஜா இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, because the king of Syria oppressed them.]]></a:t>
+              <a:t><![CDATA[ஒடுக்குகிறதினால் அவர்கள் ஒடுங்கிப்போகிறதைப் பார்த்து: கர்த்தர் அவனுக்குச் செவிகொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>