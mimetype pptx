--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -6451,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715728" r:id="rId1"/>
+    <p:sldLayoutId id="2482633023" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14268,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>