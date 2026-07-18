--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -99,50 +99,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +179,51 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +375,54 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -696,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல் அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல் அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல் அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின யெரொபெயாம் வீட்டாரின் பாவங்களை அவர்கள் விட்டு விலகாமல் அதிலே நடந்தார்கள்; சமாரியாவிலிருந்த விக்கிரகத்தோப்பும் நிலையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோவாகாசுக்குச் சீரியாவின் ராஜா, ஐம்பது குதிரைவீரரையும், பத்து இரதங்களையும், பதினாயிரம் காலாட்களையுமே அல்லாமல், ஜனங்களில் வேறொன்றும் மீதியாக வைக்கவில்லை; அவன் அவர்களை அழித்துப் போரடிக்கும் இடத்துத் தூளைப்போல ஆக்கிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோவாகாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவனுடைய வல்லமையும் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ், இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ், இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோவாகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைச் சமாரியாவிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோவாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ், இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் ராஜாவாகிய யோவாசுடைய முப்பத்தேழாம் வருஷத்தில் யோவாகாசின் குமாரனாகிய யோவாஸ், இஸ்ரவேலின்மேல் ராஜாவாகிய சமாரியாவிலே பதினாறுவருஷம் ராஜ்யபாரம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாமல் அவைகளிலெல்லாம் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ் சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவாசின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு அவன் யுத்தம்பண்ணின வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ் சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ் சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், யெரொபெயாம் அவன் சிங்காசனத்தில் வீற்றிருந்தான்; யோவாஸ் சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. எலிசா அவனைப் பார்த்து: வில்லையும் அம்புகளையும் பிடியும் என்றான்; அப்படியே வில்லையும் அம்புகளையும் பிடித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் நாட்களில் எலிசா மரணத்துக்கு ஏதுவான வியாதியாய்க் கிடந்தான்; அப்பொழுது இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் அவனிடத்துக்குப் போய், அவன்மேல் விழுந்து, அழுது: என் தகப்பனே, என் தகப்பனே, இஸ்ரவேலுக்கு இரதமும் குதிரைவீரருமாயிருந்தவரே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன் கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எலிசா அவனைப் பார்த்து: வில்லையும் அம்புகளையும் பிடியும் என்றான்; அப்படியே வில்லையும் அம்புகளையும் பிடித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன் கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன் கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: உம்முடைய கையை வில்லின்மேல் வையும் என்றான்; அவன் தன் கையை வைத்தபோது, எலிசா தன் கைகளை ராஜாவுடைய கைகள்மேல் வைத்து:]]></a:t>
+              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கிழக்கே இருக்கிற ஜன்னலைத் திறவும் என்றான்; அவன் அதைத் திறந்த போது, எலிசா: எய்யும் என்றான்; இவன் எய்தபோது, அவன்: அது கர்த்தருடைய ரட்சிப்பின் அம்பும், சீரியரினின்று விடுதலையாக்கும் ரட்சிப்பின் அம்புமானது; நீர் ஆப்பெக்கிலே சீரியரைத் தீர முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு அம்புகளை பிடியும் என்றான்; அவைகளைப் பிடித்தான். அப்பொழுது அவன் இஸ்ரவேலின் ராஜாவை நோக்கி: தரையிலே அடியும் என்றான்; அவன் மூன்றுதரம் அடித்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவனுடைய மனுஷன் அவன்மேல் கோபமாகி: நீர் ஐந்து ஆறுவிசை அடித்தீரானால், அப்பொழுது சீரியரைத் தீர முறிய அடிப்பீர்; இப்பொழுதோ சீரியரை மூன்றுவிசைமாத்திரம் முறிய அடிப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே வந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எலிசா மரணமடைந்தான்; அவனை அடக்கம்பண்ணினார்கள்; மறுவருஷத்திலே மோவாபியரின் தண்டுகள் தேசத்திலே வந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. யோவாகாசின் நாட்களிலெல்லாம் சீரியாவின் ராஜாவாகிய ஆசகேல் இஸ்ரவேலை ஒடுக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள், ஒரு மனுஷனை அடக்கம்பண்ணப்போகையில், அந்தத் தண்டைக் கண்டு, அந்த மனுஷனை எலிசாவின் கல்லறையில் போட்டார்கள்; அந்த மனுஷனின் பிரேதம் அதிலே விழுந்து எலிசாவின் எலும்புகளின்மேல் பட்டபோது, அந்த மனுஷன் உயிரடைந்து தன் கால்களை ஊன்றி எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோவாகாசின் நாட்களிலெல்லாம் சீரியாவின் ராஜாவாகிய ஆசகேல் இஸ்ரவேலை ஒடுக்கினான்.]]></a:t>
+              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
+              <a:t><![CDATA[24. சீரியாவின் ராஜாவாகிய ஆசகேல் இறந்துபோய், அவன் குமாரனாகிய பெனாதாத் அவன் ஸ்தானத்திலே ராஜாவான பின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் கர்த்தர் அவர்களுக்கு இரங்கி, ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடு செய்த தமது உடன்படிக்கையினிமித்தம் அவர்களை அழிக்கச் சித்தமாயிராமலும், அவர்களை இன்னும் தம்முடைய முகத்தைவிட்டுத் தள்ளாமலும் அவர்கள்மேல் மனதுருகி, அவர்களை நினைத்தருளினார்.]]></a:t>
+              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5714,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சீரியாவின் ராஜாவாகிய ஆசகேல் இறந்துபோய், அவன் குமாரனாகிய பெனாதாத் அவன் ஸ்தானத்திலே ராஜாவான பின்பு,]]></a:t>
+              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. யோவாகாசின் குமாரனாகிய யோவாஸ், ஆசகேலோடே யுத்தம்பண்ணி, தன் தகப்பனாகிய யோவாகாசின் கையிலிருந்து பிடித்துக்கொண்ட பட்டணங்களை அவன் குமாரனாகிய பெனாதாத்தின் கையிலிருந்து திரும்பப் பிடித்துக் கொண்டான்; மூன்றுவிசை யோவாஸ் அவனை முறிய அடித்து இஸ்ரவேலின் பட்டணங்களைத் திரும்பக் கட்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6225,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493606" r:id="rId1"/>
+    <p:sldLayoutId id="2473414149" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,50 +6774,58 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവ യിസ്രായേലിന്നു ഒരു രക്ഷകനെ കൊടുത്തതുകൊണ്ടു അവർ അരാമ്യരുടെ അധികാരത്തിൽനിന്നു ഒഴിഞ്ഞുപോയി;]]></a:t>
+              <a:t><![CDATA[5. (And the LORD gave Israel a saviour, so that they went out from under the hand of the Syrians:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കൾ പണ്ടത്തെപ്പോലെ തങ്ങളുടെ കൂടാരങ്ങളിൽ വസിപ്പാൻ സംഗതിവന്നു.]]></a:t>
+              <a:t><![CDATA[and the children of Israel dwelt in their tents, as in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യെഹോവാഹാസിന്റെ മകനായ യെഹോവാശ് തന്റെ അപ്പനായ യെഹോവാഹാസിനോടു ഹസായേൽ യുദ്ധത്തിൽ പിടിച്ചിരുന്ന]]></a:t>
+              <a:t><![CDATA[6. Nevertheless they departed not from the sins of the house of Jeroboam, who made Israel sin, but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണങ്ങളെ അവന്റെ മകനായ ബെൻ-ഹദദിനോടു തിരികെ പിടിച്ചു. മൂന്നു പ്രാവശ്യം യോവാശ് അവനെ തോല്പിക്കയും]]></a:t>
+              <a:t><![CDATA[walked therein: and there remained the grove also in Samaria.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിന്റെ പട്ടണങ്ങളെ വീണ്ടുകൊള്ളുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[7. Neither did he leave of the people to Jehoahaz but fifty horsemen, and ten chariots, and ten]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എങ്കിലും യിസ്രായേലിനെക്കൊണ്ടു പാപം ചെയ്യിച്ച യൊരോബെയാം ഗൃഹത്തിന്റെ പാപങ്ങളെ അവർ വിട്ടുമാറാതെ]]></a:t>
+              <a:t><![CDATA[thousand footmen; for the king of Syria had destroyed them, and had made them like the dust by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവയിൽ തന്നേ നടന്നു; അശേരാപ്രതിഷ്ഠെക്കു ശമർയ്യയിൽ നീക്കം വന്നില്ല.]]></a:t>
+              <a:t><![CDATA[threshing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവൻ യെഹോവാഹാസിന്നു അമ്പതു കുതിരച്ചേവകരെയും പത്തു രഥങ്ങളെയും പതിനായിരം കാലാളുകളെയും അല്ലാതെ മറ്റു]]></a:t>
+              <a:t><![CDATA[8. Now the rest of the acts of Jehoahaz, and all that he did, and his might, are they not written in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാതൊരു പടജ്ജനത്തെയും ശേഷിപ്പിച്ചില്ല; അരാംരാജാവു അവരെ നശിപ്പിച്ചു മെതിക്കളത്തിലെ പൊടിപോലെ]]></a:t>
+              <a:t><![CDATA[the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആക്കിയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[9. And Jehoahaz slept with his fathers; and they buried him in Samaria: and Joash his son reigned in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യെഹൂദാരാജാവായ അഹസ്യാവിന്റെ മകനായ യോവാശിന്റെ ഇരുപത്തിമൂന്നാം ആണ്ടിൽ യേഹൂവിന്റെ മകനായ യെഹോവാഹാസ്]]></a:t>
+              <a:t><![CDATA[1. In the three and twentieth year of Joash the son of Ahaziah king of Judah Jehoahaz the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യെഹോവാഹാസിന്റെ മറ്റുള്ള വൃത്താന്തങ്ങളും അവൻ ചെയ്തതൊക്കെയും അവന്റെ പരാക്രമപ്രവൃത്തിയും]]></a:t>
+              <a:t><![CDATA[his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[10. In the thirty and seventh year of Joash king of Judah began Jehoash the son of Jehoahaz to reign]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യെഹോവാഹാസ് തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചു; അവനെ ശമർയ്യയിൽ അടക്കം ചെയ്തു; അവന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[over Israel in Samaria, and reigned sixteen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോവാശ് അവന്നു പകരം രാജാവായി.]]></a:t>
+              <a:t><![CDATA[11. And he did that which was evil in the sight of the LORD; he departed not from all the sins of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യെഹൂദാരാജാവായ യോവാശിന്റെ മുപ്പത്തേഴാം ആണ്ടിൽ യെഹോവാഹാസിന്റെ മകനായ യോവാശ് യിസ്രായേലിന്നു രാജാവായി]]></a:t>
+              <a:t><![CDATA[Jeroboam the son of Nebat, who made Israel sin: but he walked therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശമർയ്യയിൽ പതിനൊന്നു സംവത്സരം വാണു.]]></a:t>
+              <a:t><![CDATA[12. And the rest of the acts of Joash, and all that he did, and his might wherewith he fought]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവൻ യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു; യിസ്രായേലിനെക്കൊണ്ടു പാപം ചെയ്യിച്ച നെബാത്തിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[against Amaziah king of Judah, are they not written in the book of the chronicles of the kings of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യൊരോബയാമിന്റെ സകലപാപങ്ങളെയും അവൻ വിട്ടുമാറാതെ അവയിൽ തന്നേ നടന്നു.]]></a:t>
+              <a:t><![CDATA[Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യോവാശിന്റെ മറ്റുള്ള വൃത്താന്തങ്ങളും അവൻ ചെയ്തതൊക്കെയും യെഹൂദാരാജാവായ അമസ്യാവോടു യുദ്ധത്തിൽ]]></a:t>
+              <a:t><![CDATA[13. And Joash slept with his fathers; and Jeroboam sat upon his throne: and Joash was buried in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണിച്ച പരാക്രമവും യിസ്രായേൽരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[Samaria with the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിന്നു രാജാവായി ശമർയ്യയിൽ പതിനേഴു സംവത്സരം വാണു.]]></a:t>
+              <a:t><![CDATA[Jehu began to reign over Israel in Samaria, and reigned seventeen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യോവാശ് തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചു; യൊരോബെയാം സിംഹാസനം കയറി; യോവാശിനെ ശമർയ്യയിൽ]]></a:t>
+              <a:t><![CDATA[14. Now Elisha was fallen sick of his sickness whereof he died. And Joash the king of Israel came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽരാജാക്കന്മാരോടു കൂടെ അടക്കം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[down unto him, and wept over his face, and said, O my father, my father, the chariot of Israel, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ആ കാലത്തു എലീശാ മരണഹേതുകമായ രോഗംപിടിച്ചു കിടന്നു; അപ്പോൾ യിസ്രായേൽരാജാവായ യോവാശ് അവന്റെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[the horsemen thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെന്നു അവന്റെ മുഖത്തിന്മീതെ കുനിഞ്ഞു കരഞ്ഞു; എന്റെ പിതാവേ, എന്റെ പിതാവേ, യിസ്രായേലിന്റെ തേരും]]></a:t>
+              <a:t><![CDATA[15. And Elisha said unto him, Take bow and arrows. And he took unto him bow and arrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തേരാളികളുമായുള്ളോവേ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[16. And he said to the king of Israel, Put yours hand upon the bow. And he put his hand upon it: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എലീശാ അവനോടു: അമ്പും വില്ലും എടുക്ക എന്നു പറഞ്ഞു; അവൻ അമ്പും വില്ലും എടുത്തു.]]></a:t>
+              <a:t><![CDATA[Elisha put his hands upon the king's hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അപ്പോൾ അവൻ യിസ്രായേൽരാജാവിനോടു നിന്റെ കൈ വില്ലിന്മേൽ വെക്ക എന്നു പറഞ്ഞു. അവൻ കൈവെച്ചപ്പോൾ എലീശാ]]></a:t>
+              <a:t><![CDATA[17. And he said, Open the window eastward. And he opened it. Then Elisha said, Shoot. And he shot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്റെ കൈ രാജാവിന്റെ കൈമേൽ വെച്ചു.]]></a:t>
+              <a:t><![CDATA[And he said, The arrow of the LORD's deliverance, and the arrow of deliverance from Syria: for you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. കിഴക്കെ കിളിവാതിൽ തുറക്ക എന്നു അവൻ പറഞ്ഞു. അവൻ അതു തുറന്നപ്പോൾ: എയ്ക എന്നു എലീശാ പറഞ്ഞു. എയ്താറെ]]></a:t>
+              <a:t><![CDATA[shall strike the Syrians in Aphek, till you have consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവൻ: അതു യഹോവയുടെ ജയാസ്ത്രം, അരാമ്യർക്കു നേരെയുള്ള ജയാസ്ത്രം തന്നേ; നീ അഫേക്കിൽവെച്ചു അരാമ്യരെ]]></a:t>
+              <a:t><![CDATA[18. And he said, Take the arrows. And he took them. And he said unto the king of Israel, Strike upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവൻ യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു; യിസ്രായേലിനെക്കൊണ്ടു പാപം ചെയ്യിച്ച നെബാത്തിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[2. And he did that which was evil in the sight of the LORD, and followed the sins of Jeroboam the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോല്പിച്ചു അശേഷം സംഹരിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[the ground. And he stroke three times, and stayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അമ്പു എടുക്ക എന്നു അവൻ പറഞ്ഞു. അവൻ എടുത്തു; നിലത്തടിക്ക എന്നു അവൻ യിസ്രായേൽരാജാവിനോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. And the man of God was angry with him, and said, You should have smitten five or six times; then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവൻ മൂന്നു പ്രാവശ്യം അടിച്ചു നിർത്തി.]]></a:t>
+              <a:t><![CDATA[had you smitten Syria till you had consumed it: whereas now you shall strike Syria but three times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അപ്പോൾ ദൈവപുരുഷൻ അവനോടു കോപിച്ചു; നീ അഞ്ചാറു പ്രവാശ്യം അടിക്കേണ്ടിയിരുന്നു; എന്നാൽ നീ അരാമ്യരെ]]></a:t>
+              <a:t><![CDATA[20. And Elisha died, and they buried him. And the bands of the Moabites invaded the land at the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോല്പിച്ചു അശേഷം സംഹരിക്കുമായിരുന്നു; ഇപ്പോഴോ നീ അരാമ്യരെ മൂന്നു പ്രാവശ്യം മാത്രം തോല്പിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[coming in of the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, as they were burying a man, that, behold, they spied a band of men; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. എന്നാൽ എലീശാ മരിച്ചു; അവർ അവനെ അടക്കം ചെയ്തു; പിറ്റെ ആണ്ടിൽ മോവാബ്യരുടെ പടക്കൂട്ടങ്ങൾ ദേശത്തെ]]></a:t>
+              <a:t><![CDATA[they cast the man into the tomb of Elisha: and when the man was let down, and touched the bones of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആക്രമിച്ചു.]]></a:t>
+              <a:t><![CDATA[Elisha, he revived, and stood up on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ചിലർ ഒരു മനുഷ്യനെ അടക്കം ചെയ്യുമ്പോൾ ഒരു പടക്കൂട്ടത്തെ കണ്ടിട്ടു അയാളെ എലീശാവിന്റെ കല്ലറയിൽ]]></a:t>
+              <a:t><![CDATA[22. But Hazael king of Syria oppressed Israel all the days of Jehoahaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇട്ടു; അവൻ അതിൽ വീണു എലീശയുടെ അസ്ഥികളെ തൊട്ടപ്പോൾ ജീവിച്ചു കാലൂന്നി എഴുന്നേറ്റു.]]></a:t>
+              <a:t><![CDATA[23. And the LORD was gracious unto them, and had compassion on them, and had respect unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യൊരോബെയാമിന്റെ പാപങ്ങളെ വിട്ടുമാറാതെ അവയിൽ തന്നേ നടന്നു.]]></a:t>
+              <a:t><![CDATA[son of Nebat, which made Israel to sin; he departed not from it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. എന്നാൽ യെഹോവാഹാസിന്റെ കാലത്തൊക്കെയും അരാമ്യരാജാവായ ഹസായേൽ യിസ്രായേലിനെ ഞെരുക്കിക്കൊണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[because of his covenant with Abraham, Isaac, and Jacob, and would not destroy them, neither cast he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യഹോവെക്കു അവരോടു കരുണയും മനസ്സലിവും തോന്നി, അബ്രാഹാം, യിസ്ഹാക്, യാക്കോബ് എന്നവരോടുള്ള തന്റെ]]></a:t>
+              <a:t><![CDATA[them from his presence as yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിയമംനിമിത്തം അവൻ അവരെ കടാക്ഷിച്ചു; അവരെ നശിപ്പിപ്പാൻ അവന്നു മനസ്സായില്ല; ഇതുവരെ തന്റെ]]></a:t>
+              <a:t><![CDATA[24. So Hazael king of Syria died; and Benhadad his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമ്മുഖത്തുനിന്നു അവരെ തള്ളിക്കളഞ്ഞതുമില്ല.]]></a:t>
+              <a:t><![CDATA[25. And Jehoash the son of Jehoahaz took again out of the hand of Benhadad the son of Hazael the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13294,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അരാംരാജാവായ ഹസായേൽ മരിച്ചപ്പോൾ അവന്റെ മകനായ ബെൻ-ഹദദ് അവന്നു പകരം രാജാവായി.]]></a:t>
+              <a:t><![CDATA[cities, which he had taken out of the hand of Jehoahaz his father by war. Three times did Joash beat]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[him, and recovered the cities of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ആകയാൽ യഹോവയുടെ കോപം യിസ്രായേലിന്റെ നേരെ ജ്വലിച്ചു; അവൻ അവരെ അരാംരാജാവായ ഹസായേലിന്റെ കയ്യിലും]]></a:t>
+              <a:t><![CDATA[3. And the anger of the LORD was kindled against Israel, and he delivered them into the hand of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹസായേലിന്റെ മകനായ ബെൻ-ഹദദിന്റെ കയ്യിലും നിരന്തരം വിട്ടുകൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[Hazael king of Syria, and into the hand of Benhadad the son of Hazael, all their days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. എന്നാൽ യെഹോവാഹാസ് യഹോവയോടു കൃപെക്കായി അപേക്ഷിച്ചു; അരാംരാജാവു യിസ്രായേലിനെ ഞെരുക്കിയ ഞെരുക്കം]]></a:t>
+              <a:t><![CDATA[4. And Jehoahaz besought the LORD, and the LORD hearkened unto him: for he saw the oppression of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ കണ്ടിട്ടു അവന്റെ അപേക്ഷ കേട്ടു.]]></a:t>
+              <a:t><![CDATA[Israel, because the king of Syria oppressed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>