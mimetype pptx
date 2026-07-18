--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -115,50 +115,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +203,51 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +407,54 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்; ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்; ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப் பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
+              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப் பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
+              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில் ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில் ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. ராஜா தன் பிதாக்களோடே நித்திரையடைந்தபின்பு, இவன் ஏலாதைக்கட்டி, அதைத் திரும்ப யூதாவின் வசமாக்கிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
+              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதா ஜனங்கள் இஸ்ரவேலருக்கு முன்பாக முறிந்து அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின் குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின் குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம் பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம் பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன் தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன் தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்; ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
+              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம் பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
+              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்; ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
+              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[5. ராஜ்யபாரம் அவன் கையிலே ஸ்திரப்பட்டபோது, அவனுடைய தகப்பனாகிய ராஜாவைக் கொன்றுபோட்ட தன் ஊழியக்காரரைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[5. ராஜ்யபாரம் அவன் கையிலே ஸ்திரப்பட்டபோது, அவனுடைய தகப்பனாகிய ராஜாவைக் கொன்றுபோட்ட தன் ஊழியக்காரரைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜா தன் பிதாக்களோடே நித்திரையடைந்தபின்பு, இவன் ஏலாதைக்கட்டி, அதைத் திரும்ப யூதாவின் வசமாக்கிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜா தன் பிதாக்களோடே நித்திரையடைந்தபின்பு, இவன் ஏலாதைக்கட்டி, அதைத் திரும்ப யூதாவின் வசமாக்கிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப் பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப் பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில் ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம் பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
+              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில் ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
+              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
+              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின் குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின் குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. யூதா ஜனங்கள் இஸ்ரவேலருக்கு முன்பாக முறிந்து அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன் தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6727,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன் தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜ்யபாரம் அவன் கையிலே ஸ்திரப்பட்டபோது, அவனுடைய தகப்பனாகிய ராஜாவைக் கொன்றுபோட்ட தன் ஊழியக்காரரைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493764" r:id="rId1"/>
+    <p:sldLayoutId id="2473414348" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,50 +7750,58 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ പുത്രന്മാർക്കു പകരം പിതാക്കന്മാരും പിതാക്കന്മാർക്കു പകരം പുത്രന്മാരും മരണശിക്ഷ]]></a:t>
+              <a:t><![CDATA[19. Now they made a conspiracy against him in Jerusalem: and he fled to Lachish; but they sent after]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുഭവിക്കരുതു; താന്താന്റെ പാപത്തിന്നു താന്താൻ മരണശിക്ഷ അനുഭവിക്കേണം എന്നു യഹോവ കല്പിച്ചതായി മോശെയുടെ]]></a:t>
+              <a:t><![CDATA[him to Lachish, and slew him there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായപ്രമാണപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നതു അനുസരിച്ചു അവൻ ആ കുലപാതകന്മാരുടെ മക്കളെ കൊല്ലാതിരുന്നു.]]></a:t>
+              <a:t><![CDATA[20. And they brought him on horses: and he was buried at Jerusalem with his fathers in the city of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവൻ ഉപ്പുതാഴ്വരയിൽവെച്ചു എദോമ്യരിൽ പതിനായിരം പേരെ കൊന്നു, സേലയെ യുദ്ധംചെയ്തു പിടിച്ചു അതിന്നു]]></a:t>
+              <a:t><![CDATA[David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യൊക്തെയേൽ എന്നു പേർ വിളിച്ചു; അതു ഇന്നുവരെയും പറഞ്ഞുവരുന്നു.]]></a:t>
+              <a:t><![CDATA[21. And all the people of Judah took Azariah, which was sixteen years old, and made him king instead]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ആ കാലത്തു അമസ്യാവു യേഹൂവിന്റെ മകനായ യെഹോവാഹാസിന്റെ മകൻ യെഹോവാശ് എന്ന യിസ്രായേൽരാജാവിന്റെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[of his father Amaziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൂതന്മാരെ അയച്ചു: വരിക, നാം തമ്മിൽ ഒന്നു നോക്കുക എന്നു പറയിച്ചു.]]></a:t>
+              <a:t><![CDATA[22. He built Elath, and restored it to Judah, after that the king slept with his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അതിന്നു യിസ്രായേൽരാജാവായ യെഹോവാശ് യെഹൂദാരാജാവായ അമസ്യാവിന്നു മറുപടി പറഞ്ഞയച്ചതു: ലെബാനോനിലെ]]></a:t>
+              <a:t><![CDATA[23. In the fifteenth year of Amaziah the son of Joash king of Judah Jeroboam the son of Joash king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുൾപ്പടർപ്പു ലെബാനോനിലെ ദേവദാരുവോടു: നിന്റെ മകളെ എന്റെ മകന്നു ഭാര്യയായി തരിക എന്നു ആളയച്ചു പറയിച്ചു;]]></a:t>
+              <a:t><![CDATA[of Israel began to reign in Samaria, and reigned forty and one years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നാൽ ലെബാനോനിലെ ഒരു കാട്ടുമൃഗം കടന്നുപോകയിൽ മുൾപ്പടർപ്പിനെ ചവിട്ടിക്കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from all the sins of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിസ്രായേൽരാജാവായ യെഹോവാഹാസിന്റെ മകനായ യോവാശിന്റെ രണ്ടാം ആണ്ടിൽ യെഹൂദാരാജാവായ യോവാശിന്റെ മകൻ]]></a:t>
+              <a:t><![CDATA[15. Now the rest of the acts of Jehoash which he did, and his might, and how he fought with Amaziah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. എദോമ്യരെ തോല്പിച്ചതുകൊണ്ടു നീ നിഗളിച്ചിരിക്കുന്നു; പ്രശംസിച്ചുകൊണ്ടു നിന്റെ വീട്ടിൽ ഇരുന്നുകൊൾക;]]></a:t>
+              <a:t><![CDATA[Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീയും നിന്നോടുകൂടെ യെഹൂദയും വീഴുവാൻ തക്കവണ്ണം അനർത്ഥത്തിൽ ചെന്നു ചാടുന്നതു എന്തിന്നു? എന്നാൽ]]></a:t>
+              <a:t><![CDATA[25. He restored the coast of Israel from the entering of Hamath unto the sea of the plain, according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമസ്യാവു കേട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[to the word of the LORD God of Israel, which he spoke by the hand of his servant Jonah, the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആകയാൽ യിസ്രായേൽ രാജാവായ യെഹോവാശ് പുറപ്പെട്ടുചെന്നു, യെഹൂദെക്കുള്ള ബേത്ത്-ശേമെശിൽവെച്ചു അവനും]]></a:t>
+              <a:t><![CDATA[Amittai, the prophet, which was of Gathhepher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാരാജാവായ അമസ്യാവും തമ്മിൽ നേരിട്ടു.]]></a:t>
+              <a:t><![CDATA[26. For the LORD saw the affliction of Israel, that it was very bitter: for there was not any shut]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യെഹൂദാ യിസ്രായേലിനോടു തോറ്റു ഓരോരുത്തൻ താന്താന്റെ കൂടാരത്തിലേക്കു ഓടിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[up, nor any left, nor any helper for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അഹസ്യാവിന്റെ മകനായ യെഹോവാശിന്റെ മകൻ അമസ്യാവു എന്ന യെഹൂദാരാജാവിനെ യിസ്രായേൽരാജാവായ യെഹോവാശ്]]></a:t>
+              <a:t><![CDATA[27. And the LORD said not that he would blot out the name of Israel from under heaven: but he saved]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബേത്ത്-ശേമെശിൽവെച്ചു പിടിച്ചിട്ടു യെരൂശലേമിലേക്കു വന്നു, യെരൂശലേമിന്റെ മതിൽ എഫ്രയീംപടിവാതിൽമുതൽ]]></a:t>
+              <a:t><![CDATA[them by the hand of Jeroboam the son of Joash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കോൺപടിവാതിൽവരെ നാനൂറു മുഴം ഇടിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[28. Now the rest of the acts of Jeroboam, and all that he did, and his might, how he warred, and how]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവൻ യഹോവയുടെ ആലയത്തിലും രാജധാനിയിലെ ഭണ്ഡാരത്തിലും കണ്ട പൊന്നും വെള്ളിയുമൊക്കെയും സകലഉപകരങ്ങളും]]></a:t>
+              <a:t><![CDATA[he recovered Damascus, and Hamath, which belonged to Judah, for Israel, are they not written in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമസ്യാവു രാജാവായി.]]></a:t>
+              <a:t><![CDATA[king of Judah, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എടുത്തു ജാമ്യക്കാരെയും പിടിച്ചുകൊണ്ടു ശമർയ്യയിലേക്കു മടങ്ങിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. യെഹോവാശ് ചെയ്ത മറ്റുള്ള വൃത്താന്തങ്ങളും അവന്റെ പരാക്രമപ്രവൃത്തികളും അവൻ യെഹൂദാരാജാവായ അമസ്യാവോടു]]></a:t>
+              <a:t><![CDATA[29. And Jeroboam slept with his fathers, even with the kings of Israel; and Zachariah his son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യുദ്ധംചെയ്തതും യിസ്രായേൽരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. പിന്നെ യെഹോവാശ് തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചു. അവനെ ശമർയ്യയിൽ]]></a:t>
+              <a:t><![CDATA[1. In the second year of Joash son of Jehoahaz king of Israel reigned Amaziah the son of Joash king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽരാജാക്കന്മാരുടെ അടുക്കൽ അടക്കംചെയ്തു; അവന്റെ മകനായ യൊരോബെയാം അവന്നു പകരം രാജാവായി.]]></a:t>
+              <a:t><![CDATA[of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യിസ്രായേൽരാജാവായ യെഹോവാഹാസിന്റെ മകനായ യെഹോവാശിന്റെ മരണശേഷം യെഹൂദാരാജാവായ യോവാശിന്റെ മകൻ അമസ്യാവു]]></a:t>
+              <a:t><![CDATA[2. He was twenty and five years old when he began to reign, and reigned twenty and nine years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിനഞ്ചു സംവത്സരം ജീവിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Jehoaddan of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അമസ്യാവിന്റെ മറ്റുള്ള വൃത്താന്തങ്ങൾ യെഹൂദാരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ]]></a:t>
+              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, yet not like David his father: he did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[according to all things as Joash his father did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യെരൂശലേമിൽ അവന്നു വിരോധമായി ഒരു കൂട്ടുകെട്ടുണ്ടായിട്ടു അവൻ ലാഖീശിലേക്കു ഓടിപ്പോയി; എന്നാൽ അവർ]]></a:t>
+              <a:t><![CDATA[4. Nevertheless the high places were not taken away: as yet the people did sacrifice and burnt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവൻ വാഴ്ചതുടങ്ങിയപ്പോൾ അവന്നു ഇരുപത്തഞ്ചു വയസ്സായിരുന്നു; അവൻ യെരൂശലേമിൽ ഇരുപത്തൊമ്പതു സംവത്സരം]]></a:t>
+              <a:t><![CDATA[16. And Jehoash slept with his fathers, and was buried in Samaria with the kings of Israel; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ പിന്നാലെ ലാഖീശിലേക്കു ആളയച്ചു അവിടെവെച്ചു അവനെ കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[incense on the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവനെ കുതിരപ്പുറത്തുവെച്ചു കൊണ്ടുവന്നു യെരൂശലേമിൽ ദാവീദിന്റെ നഗരത്തിൽ തന്റെ പിതാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as soon as the kingdom was confirmed in his hand, that he slew his servants]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ അടക്കം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[which had slain the king his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യെഹൂദാജനമൊക്കെയും പതിനാറു വയസ്സു പ്രായമുള്ള അസർയ്യാവെ കൊണ്ടുവന്നു അവന്റെ അപ്പനായ അമസ്യാവിന്നു]]></a:t>
+              <a:t><![CDATA[6. But the children of the murderers he slew not: according unto that which is written in the book]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പകരം രാജാവാക്കി.]]></a:t>
+              <a:t><![CDATA[of the law of Moses, wherein the LORD commanded, saying, The fathers shall not be put to death for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. രാജാവു തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചശേഷം ഏലത്ത് പണിതതും അതിനെ യെഹൂദെക്കു]]></a:t>
+              <a:t><![CDATA[the children, nor the children be put to death for the fathers; but every man shall be put to death]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീണ്ടുകൊണ്ടതും ഇവൻ തന്നേ.]]></a:t>
+              <a:t><![CDATA[for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യെഹൂദാരാജാവായ യോവാശിന്റെ മകൻ അമസ്യാവിന്റെ പതിനഞ്ചാം ആണ്ടിൽ യിസ്രായേൽരാജാവായ യോവാശിന്റെ മകൻ]]></a:t>
+              <a:t><![CDATA[7. He slew of Edom in the valley of salt ten thousand, and took Selah by war, and called the name of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യൊരോബെയാം രാജാവായി ശമർയ്യയിൽ നാല്പത്തൊന്നു സംവത്സരം വാണു.]]></a:t>
+              <a:t><![CDATA[it Joktheel unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അവൻ യഹോവെക്കു അനിഷ്ടമായുള്ളതു ചെയ്തു, യിസ്രായേലിനെക്കൊണ്ടു പാപം ചെയ്യിച്ച നെബാത്തിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[8. Then Amaziah sent messengers to Jehoash, the son of Jehoahaz son of Jehu, king of Israel, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാണു. യെരൂശലേംകാരത്തിയായ അവന്റെ അമ്മെക്കു യെഹോവദ്ദാൻ എന്നു പേർ.]]></a:t>
+              <a:t><![CDATA[Jeroboam his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യൊരോബെയാമിന്റെ പാപങ്ങളൊന്നും വിട്ടുമാറിയില്ല.]]></a:t>
+              <a:t><![CDATA[Come, let us look one another in the face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഗത്ത്-ഹേഫർകാരനായ അമിത്ഥായിയുടെ മകനായ യോനാപ്രവാചകൻ എന്ന തന്റെ ദാസൻ മുഖാന്തരം യിസ്രായേലിന്റെ]]></a:t>
+              <a:t><![CDATA[9. And Jehoash the king of Israel sent to Amaziah king of Judah, saying, The thistle that was in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവ അരുളിച്ചെയ്ത വചനപ്രകാരം അവൻ ഹമാത്തിന്റെ അതിർമുതൽ അരാബയിലെ കടൽവരെ യിസ്രായേലിന്റെ ദേശത്തെ]]></a:t>
+              <a:t><![CDATA[Lebanon sent to the cedar that was in Lebanon, saying, Give your daughter to my son to wife: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീണ്ടും സ്വാധീനമാക്കി.]]></a:t>
+              <a:t><![CDATA[there passed by a wild beast that was in Lebanon, and trode down the thistle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. യിസ്രായേലിന്റെ കഷ്ടത എത്രയും കഠിനം, സ്വതന്ത്രനോ അസ്വതന്ത്രനോ ഇല്ല, യിസ്രായേലിന്നു സഹായം]]></a:t>
+              <a:t><![CDATA[10. You have indeed smitten Edom, and yours heart has lifted you up: glory of this, and tarry at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുന്നവനുമില്ല എന്നു യഹോവ കണ്ടിട്ടു,]]></a:t>
+              <a:t><![CDATA[home: for why should you meddle to your hurt, that you should fall, even you, and Judah with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. യിസ്രായേലിന്റെ പേർ ആകാശത്തിൻ കീഴിൽനിന്നു മായിച്ചുകളയും എന്നു യഹോവ അരുളിച്ചെയ്യാതെ യോവാശിന്റെ]]></a:t>
+              <a:t><![CDATA[11. But Amaziah would not hear. Therefore Jehoash king of Israel went up; and he and Amaziah king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ യൊരോബെയാംമുഖാന്തരം അവരെ രക്ഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[Judah looked one another in the face at Bethshemesh, which belongs to Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. യൊരോബെയാമിന്റെ മറ്റുള്ള വൃത്താന്തങ്ങളും അവൻ ചെയ്തതൊക്കെയും അവൻ യുദ്ധംചെയ്തതും യെഹൂദെക്കു]]></a:t>
+              <a:t><![CDATA[12. And Judah was put to the worse before Israel; and they fled every man to their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്ന ദമ്മേശെക്കും ഹമാത്തും യിസ്രായേലിന്നു വീണ്ടുകൊണ്ടതിൽ അവൻ കാണിച്ച പരാക്രമവും]]></a:t>
+              <a:t><![CDATA[13. And Jehoash king of Israel took Amaziah king of Judah, the son of Jehoash the son of Ahaziah, at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവൻ യഹോവെക്കു പ്രസാദമായുള്ളതു ചെയ്തു. തന്റെ പിതാവായ ദാവീദ് എന്നപോലെ അല്ലതാനും; തന്റെ അപ്പനായ]]></a:t>
+              <a:t><![CDATA[17. And Amaziah the son of Joash king of Judah lived after the death of Jehoash son of Jehoahaz king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽരാജാക്കന്മാരുടെ വൃത്താന്തപുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[Bethshemesh, and came to Jerusalem, and brake down the wall of Jerusalem from the gate of Ephraim]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. യൊരോബെയാം യിസ്രായേൽരാജാക്കന്മാരായ തന്റെ പിതാക്കന്മാരെപ്പോലെ നിദ്രപ്രാപിച്ചു; അവന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[unto the corner gate, four hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +15450,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സെഖർയ്യാവു അവന്നു പകരം രാജാവായി.]]></a:t>
+              <a:t><![CDATA[14. And he took all the gold and silver, and all the vessels that were found in the house of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[LORD, and in the treasures of the king's house, and hostages, and returned to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോവാശ് ചെയ്തതു പോലെ ഒക്കെയും അവൻ ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[of Israel fifteen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. എങ്കിലും പൂജാഗിരികൾക്കു നീക്കംവന്നില്ല; ജനം പൂജാഗിരികളിൽ യാഗംകഴിച്ചും ധൂപം കാട്ടിയും പോന്നു.]]></a:t>
+              <a:t><![CDATA[18. And the rest of the acts of Amaziah, are they not written in the book of the chronicles of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. രാജത്വം അവന്നു സ്ഥിരമായപ്പോൾ തന്റെ അപ്പനായ രാജാവിനെ കൊന്ന ഭൃത്യന്മാരെ അവൻ കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>