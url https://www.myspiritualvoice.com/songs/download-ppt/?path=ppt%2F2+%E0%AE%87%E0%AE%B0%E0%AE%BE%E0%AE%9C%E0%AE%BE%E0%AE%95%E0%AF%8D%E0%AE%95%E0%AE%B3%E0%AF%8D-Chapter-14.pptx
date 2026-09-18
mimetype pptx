--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -117,50 +117,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +210,53 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +417,56 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்; ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as soon as the kingdom was confirmed in his hand, that he slew his servants which had slain the king his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்; ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
+              <a:t><![CDATA[5. And it came to pass, as soon as the kingdom was confirmed in his hand, that he slew his servants which had slain the king his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. But the children of the murderers he slew not: according unto that which is written in the book of the law of Moses, wherein the LORD commanded, saying, The fathers shall not be put to death for the children, nor the children be put to death for the fathers; but every man shall be put to death for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. But the children of the murderers he slew not: according unto that which is written in the book of the law of Moses, wherein the LORD commanded, saying, The fathers shall not be put to death for the children, nor the children be put to death for the fathers; but every man shall be put to death for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. But the children of the murderers he slew not: according unto that which is written in the book of the law of Moses, wherein the LORD commanded, saying, The fathers shall not be put to death for the children, nor the children be put to death for the fathers; but every man shall be put to death for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின் ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. But the children of the murderers he slew not: according unto that which is written in the book of the law of Moses, wherein the LORD commanded, saying, The fathers shall not be put to death for the children, nor the children be put to death for the fathers; but every man shall be put to death for his own sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராஜா தன் பிதாக்களோடே நித்திரையடைந்தபின்பு, இவன் ஏலாதைக்கட்டி, அதைத் திரும்ப யூதாவின் வசமாக்கிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. He slew of Edom in the valley of salt ten thousand, and took Selah by war, and called the name of it Joktheel unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[7. He slew of Edom in the valley of salt ten thousand, and took Selah by war, and called the name of it Joktheel unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
+              <a:t><![CDATA[8. Then Amaziah sent messengers to Jehoash, the son of Jehoahaz son of Jehu, king of Israel, saying, Come, let us look one another in the face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[8. Then Amaziah sent messengers to Jehoash, the son of Jehoahaz son of Jehu, king of Israel, saying, Come, let us look one another in the face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. In the second year of Joash son of Jehoahaz king of Israel reigned Amaziah the son of Joash king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[9. And Jehoash the king of Israel sent to Amaziah king of Judah, saying, The thistle that was in Lebanon sent to the cedar that was in Lebanon, saying, Give your daughter to my son to wife: and there passed by a wild beast that was in Lebanon, and trode down the thistle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And Jehoash the king of Israel sent to Amaziah king of Judah, saying, The thistle that was in Lebanon sent to the cedar that was in Lebanon, saying, Give your daughter to my son to wife: and there passed by a wild beast that was in Lebanon, and trode down the thistle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And Jehoash the king of Israel sent to Amaziah king of Judah, saying, The thistle that was in Lebanon sent to the cedar that was in Lebanon, saying, Give your daughter to my son to wife: and there passed by a wild beast that was in Lebanon, and trode down the thistle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின் எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And Jehoash the king of Israel sent to Amaziah king of Judah, saying, The thistle that was in Lebanon sent to the cedar that was in Lebanon, saying, Give your daughter to my son to wife: and there passed by a wild beast that was in Lebanon, and trode down the thistle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
+              <a:t><![CDATA[10. You have indeed smitten Edom, and yours heart has lifted you up: glory of this, and tarry at home: for why should you meddle to your hurt, that you should fall, even you, and Judah with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
+              <a:t><![CDATA[10. You have indeed smitten Edom, and yours heart has lifted you up: glory of this, and tarry at home: for why should you meddle to your hurt, that you should fall, even you, and Judah with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின் குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[10. You have indeed smitten Edom, and yours heart has lifted you up: glory of this, and tarry at home: for why should you meddle to your hurt, that you should fall, even you, and Judah with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின் குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[11. But Amaziah would not hear. Therefore Jehoash king of Israel went up; and he and Amaziah king of Judah looked one another in the face at Bethshemesh, which belongs to Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. But Amaziah would not hear. Therefore Jehoash king of Israel went up; and he and Amaziah king of Judah looked one another in the face at Bethshemesh, which belongs to Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. And Judah was put to the worse before Israel; and they fled every man to their tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. In the second year of Joash son of Jehoahaz king of Israel reigned Amaziah the son of Joash king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. And Jehoash king of Israel took Amaziah king of Judah, the son of Jehoash the son of Ahaziah, at Bethshemesh, and came to Jerusalem, and brake down the wall of Jerusalem from the gate of Ephraim unto the corner gate, four hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[13. And Jehoash king of Israel took Amaziah king of Judah, the son of Jehoash the son of Ahaziah, at Bethshemesh, and came to Jerusalem, and brake down the wall of Jerusalem from the gate of Ephraim unto the corner gate, four hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[13. And Jehoash king of Israel took Amaziah king of Judah, the son of Jehoash the son of Ahaziah, at Bethshemesh, and came to Jerusalem, and brake down the wall of Jerusalem from the gate of Ephraim unto the corner gate, four hundred cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[14. And he took all the gold and silver, and all the vessels that were found in the house of the LORD, and in the treasures of the king's house, and hostages, and returned to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[14. And he took all the gold and silver, and all the vessels that were found in the house of the LORD, and in the treasures of the king's house, and hostages, and returned to Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம் பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
+              <a:t><![CDATA[15. Now the rest of the acts of Jehoash which he did, and his might, and how he fought with Amaziah king of Judah, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம் பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
+              <a:t><![CDATA[15. Now the rest of the acts of Jehoash which he did, and his might, and how he fought with Amaziah king of Judah, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன் தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Jehoash slept with his fathers, and was buried in Samaria with the kings of Israel; and Jeroboam his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன் தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Jehoash slept with his fathers, and was buried in Samaria with the kings of Israel; and Jeroboam his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Amaziah the son of Joash king of Judah lived after the death of Jehoash son of Jehoahaz king of Israel fifteen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[2. He was twenty and five years old when he began to reign, and reigned twenty and nine years in Jerusalem. And his mother's name was Jehoaddan of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Amaziah the son of Joash king of Judah lived after the death of Jehoash son of Jehoahaz king of Israel fifteen years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜ்யபாரம் அவன் கையிலே ஸ்திரப்பட்டபோது, அவனுடைய தகப்பனாகிய ராஜாவைக் கொன்றுபோட்ட தன் ஊழியக்காரரைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[18. And the rest of the acts of Amaziah, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ராஜ்யபாரம் அவன் கையிலே ஸ்திரப்பட்டபோது, அவனுடைய தகப்பனாகிய ராஜாவைக் கொன்றுபோட்ட தன் ஊழியக்காரரைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[18. And the rest of the acts of Amaziah, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. Now they made a conspiracy against him in Jerusalem: and he fled to Lachish; but they sent after him to Lachish, and slew him there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. Now they made a conspiracy against him in Jerusalem: and he fled to Lachish; but they sent after him to Lachish, and slew him there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And they brought him on horses: and he was buried at Jerusalem with his fathers in the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள் கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின் பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. And they brought him on horses: and he was buried at Jerusalem with his fathers in the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப் பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And all the people of Judah took Azariah, which was sixteen years old, and made him king instead of his father Amaziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப் பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And all the people of Judah took Azariah, which was sixteen years old, and made him king instead of his father Amaziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில் ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. He built Elath, and restored it to Judah, after that the king slept with his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம் பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[2. He was twenty and five years old when he began to reign, and reigned twenty and nine years in Jerusalem. And his mother's name was Jehoaddan of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில் ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[22. He built Elath, and restored it to Judah, after that the king slept with his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. In the fifteenth year of Amaziah the son of Joash king of Judah Jeroboam the son of Joash king of Israel began to reign in Samaria, and reigned forty and one years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. In the fifteenth year of Amaziah the son of Joash king of Judah Jeroboam the son of Joash king of Israel began to reign in Samaria, and reigned forty and one years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த முட்செடியை மிதித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from all the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from all the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக் கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[25. He restored the coast of Israel from the entering of Hamath unto the sea of the plain, according to the word of the LORD God of Israel, which he spoke by the hand of his servant Jonah, the son of Amittai, the prophet, which was of Gathhepher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
+              <a:t><![CDATA[25. He restored the coast of Israel from the entering of Hamath unto the sea of the plain, according to the word of the LORD God of Israel, which he spoke by the hand of his servant Jonah, the son of Amittai, the prophet, which was of Gathhepher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
+              <a:t><![CDATA[25. He restored the coast of Israel from the entering of Hamath unto the sea of the plain, according to the word of the LORD God of Israel, which he spoke by the hand of his servant Jonah, the son of Amittai, the prophet, which was of Gathhepher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதா ஜனங்கள் இஸ்ரவேலருக்கு முன்பாக முறிந்து அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. For the LORD saw the affliction of Israel, that it was very bitter: for there was not any shut up, nor any left, nor any helper for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[26. For the LORD saw the affliction of Israel, that it was very bitter: for there was not any shut up, nor any left, nor any helper for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, yet not like David his father: he did according to all things as Joash his father did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[27. And the LORD said not that he would blot out the name of Israel from under heaven: but he saved them by the hand of Jeroboam the son of Joash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[27. And the LORD said not that he would blot out the name of Israel from under heaven: but he saved them by the hand of Jeroboam the son of Joash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[28. Now the rest of the acts of Jeroboam, and all that he did, and his might, how he warred, and how he recovered Damascus, and Hamath, which belonged to Judah, for Israel, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6848,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[28. Now the rest of the acts of Jeroboam, and all that he did, and his might, how he warred, and how he recovered Damascus, and Hamath, which belonged to Judah, for Israel, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Now the rest of the acts of Jeroboam, and all that he did, and his might, how he warred, and how he recovered Damascus, and Hamath, which belonged to Judah, for Israel, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Jeroboam slept with his fathers, even with the kings of Israel; and Zachariah his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Jeroboam slept with his fathers, even with the kings of Israel; and Zachariah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, yet not like David his father: he did according to all things as Joash his father did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless the high places were not taken away: as yet the people did sacrifice and burnt incense on the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless the high places were not taken away: as yet the people did sacrifice and burnt incense on the high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414348" r:id="rId1"/>
+    <p:sldLayoutId id="2478715797" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,50 +8097,74 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now they made a conspiracy against him in Jerusalem: and he fled to Lachish; but they sent after]]></a:t>
+              <a:t><![CDATA[5. ராஜ்யபாரம் அவன் கையிலே ஸ்திரப்பட்டபோது, அவனுடைய தகப்பனாகிய ராஜாவைக் கொன்றுபோட்ட தன் ஊழியக்காரரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him to Lachish, and slew him there.]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they brought him on horses: and he was buried at Jerusalem with his fathers in the city of]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் பிள்ளைகளினிமித்தம் பிதாக்கள் கொலைசெய்யப்படாமலும் பிதாக்களினிமித்தம் பிள்ளைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David.]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யப்படாமலும், அவனவன் செய்த பாவத்தினிமித்தம் அவனவன் கொலைசெய்யப்படவேண்டும் என்று மோசேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And all the people of Judah took Azariah, which was sixteen years old, and made him king instead]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி, கர்த்தர் கட்டளையிட்ட பிரகாரம் கொலைசெய்தவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his father Amaziah.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளை அவன் கொல்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. He built Elath, and restored it to Judah, after that the king slept with his fathers.]]></a:t>
+              <a:t><![CDATA[7. அவன் உப்புப் பள்ளத்தாக்கிலே ஏதோமியரின் பதினாயிரம்பேரை மடங்கடித்து, யுத்தஞ்செய்து சேலாவைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the fifteenth year of Amaziah the son of Joash king of Judah Jeroboam the son of Joash king]]></a:t>
+              <a:t><![CDATA[பிடித்து, அதற்கு இந்நாள்வரைக்கும் இருக்கிற யொக்தியேல் என்னும் பேரைத்தரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel began to reign in Samaria, and reigned forty and one years.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அமத்சியா யெகூவின் குமாரனாகிய யோவாகாசின் குமாரன் யோவாஸ் என்னும் இஸ்ரவேலின் ராஜாவிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from all the sins of]]></a:t>
+              <a:t><![CDATA[ஸ்தானாபதிகளை அனுப்பி: நம்முடைய சாமர்த்தியத்தைப் பார்ப்போம் வா என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now the rest of the acts of Jehoash which he did, and his might, and how he fought with Amaziah]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாசுடைய இரண்டாம் வருஷத்திலே யூதாவின் ராஜாவாகிய யோவாசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் யூதாவின் ராஜாவாகிய அமத்சியாவுக்கு ஆள் அனுப்பி: லீபனோனிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. He restored the coast of Israel from the entering of Hamath unto the sea of the plain, according]]></a:t>
+              <a:t><![CDATA[முட்செடியானது, லீபனோனிலுள்ள கேதுருமரத்தை நோக்கி, நீ உன் மகளை என் மகனுக்கு மனைவியாக விவாகஞ்செய்துகொடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to the word of the LORD God of Israel, which he spoke by the hand of his servant Jonah, the son of]]></a:t>
+              <a:t><![CDATA[என்று சொல்லச்சொல்லிற்று; ஆனாலும் லீபனோனிலுள்ள ஒரு காட்டுமிருகம் அந்த வழி போகையில் ஓடி அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Amittai, the prophet, which was of Gathhepher.]]></a:t>
+              <a:t><![CDATA[முட்செடியை மிதித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For the LORD saw the affliction of Israel, that it was very bitter: for there was not any shut]]></a:t>
+              <a:t><![CDATA[10. நீ ஏதோமியரை முறிய அடித்ததினால் உன் இருதயம் உன்னைக் கர்வங்கொள்ளப்பண்ணினது; நீ பெருமைபாராட்டிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up, nor any left, nor any helper for Israel.]]></a:t>
+              <a:t><![CDATA[கொண்டு உன் வீட்டிலே இரு; நீயும் உன்னோடேகூட யூதாவும் விழும்படிக்கு, பொல்லாப்பைத் தேடிக்கொள்வானேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the LORD said not that he would blot out the name of Israel from under heaven: but he saved]]></a:t>
+              <a:t><![CDATA[என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them by the hand of Jeroboam the son of Joash.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் அமத்சியா செவிகொடாதேபோனான்; ஆகையால் இஸ்ரவேலின் ராஜாவாகிய யோவாஸ் வந்தான்; யூதாவிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Now the rest of the acts of Jeroboam, and all that he did, and his might, how he warred, and how]]></a:t>
+              <a:t><![CDATA[பெத்ஷிமேசிலே அவனும், யூதாவின் ராஜா அமத்சியாவும், தங்கள் சாமர்த்தியத்தைப் பார்க்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he recovered Damascus, and Hamath, which belonged to Judah, for Israel, are they not written in the]]></a:t>
+              <a:t><![CDATA[12. யூதா ஜனங்கள் இஸ்ரவேலருக்கு முன்பாக முறிந்து அவரவர் தங்கள் கூடாரங்களுக்கு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king of Judah, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[குமாரன் அமத்சியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[13. அகசியாவின் குமாரனாகிய யோவாசின் குமாரன் அமத்சியா என்னும் யூதாவின் ராஜாவையோ, இஸ்ரவேலின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Jeroboam slept with his fathers, even with the kings of Israel; and Zachariah his son]]></a:t>
+              <a:t><![CDATA[யோவாஸ் பெத்ஷிமேசிலே பிடித்து, எருசலேமுக்கு வந்து, எருசலேமின் அலங்கத்திலே எப்பிராயீம் வாசல் தொடங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reigned in his position.]]></a:t>
+              <a:t><![CDATA[மூலைவாசல்மட்டும் நானூறு முழ நீளம் இடித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the second year of Joash son of Jehoahaz king of Israel reigned Amaziah the son of Joash king]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய ஆலயத்திலும் ராஜாவுடைய அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட பொன் வெள்ளி யாவையும், சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Judah.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும், கிரியிருப்பவர்களையும் பிடித்துக்கொண்டு சமாரியாவுக்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He was twenty and five years old when he began to reign, and reigned twenty and nine years in]]></a:t>
+              <a:t><![CDATA[15. யோவாஸ் செய்த மற்ற வர்த்தமானங்களும், அவனுடைய வல்லமையும், அவன் யூதாவின் ராஜாவாகிய அமத்சியாவோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem. And his mother's name was Jehoaddan of Jerusalem.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணின விதமும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, yet not like David his father: he did]]></a:t>
+              <a:t><![CDATA[16. யோவாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், சமாரியாவில் இஸ்ரவேலின் ராஜாக்களண்டையிலே அடக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to all things as Joash his father did.]]></a:t>
+              <a:t><![CDATA[பண்ணப்பட்டான்; அவன் குமாரனாகிய யெரொபெயாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Nevertheless the high places were not taken away: as yet the people did sacrifice and burnt]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலின் ராஜாவாகிய யோவாகாசின் குமாரன் யோவாஸ் மரணமடைந்தபின், யூதாவின் ராஜாவாகிய யோவாசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Jehoash slept with his fathers, and was buried in Samaria with the kings of Israel; and]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் ராஜ்யபாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[incense on the high places.]]></a:t>
+              <a:t><![CDATA[குமாரன் அமத்சியா பதினைந்துவருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it came to pass, as soon as the kingdom was confirmed in his hand, that he slew his servants]]></a:t>
+              <a:t><![CDATA[18. அமத்சியாவின் மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகப் புஸ்தகத்தில் அல்லவோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which had slain the king his father.]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But the children of the murderers he slew not: according unto that which is written in the book]]></a:t>
+              <a:t><![CDATA[19. எருசலேமிலே அவனுக்கு விரோதமாகக் கட்டுப்பாடு பண்ணினார்கள்; அப்பொழுது லாகீசுக்கு ஓடிப்போனான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the law of Moses, wherein the LORD commanded, saying, The fathers shall not be put to death for]]></a:t>
+              <a:t><![CDATA[ஆனாலும் அவர்கள் அவன் பிறகே லாகீசுக்கு மனுஷரை அனுப்பி, அங்கே அவனைக் கொன்றுபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children, nor the children be put to death for the fathers; but every man shall be put to death]]></a:t>
+              <a:t><![CDATA[20. குதிரைகள்மேல் அவனை எடுத்துக் கொண்டுவந்தார்கள்; அவன் எருசலேமில் இருக்கிற தாவீதின் நகரத்திலே தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for his own sin.]]></a:t>
+              <a:t><![CDATA[பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. He slew of Edom in the valley of salt ten thousand, and took Selah by war, and called the name of]]></a:t>
+              <a:t><![CDATA[21. யூதா ஜனங்கள் யாவரும் பதினாறு வயதுள்ள அசரியாவை அழைத்துவந்து அவனை அவன் தகப்பனாகிய அமத்சியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it Joktheel unto this day.]]></a:t>
+              <a:t><![CDATA[ஸ்தானத்தில் ராஜாவாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then Amaziah sent messengers to Jehoash, the son of Jehoahaz son of Jehu, king of Israel, saying,]]></a:t>
+              <a:t><![CDATA[22. ராஜா தன் பிதாக்களோடே நித்திரையடைந்தபின்பு, இவன் ஏலாதைக்கட்டி, அதைத் திரும்ப யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jeroboam his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[பண்ணினான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் யொவதானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Come, let us look one another in the face.]]></a:t>
+              <a:t><![CDATA[வசமாக்கிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Jehoash the king of Israel sent to Amaziah king of Judah, saying, The thistle that was in]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய யோவாசின் குமாரன் அமத்சியாவின் பதினைந்தாம் வருஷத்தில், இஸ்ரவேலின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lebanon sent to the cedar that was in Lebanon, saying, Give your daughter to my son to wife: and]]></a:t>
+              <a:t><![CDATA[யோவாசின் குமாரன் யெரொபெயாம் ராஜாவாகி சமாரியாவில் நாற்பத்தொரு வருஷம் அரசாண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there passed by a wild beast that was in Lebanon, and trode down the thistle.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. You have indeed smitten Edom, and yours heart has lifted you up: glory of this, and tarry at]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யெரொபெயாமின் பாவங்கள் ஒன்றையும் அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[home: for why should you meddle to your hurt, that you should fall, even you, and Judah with you?]]></a:t>
+              <a:t><![CDATA[25. காத்தேப்பேர் ஊரானாகிய அமித்தாய் என்னும் தீர்க்கதரிசியின் குமாரன் யோனா என்னும் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But Amaziah would not hear. Therefore Jehoash king of Israel went up; and he and Amaziah king of]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரனைக்கொண்டு இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லியிருந்த வார்த்தையின்படியே, அவன் ஆமாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah looked one another in the face at Bethshemesh, which belongs to Judah.]]></a:t>
+              <a:t><![CDATA[எல்லை முதற்கொண்டு சமபூமியின் கடல்மட்டுமுள்ள இஸ்ரவேலின் எல்லைகளைத் திரும்பச் சேர்த்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Judah was put to the worse before Israel; and they fled every man to their tents.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் உபத்திரவம் மிகவும் கொடிது என்றும், அடைபட்டவனுமில்லை, விடுபட்டவனுமில்லை, இஸ்ரவேலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Jehoash king of Israel took Amaziah king of Judah, the son of Jehoash the son of Ahaziah, at]]></a:t>
+              <a:t><![CDATA[ஒத்தாசை செய்கிறவனுமில்லை என்றும் கர்த்தர் பார்த்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Amaziah the son of Joash king of Judah lived after the death of Jehoash son of Jehoahaz king]]></a:t>
+              <a:t><![CDATA[3. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; ஆனாலும் தன் தகப்பனாகிய தாவீதைப்போலல்ல; தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bethshemesh, and came to Jerusalem, and brake down the wall of Jerusalem from the gate of Ephraim]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேலின் பேரை வானத்தின் கீழிருந்து கொலைத்துப்போடுவேன் என்று கர்த்தர் சொல்லாமல், யோவாசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the corner gate, four hundred cubits.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யெரொபெயாமின் கையால் அவர்களை ரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he took all the gold and silver, and all the vessels that were found in the house of the]]></a:t>
+              <a:t><![CDATA[28. யெரொபெயாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், அவன் யுத்தம்பண்ணி, யூதாவுக்கு இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +15945,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and in the treasures of the king's house, and hostages, and returned to Samaria.]]></a:t>
+              <a:t><![CDATA[தமஸ்குவையும் ஆமாத்தையும் இஸ்ரவேலுக்காகத் திரும்பச் சேர்த்துக்கொண்ட அவனுடைய வல்லமையும், இஸ்ரவேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. யெரொபெயாம் இஸ்ரவேலின் ராஜாக்களாகிய தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் குமாரனாகிய சகரியா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel fifteen years.]]></a:t>
+              <a:t><![CDATA[தகப்பனாகிய யோவாஸ் செய்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the rest of the acts of Amaziah, are they not written in the book of the chronicles of the]]></a:t>
+              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings of Judah?]]></a:t>
+              <a:t><![CDATA[தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>