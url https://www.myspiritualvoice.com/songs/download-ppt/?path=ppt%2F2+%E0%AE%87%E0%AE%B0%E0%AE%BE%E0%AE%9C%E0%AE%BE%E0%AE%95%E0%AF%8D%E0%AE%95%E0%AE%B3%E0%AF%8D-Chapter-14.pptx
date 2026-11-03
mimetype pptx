--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -7581,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715797" r:id="rId1"/>
+    <p:sldLayoutId id="2482723301" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16798,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>