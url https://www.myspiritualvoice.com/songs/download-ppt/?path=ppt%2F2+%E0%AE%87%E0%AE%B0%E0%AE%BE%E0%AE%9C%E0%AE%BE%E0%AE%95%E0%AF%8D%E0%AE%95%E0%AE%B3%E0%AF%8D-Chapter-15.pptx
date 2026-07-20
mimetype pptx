--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -151,56 +151,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -261,53 +255,50 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
-    <p:sldId id="336" r:id="rId83"/>
-[...1 lines deleted...]
-    <p:sldId id="338" r:id="rId85"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -485,56 +476,53 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -594,51 +582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD stroke the king, so that he was a leper unto the day of his death, and dwelt in a several house. And Jotham the king's son was over the house, judging the people of the land.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் இந்த ராஜாவை வாதித்ததினால், அவன் தன் மரணநாள்மட்டும் குஷ்டரோகியாயிருந்து, தனித்து ஒரு வீட்டிலே வாசம்பண்ணினான்; ராஜாவின் குமாரனாகிய யோதாம் அரமனை விசாரிப்புக்காரனாயிருந்து, தேசத்தின் ஜனங்களை நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -703,51 +691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD stroke the king, so that he was a leper unto the day of his death, and dwelt in a several house. And Jotham the king's son was over the house, judging the people of the land.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் இந்த ராஜாவை வாதித்ததினால், அவன் தன் மரணநாள்மட்டும் குஷ்டரோகியாயிருந்து, தனித்து ஒரு வீட்டிலே வாசம்பண்ணினான்; ராஜாவின் குமாரனாகிய யோதாம் அரமனை விசாரிப்புக்காரனாயிருந்து, தேசத்தின் ஜனங்களை நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -812,51 +800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the rest of the acts of Azariah, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[6. அசரியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -921,51 +909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the rest of the acts of Azariah, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[6. அசரியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1030,51 +1018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So Azariah slept with his fathers; and they buried him with his fathers in the city of David: and Jotham his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[7. அசரியா தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்திலே அவன் பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோதாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1139,51 +1127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So Azariah slept with his fathers; and they buried him with his fathers in the city of David: and Jotham his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[7. அசரியா தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்திலே அவன் பிதாக்களண்டையிலே அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோதாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1248,51 +1236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In the thirty and eighth year of Azariah king of Judah did Zachariah the son of Jeroboam reign over Israel in Samaria six months.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் ராஜாவாகிய அசரியாவின் முப்பத்தெட்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய சகரியா இஸ்ரவேலின்மேல் சமாரியாவிலே ஆறுமாதம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1357,51 +1345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In the thirty and eighth year of Azariah king of Judah did Zachariah the son of Jeroboam reign over Israel in Samaria six months.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் ராஜாவாகிய அசரியாவின் முப்பத்தெட்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய சகரியா இஸ்ரவேலின்மேல் சமாரியாவிலே ஆறுமாதம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1466,51 +1454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he did that which was evil in the sight of the LORD, as his fathers had done: he departed not from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[9. தன் பிதாக்கள் செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1575,51 +1563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he did that which was evil in the sight of the LORD, as his fathers had done: he departed not from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[9. தன் பிதாக்கள் செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1684,51 +1672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the twenty and seventh year of Jeroboam king of Israel began Azariah son of Amaziah king of Judah to reign.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபத்தேழாம் வருஷத்தில், யூதாவின் ராஜாவாகிய அமத்சியாவின் குமாரன் அசரியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1793,51 +1781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Shallum the son of Jabesh conspired against him, and stroke him before the people, and slew him, and reigned in his position.]]></a:t>
+              <a:t><![CDATA[10. யாபேசின் குமாரனாகிய சல்லூம் அவனுக்கு விரோதமாகக் கட்டுப்பாடுபண்ணி, ஜனத்தின் முன்பாக அவனை வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1902,51 +1890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Shallum the son of Jabesh conspired against him, and stroke him before the people, and slew him, and reigned in his position.]]></a:t>
+              <a:t><![CDATA[10. யாபேசின் குமாரனாகிய சல்லூம் அவனுக்கு விரோதமாகக் கட்டுப்பாடுபண்ணி, ஜனத்தின் முன்பாக அவனை வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2011,51 +1999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the rest of the acts of Zachariah, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[11. சகரியாவின் மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2120,51 +2108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the rest of the acts of Zachariah, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[11. சகரியாவின் மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2229,51 +2217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. This was the word of the LORD which he spoke unto Jehu, saying, Your sons shall sit on the throne of Israel unto the fourth generation. And so it came to pass.]]></a:t>
+              <a:t><![CDATA[12. உன் குமாரர் நாலாம் தலைமுறைமட்டும் இஸ்ரவேலுடைய சிங்காசனத்தின் மேல் வீற்றிருப்பார்கள் என்று கர்த்தர் யெகூவோடே சொன்ன வார்த்தை இதுதான்; அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2338,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. This was the word of the LORD which he spoke unto Jehu, saying, Your sons shall sit on the throne of Israel unto the fourth generation. And so it came to pass.]]></a:t>
+              <a:t><![CDATA[12. உன் குமாரர் நாலாம் தலைமுறைமட்டும் இஸ்ரவேலுடைய சிங்காசனத்தின் மேல் வீற்றிருப்பார்கள் என்று கர்த்தர் யெகூவோடே சொன்ன வார்த்தை இதுதான்; அப்படியே ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2447,51 +2435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Shallum the son of Jabesh began to reign in the nine and thirtieth year of Uzziah king of Judah; and he reigned a full month in Samaria.]]></a:t>
+              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய உசியாவின் முப்பத்தொன்பதாம் வருஷத்தில் யாபேசின் குமாரனாகிய சல்லூம் ராஜாவாகி, சமாரியாவில் ஒரு மாதம் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2556,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Shallum the son of Jabesh began to reign in the nine and thirtieth year of Uzziah king of Judah; and he reigned a full month in Samaria.]]></a:t>
+              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய உசியாவின் முப்பத்தொன்பதாம் வருஷத்தில் யாபேசின் குமாரனாகிய சல்லூம் ராஜாவாகி, சமாரியாவில் ஒரு மாதம் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2665,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For Menahem the son of Gadi went up from Tirzah, and came to Samaria, and stroke Shallum the son of Jabesh in Samaria, and slew him, and reigned in his position.]]></a:t>
+              <a:t><![CDATA[14. காதியின் குமாரனாகிய மெனாகேம் திர்சாவிலிருந்து சமாரியாவுக்கு வந்து, யாபேசின் குமாரனாகிய சல்லூமைச் சமாரியாவிலே வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2774,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For Menahem the son of Gadi went up from Tirzah, and came to Samaria, and stroke Shallum the son of Jabesh in Samaria, and slew him, and reigned in his position.]]></a:t>
+              <a:t><![CDATA[14. காதியின் குமாரனாகிய மெனாகேம் திர்சாவிலிருந்து சமாரியாவுக்கு வந்து, யாபேசின் குமாரனாகிய சல்லூமைச் சமாரியாவிலே வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2883,51 +2871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the twenty and seventh year of Jeroboam king of Israel began Azariah son of Amaziah king of Judah to reign.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபத்தேழாம் வருஷத்தில், யூதாவின் ராஜாவாகிய அமத்சியாவின் குமாரன் அசரியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2992,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the rest of the acts of Shallum, and his conspiracy which he made, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[15. சல்லூமின் மற்ற வர்த்தமானங்களும், அவன் செய்த கட்டுப்பாடும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3101,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the rest of the acts of Shallum, and his conspiracy which he made, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[15. சல்லூமின் மற்ற வர்த்தமானங்களும், அவன் செய்த கட்டுப்பாடும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3210,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then Menahem stroke Tiphsah, and all that were therein, and the coasts thereof from Tirzah: because they opened not to him, therefore he stroke it; and all the women therein that were with child he ripped up.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது மெனாகேம் திப்சா பட்டணத்தையும், அதிலுள்ள யாவையும், திர்சாதொடங்கி அதின் எல்லைகளையும் முறிய அடித்தான்; அவர்கள் தனக்கு வாசலைத் திறக்கவில்லை என்று அவர்களை வெட்டி, அவர்களுடைய கர்ப்பவதிகளையெல்லாம் கீறிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3319,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then Menahem stroke Tiphsah, and all that were therein, and the coasts thereof from Tirzah: because they opened not to him, therefore he stroke it; and all the women therein that were with child he ripped up.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது மெனாகேம் திப்சா பட்டணத்தையும், அதிலுள்ள யாவையும், திர்சாதொடங்கி அதின் எல்லைகளையும் முறிய அடித்தான்; அவர்கள் தனக்கு வாசலைத் திறக்கவில்லை என்று அவர்களை வெட்டி, அவர்களுடைய கர்ப்பவதிகளையெல்லாம் கீறிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3428,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then Menahem stroke Tiphsah, and all that were therein, and the coasts thereof from Tirzah: because they opened not to him, therefore he stroke it; and all the women therein that were with child he ripped up.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது மெனாகேம் திப்சா பட்டணத்தையும், அதிலுள்ள யாவையும், திர்சாதொடங்கி அதின் எல்லைகளையும் முறிய அடித்தான்; அவர்கள் தனக்கு வாசலைத் திறக்கவில்லை என்று அவர்களை வெட்டி, அவர்களுடைய கர்ப்பவதிகளையெல்லாம் கீறிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3537,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. In the nine and thirtieth year of Azariah king of Judah began Menahem the son of Gadi to reign over Israel, and reigned ten years in Samaria.]]></a:t>
+              <a:t><![CDATA[17. யூதாவின் ராஜாவாகிய அசரியாவின் முப்பத்தொன்பதாம் வருஷத்தில், காதியின் குமாரனாகிய மெனாகேம் இஸ்ரவேல்மேல் ராஜாவாகி சமாரியாவிலே பத்துவருஷம் ராஜ்யபாரம்பண்ணி, அவன் தன் நாட்களிலெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3646,51 +3634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. In the nine and thirtieth year of Azariah king of Judah began Menahem the son of Gadi to reign over Israel, and reigned ten years in Samaria.]]></a:t>
+              <a:t><![CDATA[17. யூதாவின் ராஜாவாகிய அசரியாவின் முப்பத்தொன்பதாம் வருஷத்தில், காதியின் குமாரனாகிய மெனாகேம் இஸ்ரவேல்மேல் ராஜாவாகி சமாரியாவிலே பத்துவருஷம் ராஜ்யபாரம்பண்ணி, அவன் தன் நாட்களிலெல்லாம் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3755,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. In the nine and thirtieth year of Azariah king of Judah began Menahem the son of Gadi to reign over Israel, and reigned ten years in Samaria.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3864,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he did that which was evil in the sight of the LORD: he departed not all his days from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3973,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he did that which was evil in the sight of the LORD: he departed not all his days from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[19. அசீரியாவின் ராஜாவாகிய பூல், தேசத்திற்கு விரோதமாய் வந்தான்; அப்பொழுது மெனாகேம் பூலின் உதவியினால் ராஜ்யபாரத்தை தன் கையில் பலப்படுத்தும்பொருட்டு, அவனுக்கு ஆயிரம் தாலந்து வெள்ளி கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4082,51 +4070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Sixteen years old was he when he began to reign, and he reigned two and fifty years in Jerusalem. And his mother's name was Jecholiah of Jerusalem.]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது பதினாறு வயதாயிருந்து, ஐம்பத்திரண்டு வருஷம் எருசலேமிலே அரசாண்டான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் எக்கோலியாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Pul the king of Assyria came against the land: and Menahem gave Pul a thousand talents of silver, that his hand might be with him to confirm the kingdom in his hand.]]></a:t>
+              <a:t><![CDATA[19. அசீரியாவின் ராஜாவாகிய பூல், தேசத்திற்கு விரோதமாய் வந்தான்; அப்பொழுது மெனாகேம் பூலின் உதவியினால் ராஜ்யபாரத்தை தன் கையில் பலப்படுத்தும்பொருட்டு, அவனுக்கு ஆயிரம் தாலந்து வெள்ளி கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4300,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Pul the king of Assyria came against the land: and Menahem gave Pul a thousand talents of silver, that his hand might be with him to confirm the kingdom in his hand.]]></a:t>
+              <a:t><![CDATA[20. இந்தப் பணத்தை அசீரியாவின் ராஜாவுக்குக் கொடுக்கும்படி, மெனாகேம் இஸ்ரவேலில் பலத்த ஐசுவரியவான்களிடத்தில் ஆள் ஒன்றிற்கு ஐம்பது வெள்ளிச் சேக்கல் தண்டினான்; அப்படியே அசீரியாவின் ராஜா தேசத்திலே நிற்காமல் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4409,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Menahem exacted the money of Israel, even of all the mighty men of wealth, of each man fifty shekels of silver, to give to the king of Assyria. So the king of Assyria turned back, and stayed not there in the land.]]></a:t>
+              <a:t><![CDATA[20. இந்தப் பணத்தை அசீரியாவின் ராஜாவுக்குக் கொடுக்கும்படி, மெனாகேம் இஸ்ரவேலில் பலத்த ஐசுவரியவான்களிடத்தில் ஆள் ஒன்றிற்கு ஐம்பது வெள்ளிச் சேக்கல் தண்டினான்; அப்படியே அசீரியாவின் ராஜா தேசத்திலே நிற்காமல் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4518,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Menahem exacted the money of Israel, even of all the mighty men of wealth, of each man fifty shekels of silver, to give to the king of Assyria. So the king of Assyria turned back, and stayed not there in the land.]]></a:t>
+              <a:t><![CDATA[20. இந்தப் பணத்தை அசீரியாவின் ராஜாவுக்குக் கொடுக்கும்படி, மெனாகேம் இஸ்ரவேலில் பலத்த ஐசுவரியவான்களிடத்தில் ஆள் ஒன்றிற்கு ஐம்பது வெள்ளிச் சேக்கல் தண்டினான்; அப்படியே அசீரியாவின் ராஜா தேசத்திலே நிற்காமல் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4627,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Menahem exacted the money of Israel, even of all the mighty men of wealth, of each man fifty shekels of silver, to give to the king of Assyria. So the king of Assyria turned back, and stayed not there in the land.]]></a:t>
+              <a:t><![CDATA[21. மெனாகேமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4736,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the rest of the acts of Menahem, and all that he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[21. மெனாகேமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4845,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the rest of the acts of Menahem, and all that he did, are they not written in the book of the chronicles of the kings of Israel?]]></a:t>
+              <a:t><![CDATA[22. மெனாகேம் தன் பிதாக்களோடு நித்திரையடைந்தபின், அவன் குமாரனாகிய பெக்காகியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4954,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Menahem slept with his fathers; and Pekahiah his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய அசரியாவின் ஐம்பதாம் வருஷத்தில், மெனாகேமின் குமாரனாகிய பெக்காகியா இஸ்ரவேலின் மேல் ராஜாவாகி சமாரியாவிலே இரண்டு வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5063,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Menahem slept with his fathers; and Pekahiah his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய அசரியாவின் ஐம்பதாம் வருஷத்தில், மெனாகேமின் குமாரனாகிய பெக்காகியா இஸ்ரவேலின் மேல் ராஜாவாகி சமாரியாவிலே இரண்டு வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5172,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the fiftieth year of Azariah king of Judah Pekahiah the son of Menahem began to reign over Israel in Samaria, and reigned two years.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5281,51 +5269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Sixteen years old was he when he began to reign, and he reigned two and fifty years in Jerusalem. And his mother's name was Jecholiah of Jerusalem.]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது பதினாறு வயதாயிருந்து, ஐம்பத்திரண்டு வருஷம் எருசலேமிலே அரசாண்டான்; எருசலேம் நகரத்தாளான அவன் தாயின் பேர் எக்கோலியாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5390,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the fiftieth year of Azariah king of Judah Pekahiah the son of Menahem began to reign over Israel in Samaria, and reigned two years.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5499,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[25. ஆனாலும் ரெமலியாவின் குமாரனாகிய பெக்கா என்னும் அவனுடைய சேர்வைக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, கீலேயாத் புத்திரரில் ஐம்பதுபேரைக் கூட்டிக்கொண்டு, அவனையும் அர்கோபையும் ஆசியேயையும்; ராஜாவின் வீடாகிய அரமனையிலே சமாரியாவில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5608,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[25. ஆனாலும் ரெமலியாவின் குமாரனாகிய பெக்கா என்னும் அவனுடைய சேர்வைக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, கீலேயாத் புத்திரரில் ஐம்பதுபேரைக் கூட்டிக்கொண்டு, அவனையும் அர்கோபையும் ஆசியேயையும்; ராஜாவின் வீடாகிய அரமனையிலே சமாரியாவில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5717,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But Pekah the son of Remaliah, a captain of his, conspired against him, and stroke him in Samaria, in the palace of the king's house, with Argob and Arieh, and with him fifty men of the Gileadites: and he killed him, and reigned in his room.]]></a:t>
+              <a:t><![CDATA[25. ஆனாலும் ரெமலியாவின் குமாரனாகிய பெக்கா என்னும் அவனுடைய சேர்வைக்காரன் அவனுக்கு விரோதமாய்க் கட்டுப்பாடுபண்ணி, கீலேயாத் புத்திரரில் ஐம்பதுபேரைக் கூட்டிக்கொண்டு, அவனையும் அர்கோபையும் ஆசியேயையும்; ராஜாவின் வீடாகிய அரமனையிலே சமாரியாவில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5826,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But Pekah the son of Remaliah, a captain of his, conspired against him, and stroke him in Samaria, in the palace of the king's house, with Argob and Arieh, and with him fifty men of the Gileadites: and he killed him, and reigned in his room.]]></a:t>
+              <a:t><![CDATA[26. பெக்காகியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5935,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But Pekah the son of Remaliah, a captain of his, conspired against him, and stroke him in Samaria, in the palace of the king's house, with Argob and Arieh, and with him fifty men of the Gileadites: and he killed him, and reigned in his room.]]></a:t>
+              <a:t><![CDATA[26. பெக்காகியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6044,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But Pekah the son of Remaliah, a captain of his, conspired against him, and stroke him in Samaria, in the palace of the king's house, with Argob and Arieh, and with him fifty men of the Gileadites: and he killed him, and reigned in his room.]]></a:t>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய அசரியாவின் ஐம்பத்திரண்டாம் வருஷத்தில், ரெமலியாவின் குமாரனாகிய பெக்கா இஸ்ரவேலின்மேல் ராஜாவாகி சமாரியாவிலே இருபதுவருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6153,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the rest of the acts of Pekahiah, and all that he did, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய அசரியாவின் ஐம்பத்திரண்டாம் வருஷத்தில், ரெமலியாவின் குமாரனாகிய பெக்கா இஸ்ரவேலின்மேல் ராஜாவாகி சமாரியாவிலே இருபதுவருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6262,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the rest of the acts of Pekahiah, and all that he did, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[28. கர்த்தரின் பார்வைக்கு பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6371,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. In the two and fiftieth year of Azariah king of Judah Pekah the son of Remaliah began to reign over Israel in Samaria, and reigned twenty years.]]></a:t>
+              <a:t><![CDATA[28. கர்த்தரின் பார்வைக்கு பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு விலகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6480,51 +6468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, according to all that his father Amaziah had done;]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் தகப்பனாகிய அமத்சியா செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6589,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. In the two and fiftieth year of Azariah king of Judah Pekah the son of Remaliah began to reign over Israel in Samaria, and reigned twenty years.]]></a:t>
+              <a:t><![CDATA[29. இஸ்ரவேலின் ராஜாவாகிய பெக்காவின் நாட்களில் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசர் வந்து, ஈயோனையும், பெத்மாக்கா என்னும் ஆபேலையும், யனோவாகையும், கேதேசையும், ஆத்சோரையும், கீலேயாத்தையும், கலிலேயாவாகிய நப்தலி தேசமனைத்தையும் பிடித்து, குடிகளைச் சிறையாக அசீரியாவுக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6698,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he did that which was evil in the sight of the LORD: he departed not from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[29. இஸ்ரவேலின் ராஜாவாகிய பெக்காவின் நாட்களில் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசர் வந்து, ஈயோனையும், பெத்மாக்கா என்னும் ஆபேலையும், யனோவாகையும், கேதேசையும், ஆத்சோரையும், கீலேயாத்தையும், கலிலேயாவாகிய நப்தலி தேசமனைத்தையும் பிடித்து, குடிகளைச் சிறையாக அசீரியாவுக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6807,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he did that which was evil in the sight of the LORD: he departed not from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
+              <a:t><![CDATA[29. இஸ்ரவேலின் ராஜாவாகிய பெக்காவின் நாட்களில் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசர் வந்து, ஈயோனையும், பெத்மாக்கா என்னும் ஆபேலையும், யனோவாகையும், கேதேசையும், ஆத்சோரையும், கீலேயாத்தையும், கலிலேயாவாகிய நப்தலி தேசமனைத்தையும் பிடித்து, குடிகளைச் சிறையாக அசீரியாவுக்குக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6916,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In the days of Pekah king of Israel came Tiglathpileser king of Assyria, and took Ijon, and Abelbethmaachah, and Janoah, and Kedesh, and Hazor, and Gilead, and Galilee, all the land of Naphtali, and carried them captive to Assyria.]]></a:t>
+              <a:t><![CDATA[30. ஏலாவின் குமாரனாகிய ஓசெயா ரெமலியாவின் குமாரனாகிய பெக்காவுக்கு விரோதமாய் கட்டுப்பாடுபண்ணி, அவனை உசியாவின் குமாரனாகிய யோதாமை இருபதாம் வருஷத்தில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7025,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In the days of Pekah king of Israel came Tiglathpileser king of Assyria, and took Ijon, and Abelbethmaachah, and Janoah, and Kedesh, and Hazor, and Gilead, and Galilee, all the land of Naphtali, and carried them captive to Assyria.]]></a:t>
+              <a:t><![CDATA[30. ஏலாவின் குமாரனாகிய ஓசெயா ரெமலியாவின் குமாரனாகிய பெக்காவுக்கு விரோதமாய் கட்டுப்பாடுபண்ணி, அவனை உசியாவின் குமாரனாகிய யோதாமை இருபதாம் வருஷத்தில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7134,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. In the days of Pekah king of Israel came Tiglathpileser king of Assyria, and took Ijon, and Abelbethmaachah, and Janoah, and Kedesh, and Hazor, and Gilead, and Galilee, all the land of Naphtali, and carried them captive to Assyria.]]></a:t>
+              <a:t><![CDATA[31. பெக்காவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7243,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Hoshea the son of Elah made a conspiracy against Pekah the son of Remaliah, and stroke him, and slew him, and reigned in his position, in the twentieth year of Jotham the son of Uzziah.]]></a:t>
+              <a:t><![CDATA[31. பெக்காவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7352,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Hoshea the son of Elah made a conspiracy against Pekah the son of Remaliah, and stroke him, and slew him, and reigned in his position, in the twentieth year of Jotham the son of Uzziah.]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேலின் ராஜாவாகிய ரெமலியாவின் குமாரன் பெக்காவின் இரண்டாம் வருஷத்தில், யூதாவின் ராஜாவாகிய உசியாவின் குமாரன் யோதாம் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7461,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the rest of the acts of Pekah, and all that he did, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேலின் ராஜாவாகிய ரெமலியாவின் குமாரன் பெக்காவின் இரண்டாம் வருஷத்தில், யூதாவின் ராஜாவாகிய உசியாவின் குமாரன் யோதாம் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7570,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the rest of the acts of Pekah, and all that he did, behold, they are written in the book of the chronicles of the kings of Israel.]]></a:t>
+              <a:t><![CDATA[33. அவன் ராஜாவாகிறபோது, இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே பதினாறுவருஷம் அரசாண்டான்; சாதோக்கின் குமாரத்தியாகிய அவன் தாயின் பேர் எருசாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7679,51 +7667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Save that the high places were not removed: the people sacrificed and burnt incense still on the high places.]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் தகப்பனாகிய அமத்சியா செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7788,51 +7776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. In the second year of Pekah the son of Remaliah king of Israel began Jotham the son of Uzziah king of Judah to reign.]]></a:t>
+              <a:t><![CDATA[33. அவன் ராஜாவாகிறபோது, இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே பதினாறுவருஷம் அரசாண்டான்; சாதோக்கின் குமாரத்தியாகிய அவன் தாயின் பேர் எருசாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7897,51 +7885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. In the second year of Pekah the son of Remaliah king of Israel began Jotham the son of Uzziah king of Judah to reign.]]></a:t>
+              <a:t><![CDATA[34. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; தன் தகப்பனாகிய உசியா செய்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8006,51 +7994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Five and twenty years old was he when he began to reign, and he reigned sixteen years in Jerusalem. And his mother's name was Jerusha, the daughter of Zadok.]]></a:t>
+              <a:t><![CDATA[34. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; தன் தகப்பனாகிய உசியா செய்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8115,51 +8103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Five and twenty years old was he when he began to reign, and he reigned sixteen years in Jerusalem. And his mother's name was Jerusha, the daughter of Zadok.]]></a:t>
+              <a:t><![CDATA[35. மேடைகள்மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டி வந்தார்கள்; இவன் கர்த்தருடைய ஆலயத்தின் உயர்ந்த வாசலைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8224,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he did that which was right in the sight of the LORD: he did according to all that his father Uzziah had done.]]></a:t>
+              <a:t><![CDATA[35. மேடைகள்மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டி வந்தார்கள்; இவன் கர்த்தருடைய ஆலயத்தின் உயர்ந்த வாசலைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8333,51 +8321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he did that which was right in the sight of the LORD: he did according to all that his father Uzziah had done.]]></a:t>
+              <a:t><![CDATA[36. யோதாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8442,51 +8430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Nevertheless the high places were not removed: the people sacrificed and burned incense still in the high places. He built the higher gate of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[36. யோதாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8551,51 +8539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Nevertheless the high places were not removed: the people sacrificed and burned incense still in the high places. He built the higher gate of the house of the LORD.]]></a:t>
+              <a:t><![CDATA[37. அந்நாட்களிலே கர்த்தர் சீரியாவின் ராஜாவாகிய ரேத்சீனையும், ரெமலியாவின் குமாரனாகிய பெக்காவையும் யூதாவுக்கு விரோதமாக அனுப்பத்தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8660,51 +8648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Now the rest of the acts of Jotham, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[37. அந்நாட்களிலே கர்த்தர் சீரியாவின் ராஜாவாகிய ரேத்சீனையும், ரெமலியாவின் குமாரனாகிய பெக்காவையும் யூதாவுக்கு விரோதமாக அனுப்பத்தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8769,51 +8757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Now the rest of the acts of Jotham, and all that he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[38. யோதாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் பட்டணத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8878,51 +8866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Save that the high places were not removed: the people sacrificed and burnt incense still on the high places.]]></a:t>
+              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகள் மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8987,378 +8975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. In those days the LORD began to send against Judah Rezin the king of Syria, and Pekah the son of Remaliah.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[38. And Jotham slept with his fathers, and was buried with his fathers in the city of David his father: and Ahaz his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[38. யோதாம் தன் பிதாக்களோடே நித்திரையடைந்தபின், தன் தகப்பனாகிய தாவீதின் பட்டணத்திலே தன் பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9423,51 +9084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the LORD stroke the king, so that he was a leper unto the day of his death, and dwelt in a several house. And Jotham the king's son was over the house, judging the people of the land.]]></a:t>
+              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகள் மேல் பலியிட்டுத் தூபங்காட்டிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9502,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493567" r:id="rId1"/>
+    <p:sldLayoutId id="2473507560" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10170,74 +9831,50 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10346,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீட்டிலே வாசம்பண்ணினான்; ராஜாவின் குமாரனாகிய யோதாம் அரமனை விசாரிப்புக்காரனாயிருந்து, தேசத்தின்]]></a:t>
+              <a:t><![CDATA[5. And the LORD stroke the king, so that he was a leper unto the day of his death, and dwelt in a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனங்களை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[several house. And Jotham the king's son was over the house, judging the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அசரியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப்]]></a:t>
+              <a:t><![CDATA[6. And the rest of the acts of Azariah, and all that he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசரியா தன் பிதாக்களோடே நித்திரையடைந்தபின், அவனைத் தாவீதின் நகரத்திலே அவன் பிதாக்களண்டையிலே]]></a:t>
+              <a:t><![CDATA[7. So Azariah slept with his fathers; and they buried him with his fathers in the city of David: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடக்கம்பண்ணினார்கள்; அவன் குமாரனாகிய யோதாம் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[Jotham his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் ராஜாவாகிய அசரியாவின் முப்பத்தெட்டாம் வருஷத்திலே யெரொபெயாமின் குமாரனாகிய சகரியா]]></a:t>
+              <a:t><![CDATA[8. In the thirty and eighth year of Azariah king of Judah did Zachariah the son of Jeroboam reign]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேலின்மேல் சமாரியாவிலே ஆறுமாதம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[over Israel in Samaria six months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் பிதாக்கள் செய்ததுபோல, கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப்]]></a:t>
+              <a:t><![CDATA[9. And he did that which was evil in the sight of the LORD, as his fathers had done: he departed not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[from the sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய யெரொபெயாமின் இருபத்தேழாம் வருஷத்தில், யூதாவின் ராஜாவாகிய அமத்சியாவின்]]></a:t>
+              <a:t><![CDATA[1. In the twenty and seventh year of Jeroboam king of Israel began Azariah son of Amaziah king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யாபேசின் குமாரனாகிய சல்லூம் அவனுக்கு விரோதமாகக் கட்டுப்பாடுபண்ணி, ஜனத்தின் முன்பாக அவனை வெட்டிக்]]></a:t>
+              <a:t><![CDATA[10. And Shallum the son of Jabesh conspired against him, and stroke him before the people, and slew]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[him, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகரியாவின் மற்ற வர்த்தமானங்கள் இஸ்ரவேல் ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ]]></a:t>
+              <a:t><![CDATA[11. And the rest of the acts of Zachariah, behold, they are written in the book of the chronicles of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் குமாரர் நாலாம் தலைமுறைமட்டும் இஸ்ரவேலுடைய சிங்காசனத்தின் மேல் வீற்றிருப்பார்கள் என்று]]></a:t>
+              <a:t><![CDATA[12. This was the word of the LORD which he spoke unto Jehu, saying, Your sons shall sit on the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் யெகூவோடே சொன்ன வார்த்தை இதுதான்; அப்படியே ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[throne of Israel unto the fourth generation. And so it came to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய உசியாவின் முப்பத்தொன்பதாம் வருஷத்தில் யாபேசின் குமாரனாகிய சல்லூம் ராஜாவாகி,]]></a:t>
+              <a:t><![CDATA[13. Shallum the son of Jabesh began to reign in the nine and thirtieth year of Uzziah king of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமாரியாவில் ஒரு மாதம் அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[and he reigned a full month in Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காதியின் குமாரனாகிய மெனாகேம் திர்சாவிலிருந்து சமாரியாவுக்கு வந்து, யாபேசின் குமாரனாகிய சல்லூமைச்]]></a:t>
+              <a:t><![CDATA[14. For Menahem the son of Gadi went up from Tirzah, and came to Samaria, and stroke Shallum the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமாரியாவிலே வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[of Jabesh in Samaria, and slew him, and reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரன் அசரியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[Judah to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சல்லூமின் மற்ற வர்த்தமானங்களும், அவன் செய்த கட்டுப்பாடும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப்]]></a:t>
+              <a:t><![CDATA[15. And the rest of the acts of Shallum, and his conspiracy which he made, behold, they are written]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[in the book of the chronicles of the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது மெனாகேம் திப்சா பட்டணத்தையும், அதிலுள்ள யாவையும், திர்சாதொடங்கி அதின் எல்லைகளையும்]]></a:t>
+              <a:t><![CDATA[16. Then Menahem stroke Tiphsah, and all that were therein, and the coasts thereof from Tirzah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முறிய அடித்தான்; அவர்கள் தனக்கு வாசலைத் திறக்கவில்லை என்று அவர்களை வெட்டி, அவர்களுடைய]]></a:t>
+              <a:t><![CDATA[because they opened not to him, therefore he stroke it; and all the women therein that were with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்ப்பவதிகளையெல்லாம் கீறிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[child he ripped up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதாவின் ராஜாவாகிய அசரியாவின் முப்பத்தொன்பதாம் வருஷத்தில், காதியின் குமாரனாகிய மெனாகேம்]]></a:t>
+              <a:t><![CDATA[17. In the nine and thirtieth year of Azariah king of Judah began Menahem the son of Gadi to reign]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேல்மேல் ராஜாவாகி சமாரியாவிலே பத்துவருஷம் ராஜ்யபாரம்பண்ணி, அவன் தன் நாட்களிலெல்லாம் கர்த்தரின்]]></a:t>
+              <a:t><![CDATA[over Israel, and reigned ten years in Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[18. And he did that which was evil in the sight of the LORD: he departed not all his days from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின் குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு]]></a:t>
+              <a:t><![CDATA[sins of Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விலகாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. And Pul the king of Assyria came against the land: and Menahem gave Pul a thousand talents of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது பதினாறு வயதாயிருந்து, ஐம்பத்திரண்டு வருஷம் எருசலேமிலே அரசாண்டான்; எருசலேம்]]></a:t>
+              <a:t><![CDATA[2. Sixteen years old was he when he began to reign, and he reigned two and fifty years in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அசீரியாவின் ராஜாவாகிய பூல், தேசத்திற்கு விரோதமாய் வந்தான்; அப்பொழுது மெனாகேம் பூலின் உதவியினால்]]></a:t>
+              <a:t><![CDATA[silver, that his hand might be with him to confirm the kingdom in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜ்யபாரத்தை தன் கையில் பலப்படுத்தும்பொருட்டு, அவனுக்கு ஆயிரம் தாலந்து வெள்ளி கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[20. And Menahem exacted the money of Israel, even of all the mighty men of wealth, of each man fifty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இந்தப் பணத்தை அசீரியாவின் ராஜாவுக்குக் கொடுக்கும்படி, மெனாகேம் இஸ்ரவேலில் பலத்த]]></a:t>
+              <a:t><![CDATA[shekels of silver, to give to the king of Assyria. So the king of Assyria turned back, and stayed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஐசுவரியவான்களிடத்தில் ஆள் ஒன்றிற்கு ஐம்பது வெள்ளிச் சேக்கல் தண்டினான்; அப்படியே அசீரியாவின் ராஜா]]></a:t>
+              <a:t><![CDATA[not there in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேசத்திலே நிற்காமல் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[21. And the rest of the acts of Menahem, and all that he did, are they not written in the book of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மெனாகேமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப்]]></a:t>
+              <a:t><![CDATA[the chronicles of the kings of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. And Menahem slept with his fathers; and Pekahiah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மெனாகேம் தன் பிதாக்களோடு நித்திரையடைந்தபின், அவன் குமாரனாகிய பெக்காகியா அவன் ஸ்தானத்தில்]]></a:t>
+              <a:t><![CDATA[23. In the fiftieth year of Azariah king of Judah Pekahiah the son of Menahem began to reign over]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[Israel in Samaria, and reigned two years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யூதாவின் ராஜாவாகிய அசரியாவின் ஐம்பதாம் வருஷத்தில், மெனாகேமின் குமாரனாகிய பெக்காகியா இஸ்ரவேலின்]]></a:t>
+              <a:t><![CDATA[24. And he did that which was evil in the sight of the LORD: he departed not from the sins of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நகரத்தாளான அவன் தாயின் பேர் எக்கோலியாள்.]]></a:t>
+              <a:t><![CDATA[And his mother's name was Jecholiah of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேல் ராஜாவாகி சமாரியாவிலே இரண்டு வருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்; அவன் இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின்]]></a:t>
+              <a:t><![CDATA[25. But Pekah the son of Remaliah, a captain of his, conspired against him, and stroke him in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனாகிய யெரொபெயாமின் பாவங்களை விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[Samaria, in the palace of the king's house, with Argob and Arieh, and with him fifty men of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாலும் ரெமலியாவின் குமாரனாகிய பெக்கா என்னும் அவனுடைய சேர்வைக்காரன் அவனுக்கு விரோதமாய்க்]]></a:t>
+              <a:t><![CDATA[Gileadites: and he killed him, and reigned in his room.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டுப்பாடுபண்ணி, கீலேயாத் புத்திரரில் ஐம்பதுபேரைக் கூட்டிக்கொண்டு, அவனையும் அர்கோபையும்]]></a:t>
+              <a:t><![CDATA[26. And the rest of the acts of Pekahiah, and all that he did, behold, they are written in the book]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆசியேயையும்; ராஜாவின் வீடாகிய அரமனையிலே சமாரியாவில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில்]]></a:t>
+              <a:t><![CDATA[of the chronicles of the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[27. In the two and fiftieth year of Azariah king of Judah Pekah the son of Remaliah began to reign]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பெக்காகியாவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப்]]></a:t>
+              <a:t><![CDATA[over Israel in Samaria, and reigned twenty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[28. And he did that which was evil in the sight of the LORD: he departed not from the sins of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யூதாவின் ராஜாவாகிய அசரியாவின் ஐம்பத்திரண்டாம் வருஷத்தில், ரெமலியாவின் குமாரனாகிய பெக்கா]]></a:t>
+              <a:t><![CDATA[Jeroboam the son of Nebat, who made Israel to sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தன் தகப்பனாகிய அமத்சியா செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, according to all that his father]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேலின்மேல் ராஜாவாகி சமாரியாவிலே இருபதுவருஷம் ராஜ்யபாரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[29. In the days of Pekah king of Israel came Tiglathpileser king of Assyria, and took Ijon, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தரின் பார்வைக்கு பொல்லாப்பானதைச் செய்தான்; இஸ்ரவேலைப் பாவஞ்செய்யப்பண்ணின நேபாத்தின்]]></a:t>
+              <a:t><![CDATA[Abelbethmaachah, and Janoah, and Kedesh, and Hazor, and Gilead, and Galilee, all the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரனாகிய யெரொபெயாமின் பாவங்களை அவன் விட்டு விலகவில்லை.]]></a:t>
+              <a:t><![CDATA[Naphtali, and carried them captive to Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேலின் ராஜாவாகிய பெக்காவின் நாட்களில் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசர் வந்து,]]></a:t>
+              <a:t><![CDATA[30. And Hoshea the son of Elah made a conspiracy against Pekah the son of Remaliah, and stroke him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஈயோனையும், பெத்மாக்கா என்னும் ஆபேலையும், யனோவாகையும், கேதேசையும், ஆத்சோரையும், கீலேயாத்தையும்,]]></a:t>
+              <a:t><![CDATA[and slew him, and reigned in his position, in the twentieth year of Jotham the son of Uzziah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கலிலேயாவாகிய நப்தலி தேசமனைத்தையும் பிடித்து, குடிகளைச் சிறையாக அசீரியாவுக்குக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[31. And the rest of the acts of Pekah, and all that he did, behold, they are written in the book of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஏலாவின் குமாரனாகிய ஓசெயா ரெமலியாவின் குமாரனாகிய பெக்காவுக்கு விரோதமாய் கட்டுப்பாடுபண்ணி, அவனை]]></a:t>
+              <a:t><![CDATA[the chronicles of the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உசியாவின் குமாரனாகிய யோதாமை இருபதாம் வருஷத்தில் வெட்டிக் கொன்றுபோட்டு, அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[32. In the second year of Pekah the son of Remaliah king of Israel began Jotham the son of Uzziah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பெக்காவின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், இஸ்ரவேல் ராஜாக்களின் நாளாகமப்]]></a:t>
+              <a:t><![CDATA[king of Judah to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[33. Five and twenty years old was he when he began to reign, and he reigned sixteen years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேடைகள் மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகள் மேல் பலியிட்டுத்]]></a:t>
+              <a:t><![CDATA[Amaziah had done;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேலின் ராஜாவாகிய ரெமலியாவின் குமாரன் பெக்காவின் இரண்டாம் வருஷத்தில், யூதாவின் ராஜாவாகிய]]></a:t>
+              <a:t><![CDATA[Jerusalem. And his mother's name was Jerusha, the daughter of Zadok.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உசியாவின் குமாரன் யோதாம் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[34. And he did that which was right in the sight of the LORD: he did according to all that his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் ராஜாவாகிறபோது, இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே பதினாறுவருஷம் அரசாண்டான்; சாதோக்கின்]]></a:t>
+              <a:t><![CDATA[father Uzziah had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரத்தியாகிய அவன் தாயின் பேர் எருசாள்.]]></a:t>
+              <a:t><![CDATA[35. Nevertheless the high places were not removed: the people sacrificed and burned incense still in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்; தன் தகப்பனாகிய உசியா செய்தபடியெல்லாம்]]></a:t>
+              <a:t><![CDATA[the high places. He built the higher gate of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்தான்.]]></a:t>
+              <a:t><![CDATA[36. Now the rest of the acts of Jotham, and all that he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மேடைகள்மாத்திரம் அகற்றப்படவில்லை; ஜனங்கள் இன்னும் மேடைகளின்மேல் பலியிட்டுத் தூபங்காட்டி]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வந்தார்கள்; இவன் கர்த்தருடைய ஆலயத்தின் உயர்ந்த வாசலைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[37. In those days the LORD began to send against Judah Rezin the king of Syria, and Pekah the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. யோதாமின் மற்ற வர்த்தமானங்களும், அவன் செய்தவை யாவும், யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில்]]></a:t>
+              <a:t><![CDATA[Remaliah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அல்லவோ எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[38. And Jotham slept with his fathers, and was buried with his fathers in the city of David his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தூபங்காட்டிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Save that the high places were not removed: the people sacrificed and burnt incense still on the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,447 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அந்நாட்களிலே கர்த்தர் சீரியாவின் ராஜாவாகிய ரேத்சீனையும், ரெமலியாவின் குமாரனாகிய பெக்காவையும்]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[பிதாக்களண்டையில் அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய ஆகாஸ் அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[father: and Ahaz his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் இந்த ராஜாவை வாதித்ததினால், அவன் தன் மரணநாள்மட்டும் குஷ்டரோகியாயிருந்து, தனித்து ஒரு]]></a:t>
+              <a:t><![CDATA[high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21099,91 +20340,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21384,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>83</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>