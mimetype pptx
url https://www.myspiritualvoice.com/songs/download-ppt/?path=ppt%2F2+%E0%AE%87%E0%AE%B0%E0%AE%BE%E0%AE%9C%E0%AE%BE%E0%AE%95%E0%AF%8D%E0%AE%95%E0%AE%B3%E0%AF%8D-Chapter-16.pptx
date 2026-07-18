--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -83,50 +83,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +155,51 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +343,54 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then Rezin king of Syria and Pekah son of Remaliah king of Israel came up to Jerusalem to war: and they besieged Ahaz, but could not overcome him.]]></a:t>
+              <a:t><![CDATA[4. மேடைகளிலும் மலைகளின்மேலும் பச்சையான சகல மரத்தின்கீழும் பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. At that time Rezin king of Syria recovered Elath to Syria, and drove the Jews from Elath: and the Syrians came to Elath, and dwelt there unto this day.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜாவாகிய ரேத்சீனும், இஸ்ரவேலின் ராஜாவாகிய ரெமலியாவின் குமாரன் பெக்காவும், எருசலேமின்மேல் யுத்தம்பண்ண வந்து ஆகாசை முற்றிக்கை போட்டார்கள்; ஆனாலும் ஜெயிக்கமாட்டாதே போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. At that time Rezin king of Syria recovered Elath to Syria, and drove the Jews from Elath: and the Syrians came to Elath, and dwelt there unto this day.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜாவாகிய ரேத்சீனும், இஸ்ரவேலின் ராஜாவாகிய ரெமலியாவின் குமாரன் பெக்காவும், எருசலேமின்மேல் யுத்தம்பண்ண வந்து ஆகாசை முற்றிக்கை போட்டார்கள்; ஆனாலும் ஜெயிக்கமாட்டாதே போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. At that time Rezin king of Syria recovered Elath to Syria, and drove the Jews from Elath: and the Syrians came to Elath, and dwelt there unto this day.]]></a:t>
+              <a:t><![CDATA[6. அக்காலத்தில் சீரியாவின் ராஜாவாகிய ரேத்சீன் ஏலாத்தைத் திரும்பச் சீரியாவோடே சேர்த்துக்கொண்டு, யூதரை ஏலாத்திலிருந்து துரத்தினான்; சீரியர் ஏலாத்திற்கு வந்து இந்நாள் வரைக்கும் அவ்விடத்திலே குடியாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So Ahaz sent messengers to Tiglathpileser king of Assyria, saying, I am your servant and your son: come up, and save me out of the hand of the king of Syria, and out of the hand of the king of Israel, which rise up against me.]]></a:t>
+              <a:t><![CDATA[6. அக்காலத்தில் சீரியாவின் ராஜாவாகிய ரேத்சீன் ஏலாத்தைத் திரும்பச் சீரியாவோடே சேர்த்துக்கொண்டு, யூதரை ஏலாத்திலிருந்து துரத்தினான்; சீரியர் ஏலாத்திற்கு வந்து இந்நாள் வரைக்கும் அவ்விடத்திலே குடியாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So Ahaz sent messengers to Tiglathpileser king of Assyria, saying, I am your servant and your son: come up, and save me out of the hand of the king of Syria, and out of the hand of the king of Israel, which rise up against me.]]></a:t>
+              <a:t><![CDATA[7. ஆகாஸ் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசரிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நான் உம்முடைய அடியானும் உம்முடைய குமாரனுமாயிருக்கிறேன்; நீர் வந்து, எனக்கு விரோதமாயெழும்பின சீரியா ராஜாவின் கைக்கும், இஸ்ரவேல் ராஜாவின் கைக்கும் என்னை நீங்கலாக்கிவிடும் என்று சொல்லச்சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So Ahaz sent messengers to Tiglathpileser king of Assyria, saying, I am your servant and your son: come up, and save me out of the hand of the king of Syria, and out of the hand of the king of Israel, which rise up against me.]]></a:t>
+              <a:t><![CDATA[7. ஆகாஸ் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசரிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நான் உம்முடைய அடியானும் உம்முடைய குமாரனுமாயிருக்கிறேன்; நீர் வந்து, எனக்கு விரோதமாயெழும்பின சீரியா ராஜாவின் கைக்கும், இஸ்ரவேல் ராஜாவின் கைக்கும் என்னை நீங்கலாக்கிவிடும் என்று சொல்லச்சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Ahaz took the silver and gold that was found in the house of the LORD, and in the treasures of the king's house, and sent it for a present to the king of Assyria.]]></a:t>
+              <a:t><![CDATA[7. ஆகாஸ் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசரிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நான் உம்முடைய அடியானும் உம்முடைய குமாரனுமாயிருக்கிறேன்; நீர் வந்து, எனக்கு விரோதமாயெழும்பின சீரியா ராஜாவின் கைக்கும், இஸ்ரவேல் ராஜாவின் கைக்கும் என்னை நீங்கலாக்கிவிடும் என்று சொல்லச்சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Ahaz took the silver and gold that was found in the house of the LORD, and in the treasures of the king's house, and sent it for a present to the king of Assyria.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட வெள்ளியையும் பொன்னையும் எடுத்து, அசீரியாவின் ராஜாவுக்குக் காணிக்கையாக அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the king of Assyria hearkened unto him: for the king of Assyria went up against Damascus, and took it, and carried the people of it captive to Kir, and slew Rezin.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட வெள்ளியையும் பொன்னையும் எடுத்து, அசீரியாவின் ராஜாவுக்குக் காணிக்கையாக அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the seventeenth year of Pekah the son of Remaliah Ahaz the son of Jotham king of Judah began to reign.]]></a:t>
+              <a:t><![CDATA[1. ரெமலியாவின் குமாரனாகிய பெக்காவின் பதினேழாம் வருஷத்தில் யூதாவின் ராஜாவாகிய யோதாமின் குமாரன் ஆகாஸ் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the king of Assyria hearkened unto him: for the king of Assyria went up against Damascus, and took it, and carried the people of it captive to Kir, and slew Rezin.]]></a:t>
+              <a:t><![CDATA[9. அசீரியா ராஜா அவனுக்குச் செவி கொடுத்து, தமஸ்குவுக்குப்போய் அதைப் பிடித்து, அதின் குடிகளைக் கீர்பட்டணத்திற்குச் சிறைபிடித்துக்கொண்டுபோய், ரேத்சீனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And king Ahaz went to Damascus to meet Tiglathpileser king of Assyria, and saw an altar that was at Damascus: and king Ahaz sent to Urijah the priest the fashion of the altar, and the pattern of it, according to all the workmanship thereof.]]></a:t>
+              <a:t><![CDATA[9. அசீரியா ராஜா அவனுக்குச் செவி கொடுத்து, தமஸ்குவுக்குப்போய் அதைப் பிடித்து, அதின் குடிகளைக் கீர்பட்டணத்திற்குச் சிறைபிடித்துக்கொண்டுபோய், ரேத்சீனைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And king Ahaz went to Damascus to meet Tiglathpileser king of Assyria, and saw an altar that was at Damascus: and king Ahaz sent to Urijah the priest the fashion of the altar, and the pattern of it, according to all the workmanship thereof.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ராஜாவாகிய ஆகாஸ் தமஸ்குவிலுள்ள அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசருக்கு எதிர்கொண்டு போய்த் தமஸ்குவிலுள்ள பலிபீடத்தைக் கண்டான். ராஜாவாகிய ஆகாஸ் அந்தப் பலிபீடத்தின் சாயலையும், அதினுடைய சகல வேலைப்பாடாகிய அதின் மாதிரியையும் ஆசாரியனாகிய உரியாவுக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And king Ahaz went to Damascus to meet Tiglathpileser king of Assyria, and saw an altar that was at Damascus: and king Ahaz sent to Urijah the priest the fashion of the altar, and the pattern of it, according to all the workmanship thereof.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ராஜாவாகிய ஆகாஸ் தமஸ்குவிலுள்ள அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசருக்கு எதிர்கொண்டு போய்த் தமஸ்குவிலுள்ள பலிபீடத்தைக் கண்டான். ராஜாவாகிய ஆகாஸ் அந்தப் பலிபீடத்தின் சாயலையும், அதினுடைய சகல வேலைப்பாடாகிய அதின் மாதிரியையும் ஆசாரியனாகிய உரியாவுக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Urijah the priest built an altar according to all that king Ahaz had sent from Damascus: so Urijah the priest made it against king Ahaz came from Damascus.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ராஜாவாகிய ஆகாஸ் தமஸ்குவிலுள்ள அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசருக்கு எதிர்கொண்டு போய்த் தமஸ்குவிலுள்ள பலிபீடத்தைக் கண்டான். ராஜாவாகிய ஆகாஸ் அந்தப் பலிபீடத்தின் சாயலையும், அதினுடைய சகல வேலைப்பாடாகிய அதின் மாதிரியையும் ஆசாரியனாகிய உரியாவுக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Urijah the priest built an altar according to all that king Ahaz had sent from Damascus: so Urijah the priest made it against king Ahaz came from Damascus.]]></a:t>
+              <a:t><![CDATA[11. ராஜாவாகிய ஆகாஸ் தமஸ்குவிலிருந்து வருகிறதற்குள் ஆசாரியனாகிய உரியா அப்படிக்கொத்த பலிபீடத்தைக் கட்டி, ராஜாவாகிய ஆகாஸ் தமஸ்குவிலிருந்து அனுப்பின கட்டளையின்படியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when the king was come from Damascus, the king saw the altar: and the king approached to the altar, and offered thereon.]]></a:t>
+              <a:t><![CDATA[11. ராஜாவாகிய ஆகாஸ் தமஸ்குவிலிருந்து வருகிறதற்குள் ஆசாரியனாகிய உரியா அப்படிக்கொத்த பலிபீடத்தைக் கட்டி, ராஜாவாகிய ஆகாஸ் தமஸ்குவிலிருந்து அனுப்பின கட்டளையின்படியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when the king was come from Damascus, the king saw the altar: and the king approached to the altar, and offered thereon.]]></a:t>
+              <a:t><![CDATA[12. ராஜா தமஸ்குவிலிருந்து வந்தபோது, அவன் அந்தப் பலிபீடத்தைப் பார்த்து, அந்தப் பலிபீடத்தண்டையில் சேர்ந்து, அதின்மேல் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he burnt his burnt offering and his food offering, and poured his drink offering, and sprinkled the blood of his peace offerings, upon the altar.]]></a:t>
+              <a:t><![CDATA[12. ராஜா தமஸ்குவிலிருந்து வந்தபோது, அவன் அந்தப் பலிபீடத்தைப் பார்த்து, அந்தப் பலிபீடத்தண்டையில் சேர்ந்து, அதின்மேல் பலியிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he burnt his burnt offering and his food offering, and poured his drink offering, and sprinkled the blood of his peace offerings, upon the altar.]]></a:t>
+              <a:t><![CDATA[13. தன் சர்வாங்க தகனபலியையும் தன் போஜனபலியையும் தகனித்து, தன் பானபலியை வார்த்து, தன் சமாதானபலிகளின் இரத்தத்தை அந்தப் பலிபீடத்தின்மேல் தெளித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the seventeenth year of Pekah the son of Remaliah Ahaz the son of Jotham king of Judah began to reign.]]></a:t>
+              <a:t><![CDATA[1. ரெமலியாவின் குமாரனாகிய பெக்காவின் பதினேழாம் வருஷத்தில் யூதாவின் ராஜாவாகிய யோதாமின் குமாரன் ஆகாஸ் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he brought also the brazen altar, which was before the LORD, from the forefront of the house, from between the altar and the house of the LORD, and put it on the north side of the altar.]]></a:t>
+              <a:t><![CDATA[13. தன் சர்வாங்க தகனபலியையும் தன் போஜனபலியையும் தகனித்து, தன் பானபலியை வார்த்து, தன் சமாதானபலிகளின் இரத்தத்தை அந்தப் பலிபீடத்தின்மேல் தெளித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he brought also the brazen altar, which was before the LORD, from the forefront of the house, from between the altar and the house of the LORD, and put it on the north side of the altar.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தரின் சந்நிதியில் இருந்த வெண்கலப் பலிபீடத்தை அவன் தன் பலிபீடத்திற்கும் கர்த்தரின் ஆலயத்திற்கும் நடுவே ஆலயத்தின் முகப்பிலிருந்து எடுத்து, அதைத் தன் பலிபீடத்திற்கு வடபுறமாய் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And king Ahaz commanded Urijah the priest, saying, Upon the great altar burn the morning burnt offering, and the evening food offering, and the king's burnt sacrifice, and his food offering, with the burnt offering of all the people of the land, and their food offering, and their drink offerings; and sprinkle upon it all the blood of the burnt offering, and all the blood of the sacrifice: and the brazen altar shall be for me to enquire by.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தரின் சந்நிதியில் இருந்த வெண்கலப் பலிபீடத்தை அவன் தன் பலிபீடத்திற்கும் கர்த்தரின் ஆலயத்திற்கும் நடுவே ஆலயத்தின் முகப்பிலிருந்து எடுத்து, அதைத் தன் பலிபீடத்திற்கு வடபுறமாய் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And king Ahaz commanded Urijah the priest, saying, Upon the great altar burn the morning burnt offering, and the evening food offering, and the king's burnt sacrifice, and his food offering, with the burnt offering of all the people of the land, and their food offering, and their drink offerings; and sprinkle upon it all the blood of the burnt offering, and all the blood of the sacrifice: and the brazen altar shall be for me to enquire by.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய ஆகாஸ் ஆசாரியனாகிய உரியாவை நோக்கி: இந்தப் பெரிய பலிபீடத்தின்மேல் நீ காலைச் சர்வாங்க தகனபலியையும், மாலைப்போஜனபலியையும், ராஜாவின் சர்வாங்க தகனபலியையும், அவருடைய போஜனபலியையும், தேசத்தினுடைய சகல ஜனத்தின் சர்வாங்க தகனபலியையும், அவர்கள் போஜனபலியையும், அவர்கள் பானபலிகளையும் செலுத்தி, அதின்மேல் சர்வாங்க தகனங்களின் சகல இரத்தத்தையும், பலிகளின் சகல இரத்தத்தையும் தெளிப்பாயாக; அந்த வெண்கலப் பலிபீடமோ, நான் சன்னதம் கேட்கிறதற்கு உதவும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And king Ahaz commanded Urijah the priest, saying, Upon the great altar burn the morning burnt offering, and the evening food offering, and the king's burnt sacrifice, and his food offering, with the burnt offering of all the people of the land, and their food offering, and their drink offerings; and sprinkle upon it all the blood of the burnt offering, and all the blood of the sacrifice: and the brazen altar shall be for me to enquire by.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய ஆகாஸ் ஆசாரியனாகிய உரியாவை நோக்கி: இந்தப் பெரிய பலிபீடத்தின்மேல் நீ காலைச் சர்வாங்க தகனபலியையும், மாலைப்போஜனபலியையும், ராஜாவின் சர்வாங்க தகனபலியையும், அவருடைய போஜனபலியையும், தேசத்தினுடைய சகல ஜனத்தின் சர்வாங்க தகனபலியையும், அவர்கள் போஜனபலியையும், அவர்கள் பானபலிகளையும் செலுத்தி, அதின்மேல் சர்வாங்க தகனங்களின் சகல இரத்தத்தையும், பலிகளின் சகல இரத்தத்தையும் தெளிப்பாயாக; அந்த வெண்கலப் பலிபீடமோ, நான் சன்னதம் கேட்கிறதற்கு உதவும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And king Ahaz commanded Urijah the priest, saying, Upon the great altar burn the morning burnt offering, and the evening food offering, and the king's burnt sacrifice, and his food offering, with the burnt offering of all the people of the land, and their food offering, and their drink offerings; and sprinkle upon it all the blood of the burnt offering, and all the blood of the sacrifice: and the brazen altar shall be for me to enquire by.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய ஆகாஸ் ஆசாரியனாகிய உரியாவை நோக்கி: இந்தப் பெரிய பலிபீடத்தின்மேல் நீ காலைச் சர்வாங்க தகனபலியையும், மாலைப்போஜனபலியையும், ராஜாவின் சர்வாங்க தகனபலியையும், அவருடைய போஜனபலியையும், தேசத்தினுடைய சகல ஜனத்தின் சர்வாங்க தகனபலியையும், அவர்கள் போஜனபலியையும், அவர்கள் பானபலிகளையும் செலுத்தி, அதின்மேல் சர்வாங்க தகனங்களின் சகல இரத்தத்தையும், பலிகளின் சகல இரத்தத்தையும் தெளிப்பாயாக; அந்த வெண்கலப் பலிபீடமோ, நான் சன்னதம் கேட்கிறதற்கு உதவும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And king Ahaz commanded Urijah the priest, saying, Upon the great altar burn the morning burnt offering, and the evening food offering, and the king's burnt sacrifice, and his food offering, with the burnt offering of all the people of the land, and their food offering, and their drink offerings; and sprinkle upon it all the blood of the burnt offering, and all the blood of the sacrifice: and the brazen altar shall be for me to enquire by.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய ஆகாஸ் ஆசாரியனாகிய உரியாவை நோக்கி: இந்தப் பெரிய பலிபீடத்தின்மேல் நீ காலைச் சர்வாங்க தகனபலியையும், மாலைப்போஜனபலியையும், ராஜாவின் சர்வாங்க தகனபலியையும், அவருடைய போஜனபலியையும், தேசத்தினுடைய சகல ஜனத்தின் சர்வாங்க தகனபலியையும், அவர்கள் போஜனபலியையும், அவர்கள் பானபலிகளையும் செலுத்தி, அதின்மேல் சர்வாங்க தகனங்களின் சகல இரத்தத்தையும், பலிகளின் சகல இரத்தத்தையும் தெளிப்பாயாக; அந்த வெண்கலப் பலிபீடமோ, நான் சன்னதம் கேட்கிறதற்கு உதவும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Thus did Urijah the priest, according to all that king Ahaz commanded.]]></a:t>
+              <a:t><![CDATA[15. ராஜாவாகிய ஆகாஸ் ஆசாரியனாகிய உரியாவை நோக்கி: இந்தப் பெரிய பலிபீடத்தின்மேல் நீ காலைச் சர்வாங்க தகனபலியையும், மாலைப்போஜனபலியையும், ராஜாவின் சர்வாங்க தகனபலியையும், அவருடைய போஜனபலியையும், தேசத்தினுடைய சகல ஜனத்தின் சர்வாங்க தகனபலியையும், அவர்கள் போஜனபலியையும், அவர்கள் பானபலிகளையும் செலுத்தி, அதின்மேல் சர்வாங்க தகனங்களின் சகல இரத்தத்தையும், பலிகளின் சகல இரத்தத்தையும் தெளிப்பாயாக; அந்த வெண்கலப் பலிபீடமோ, நான் சன்னதம் கேட்கிறதற்கு உதவும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And king Ahaz cut off the borders of the bases, and removed the vessel that holds water from off them; and took down the sea from off the brazen oxen that were under it, and put it upon the pavement of stones.]]></a:t>
+              <a:t><![CDATA[16. ராஜாவாகிய ஆகாஸ் கட்டளையிட்டபடியெல்லாம் ஆசாரியனாகிய உரியா செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And king Ahaz cut off the borders of the bases, and removed the vessel that holds water from off them; and took down the sea from off the brazen oxen that were under it, and put it upon the pavement of stones.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் ராஜாவாகிய ஆகாஸ் ஆதாரங்களின் சவுக்கைகளை அறுத்துவிட்டு, அவைகளின்மேலிருந்த கொப்பரைகளை எடுத்து, கடல்தொட்டியைக் கீழே நிற்கிற வெண்கல ரிஷபங்களின் மேலிருந்து இறக்கி, அதைக் கற்களின் தளவரிசையிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Twenty years old was Ahaz when he began to reign, and reigned sixteen years in Jerusalem, and did not that which was right in the sight of the LORD his God, like David his father.]]></a:t>
+              <a:t><![CDATA[2. ஆகாஸ் ராஜாவாகிறபோது இருபது வயதாயிருந்து, எருசலேமிலே பதினாறு வருஷம் அரசாண்டான்; அவன் தன் தகப்பனாகிய தாவீதைப்போல் தன் தேவனாகிய கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்யாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And king Ahaz cut off the borders of the bases, and removed the vessel that holds water from off them; and took down the sea from off the brazen oxen that were under it, and put it upon the pavement of stones.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் ராஜாவாகிய ஆகாஸ் ஆதாரங்களின் சவுக்கைகளை அறுத்துவிட்டு, அவைகளின்மேலிருந்த கொப்பரைகளை எடுத்து, கடல்தொட்டியைக் கீழே நிற்கிற வெண்கல ரிஷபங்களின் மேலிருந்து இறக்கி, அதைக் கற்களின் தளவரிசையிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the covert for the sabbath that they had built in the house, and the king's entry without, turned he from the house of the LORD for the king of Assyria.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் ராஜாவாகிய ஆகாஸ் ஆதாரங்களின் சவுக்கைகளை அறுத்துவிட்டு, அவைகளின்மேலிருந்த கொப்பரைகளை எடுத்து, கடல்தொட்டியைக் கீழே நிற்கிற வெண்கல ரிஷபங்களின் மேலிருந்து இறக்கி, அதைக் கற்களின் தளவரிசையிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the covert for the sabbath that they had built in the house, and the king's entry without, turned he from the house of the LORD for the king of Assyria.]]></a:t>
+              <a:t><![CDATA[18. ஆலயத்தின் அருகே கட்டியிருந்த ஓய்வுநாளில் மண்டபத்தையும், ராஜா பிரவேசிக்கும் மண்டபத்தையும், அசீரியருடைய ராஜாவினிமித்தம் கர்த்தருடைய ஆலயத்திலிருந்து அப்புறப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now the rest of the acts of Ahaz which he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[18. ஆலயத்தின் அருகே கட்டியிருந்த ஓய்வுநாளில் மண்டபத்தையும், ராஜா பிரவேசிக்கும் மண்டபத்தையும், அசீரியருடைய ராஜாவினிமித்தம் கர்த்தருடைய ஆலயத்திலிருந்து அப்புறப்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now the rest of the acts of Ahaz which he did, are they not written in the book of the chronicles of the kings of Judah?]]></a:t>
+              <a:t><![CDATA[19. ஆகாஸ் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Ahaz slept with his fathers, and was buried with his fathers in the city of David: and Hezekiah his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[19. ஆகாஸ் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4701,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Ahaz slept with his fathers, and was buried with his fathers in the city of David: and Hezekiah his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[20. ஆகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் தாவீதின் நகரத்தில் தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய எசேக்கியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் தாவீதின் நகரத்தில் தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய எசேக்கியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Twenty years old was Ahaz when he began to reign, and reigned sixteen years in Jerusalem, and did not that which was right in the sight of the LORD his God, like David his father.]]></a:t>
+              <a:t><![CDATA[2. ஆகாஸ் ராஜாவாகிறபோது இருபது வயதாயிருந்து, எருசலேமிலே பதினாறு வருஷம் அரசாண்டான்; அவன் தன் தகப்பனாகிய தாவீதைப்போல் தன் தேவனாகிய கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்யாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But he walked in the way of the kings of Israel, yea, and made his son to pass through the fire, according to the abominations of the heathen, whom the LORD cast out from before the children of Israel.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே தன் குமாரனை முதலாய்த் தீக்கடக்கப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But he walked in the way of the kings of Israel, yea, and made his son to pass through the fire, according to the abominations of the heathen, whom the LORD cast out from before the children of Israel.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே தன் குமாரனை முதலாய்த் தீக்கடக்கப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he sacrificed and burnt incense in the high places, and on the hills, and under every green tree.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின ஜாதிகளுடைய அருவருப்புகளின்படியே தன் குமாரனை முதலாய்த் தீக்கடக்கப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then Rezin king of Syria and Pekah son of Remaliah king of Israel came up to Jerusalem to war: and they besieged Ahaz, but could not overcome him.]]></a:t>
+              <a:t><![CDATA[4. மேடைகளிலும் மலைகளின்மேலும் பச்சையான சகல மரத்தின்கீழும் பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493458" r:id="rId1"/>
+    <p:sldLayoutId id="2473414306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,50 +5798,58 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேமின்மேல் யுத்தம்பண்ண வந்து ஆகாசை முற்றிக்கை போட்டார்கள்; ஆனாலும் ஜெயிக்கமாட்டாதே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அக்காலத்தில் சீரியாவின் ராஜாவாகிய ரேத்சீன் ஏலாத்தைத் திரும்பச் சீரியாவோடே சேர்த்துக்கொண்டு, யூதரை]]></a:t>
+              <a:t><![CDATA[5. Then Rezin king of Syria and Pekah son of Remaliah king of Israel came up to Jerusalem to war:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஏலாத்திலிருந்து துரத்தினான்; சீரியர் ஏலாத்திற்கு வந்து இந்நாள் வரைக்கும் அவ்விடத்திலே]]></a:t>
+              <a:t><![CDATA[and they besieged Ahaz, but could not overcome him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. At that time Rezin king of Syria recovered Elath to Syria, and drove the Jews from Elath: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகாஸ் அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசரிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நான் உம்முடைய]]></a:t>
+              <a:t><![CDATA[Syrians came to Elath, and dwelt there unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடியானும் உம்முடைய குமாரனுமாயிருக்கிறேன்; நீர் வந்து, எனக்கு விரோதமாயெழும்பின சீரியா ராஜாவின்]]></a:t>
+              <a:t><![CDATA[7. So Ahaz sent messengers to Tiglathpileser king of Assyria, saying, I am your servant and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கைக்கும், இஸ்ரவேல் ராஜாவின் கைக்கும் என்னை நீங்கலாக்கிவிடும் என்று சொல்லச்சொல்லி;]]></a:t>
+              <a:t><![CDATA[son: come up, and save me out of the hand of the king of Syria, and out of the hand of the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருடைய ஆலயத்திலும் ராஜாவின் அரமனைப் பொக்கிஷங்களிலும் அகப்பட்ட வெள்ளியையும் பொன்னையும்]]></a:t>
+              <a:t><![CDATA[Israel, which rise up against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எடுத்து, அசீரியாவின் ராஜாவுக்குக் காணிக்கையாக அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[8. And Ahaz took the silver and gold that was found in the house of the LORD, and in the treasures]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அசீரியா ராஜா அவனுக்குச் செவி கொடுத்து, தமஸ்குவுக்குப்போய் அதைப் பிடித்து, அதின் குடிகளைக்]]></a:t>
+              <a:t><![CDATA[of the king's house, and sent it for a present to the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ரெமலியாவின் குமாரனாகிய பெக்காவின் பதினேழாம் வருஷத்தில் யூதாவின் ராஜாவாகிய யோதாமின் குமாரன் ஆகாஸ்]]></a:t>
+              <a:t><![CDATA[1. In the seventeenth year of Pekah the son of Remaliah Ahaz the son of Jotham king of Judah began]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கீர்பட்டணத்திற்குச் சிறைபிடித்துக்கொண்டுபோய், ரேத்சீனைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And the king of Assyria hearkened unto him: for the king of Assyria went up against Damascus, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ராஜாவாகிய ஆகாஸ் தமஸ்குவிலுள்ள அசீரியாவின் ராஜாவாகிய திகிலாத்பிலேசருக்கு எதிர்கொண்டு]]></a:t>
+              <a:t><![CDATA[took it, and carried the people of it captive to Kir, and slew Rezin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போய்த் தமஸ்குவிலுள்ள பலிபீடத்தைக் கண்டான். ராஜாவாகிய ஆகாஸ் அந்தப் பலிபீடத்தின் சாயலையும், அதினுடைய]]></a:t>
+              <a:t><![CDATA[10. And king Ahaz went to Damascus to meet Tiglathpileser king of Assyria, and saw an altar that was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகல வேலைப்பாடாகிய அதின் மாதிரியையும் ஆசாரியனாகிய உரியாவுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[at Damascus: and king Ahaz sent to Urijah the priest the fashion of the altar, and the pattern of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ராஜாவாகிய ஆகாஸ் தமஸ்குவிலிருந்து வருகிறதற்குள் ஆசாரியனாகிய உரியா அப்படிக்கொத்த பலிபீடத்தைக்]]></a:t>
+              <a:t><![CDATA[it, according to all the workmanship thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டி, ராஜாவாகிய ஆகாஸ் தமஸ்குவிலிருந்து அனுப்பின கட்டளையின்படியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Urijah the priest built an altar according to all that king Ahaz had sent from Damascus: so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜா தமஸ்குவிலிருந்து வந்தபோது, அவன் அந்தப் பலிபீடத்தைப் பார்த்து, அந்தப் பலிபீடத்தண்டையில்]]></a:t>
+              <a:t><![CDATA[Urijah the priest made it against king Ahaz came from Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேர்ந்து, அதின்மேல் பலியிட்டு,]]></a:t>
+              <a:t><![CDATA[12. And when the king was come from Damascus, the king saw the altar: and the king approached to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் சர்வாங்க தகனபலியையும் தன் போஜனபலியையும் தகனித்து, தன் பானபலியை வார்த்து, தன் சமாதானபலிகளின்]]></a:t>
+              <a:t><![CDATA[altar, and offered thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரத்தத்தை அந்தப் பலிபீடத்தின்மேல் தெளித்தான்.]]></a:t>
+              <a:t><![CDATA[13. And he burnt his burnt offering and his food offering, and poured his drink offering, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தரின் சந்நிதியில் இருந்த வெண்கலப் பலிபீடத்தை அவன் தன் பலிபீடத்திற்கும் கர்த்தரின்]]></a:t>
+              <a:t><![CDATA[sprinkled the blood of his peace offerings, upon the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆலயத்திற்கும் நடுவே ஆலயத்தின் முகப்பிலிருந்து எடுத்து, அதைத் தன் பலிபீடத்திற்கு வடபுறமாய் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he brought also the brazen altar, which was before the LORD, from the forefront of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ராஜாவாகிய ஆகாஸ் ஆசாரியனாகிய உரியாவை நோக்கி: இந்தப் பெரிய பலிபீடத்தின்மேல் நீ காலைச் சர்வாங்க]]></a:t>
+              <a:t><![CDATA[house, from between the altar and the house of the LORD, and put it on the north side of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகனபலியையும், மாலைப்போஜனபலியையும், ராஜாவின் சர்வாங்க தகனபலியையும், அவருடைய போஜனபலியையும்,]]></a:t>
+              <a:t><![CDATA[15. And king Ahaz commanded Urijah the priest, saying, Upon the great altar burn the morning burnt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேசத்தினுடைய சகல ஜனத்தின் சர்வாங்க தகனபலியையும், அவர்கள் போஜனபலியையும், அவர்கள் பானபலிகளையும்]]></a:t>
+              <a:t><![CDATA[offering, and the evening food offering, and the king's burnt sacrifice, and his food offering, with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செலுத்தி, அதின்மேல் சர்வாங்க தகனங்களின் சகல இரத்தத்தையும், பலிகளின் சகல இரத்தத்தையும் தெளிப்பாயாக;]]></a:t>
+              <a:t><![CDATA[the burnt offering of all the people of the land, and their food offering, and their drink]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அந்த வெண்கலப் பலிபீடமோ, நான் சன்னதம் கேட்கிறதற்கு உதவும் என்றான்.]]></a:t>
+              <a:t><![CDATA[offerings; and sprinkle upon it all the blood of the burnt offering, and all the blood of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ராஜாவாகிய ஆகாஸ் கட்டளையிட்டபடியெல்லாம் ஆசாரியனாகிய உரியா செய்தான்.]]></a:t>
+              <a:t><![CDATA[sacrifice: and the brazen altar shall be for me to enquire by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் ராஜாவாகிய ஆகாஸ் ஆதாரங்களின் சவுக்கைகளை அறுத்துவிட்டு, அவைகளின்மேலிருந்த கொப்பரைகளை]]></a:t>
+              <a:t><![CDATA[16. Thus did Urijah the priest, according to all that king Ahaz commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எடுத்து, கடல்தொட்டியைக் கீழே நிற்கிற வெண்கல ரிஷபங்களின் மேலிருந்து இறக்கி, அதைக் கற்களின்]]></a:t>
+              <a:t><![CDATA[17. And king Ahaz cut off the borders of the bases, and removed the vessel that holds water from off]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகாஸ் ராஜாவாகிறபோது இருபது வயதாயிருந்து, எருசலேமிலே பதினாறு வருஷம் அரசாண்டான்; அவன் தன்]]></a:t>
+              <a:t><![CDATA[2. Twenty years old was Ahaz when he began to reign, and reigned sixteen years in Jerusalem, and did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தளவரிசையிலே வைத்து,]]></a:t>
+              <a:t><![CDATA[them; and took down the sea from off the brazen oxen that were under it, and put it upon the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆலயத்தின் அருகே கட்டியிருந்த ஓய்வுநாளில் மண்டபத்தையும், ராஜா பிரவேசிக்கும் மண்டபத்தையும்,]]></a:t>
+              <a:t><![CDATA[pavement of stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அசீரியருடைய ராஜாவினிமித்தம் கர்த்தருடைய ஆலயத்திலிருந்து அப்புறப்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[18. And the covert for the sabbath that they had built in the house, and the king's entry without,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகாஸ் செய்த மற்ற வர்த்தமானங்கள் யூதாவுடைய ராஜாக்களின் நாளாகமப் புஸ்தகத்தில் அல்லவோ]]></a:t>
+              <a:t><![CDATA[turned he from the house of the LORD for the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. Now the rest of the acts of Ahaz which he did, are they not written in the book of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகாஸ் தன் பிதாக்களோடே நித்திரையடைந்தபின், அவன் தாவீதின் நகரத்தில் தன் பிதாக்களண்டையிலே]]></a:t>
+              <a:t><![CDATA[chronicles of the kings of Judah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11138,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவன் குமாரனாகிய எசேக்கியா அவன் ஸ்தானத்தில் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[20. And Ahaz slept with his fathers, and was buried with his fathers in the city of David: and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Hezekiah his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகப்பனாகிய தாவீதைப்போல் தன் தேவனாகிய கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்யாமல்,]]></a:t>
+              <a:t><![CDATA[not that which was right in the sight of the LORD his God, like David his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, கர்த்தர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்தின]]></a:t>
+              <a:t><![CDATA[3. But he walked in the way of the kings of Israel, yea, and made his son to pass through the fire,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜாதிகளுடைய அருவருப்புகளின்படியே தன் குமாரனை முதலாய்த் தீக்கடக்கப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[according to the abominations of the heathen, whom the LORD cast out from before the children of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேடைகளிலும் மலைகளின்மேலும் பச்சையான சகல மரத்தின்கீழும் பலியிட்டுத் தூபங்காட்டி வந்தான்.]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சீரியாவின் ராஜாவாகிய ரேத்சீனும், இஸ்ரவேலின் ராஜாவாகிய ரெமலியாவின் குமாரன் பெக்காவும்,]]></a:t>
+              <a:t><![CDATA[4. And he sacrificed and burnt incense in the high places, and on the hills, and under every green]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>