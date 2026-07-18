--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -163,54 +163,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -277,52 +273,50 @@
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
-    <p:sldId id="342" r:id="rId89"/>
-    <p:sldId id="343" r:id="rId90"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -506,55 +500,53 @@
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -614,51 +606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. He trusted in the LORD God of Israel; so that after him was none like him among all the kings of Judah, nor any that were before him.]]></a:t>
+              <a:t><![CDATA[4. அவன் மேடைகளை அகற்றி, சிலைகளைத் தகர்த்து, விக்கிரகத்தோப்புகளை வெட்டி, மோசே பண்ணியிருந்த வெண்கலச் சர்ப்பத்தை உடைத்துப் போட்டான்; அந்நாட்கள்மட்டும் இஸ்ரவேல் புத்திரர் அதற்குத் தூபங்காட்டி வந்தார்கள்; அதற்கு நிகுஸ்தான் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -723,51 +715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. He trusted in the LORD God of Israel; so that after him was none like him among all the kings of Judah, nor any that were before him.]]></a:t>
+              <a:t><![CDATA[5. அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தரின்மேல் வைத்த நம்பிக்கையிலே, அவனுக்குப் பின்னும் அவனுக்கு முன்னும் இருந்த யூதாவின் ராஜாக்களிலெல்லாம் அவனைப்போல் ஒருவனும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -832,51 +824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For he clave to the LORD, and departed not from following him, but kept his commandments, which the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[5. அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தரின்மேல் வைத்த நம்பிக்கையிலே, அவனுக்குப் பின்னும் அவனுக்கு முன்னும் இருந்த யூதாவின் ராஜாக்களிலெல்லாம் அவனைப்போல் ஒருவனும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -941,51 +933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For he clave to the LORD, and departed not from following him, but kept his commandments, which the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[6. அவன் கர்த்தரை விட்டுப் பின்வாங்காமல் அவரைச் சார்ந்திருந்து, கர்த்தர் மோசேக்குக் கற்பித்த அவருடைய கற்பனைகளைக் கைக்கொண்டு நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1050,51 +1042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the LORD was with him; and he prospered anywhere he went forth: and he rebelled against the king of Assyria, and served him not.]]></a:t>
+              <a:t><![CDATA[6. அவன் கர்த்தரை விட்டுப் பின்வாங்காமல் அவரைச் சார்ந்திருந்து, கர்த்தர் மோசேக்குக் கற்பித்த அவருடைய கற்பனைகளைக் கைக்கொண்டு நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1159,51 +1151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the LORD was with him; and he prospered anywhere he went forth: and he rebelled against the king of Assyria, and served him not.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் கர்த்தர் அவனோடிருந்தார்; அவன் போகிற இடம் எங்கும் அவனுக்கு அநுகூலமாயிற்று; அவன் அசீரியா ராஜாவைச் சேவிக்காமல், அவன் அதிகாரத்தைத் தள்ளிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1268,51 +1260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He stroke the Philistines, even unto Gaza, and the borders thereof, from the tower of the watchmen to the fenced city.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் கர்த்தர் அவனோடிருந்தார்; அவன் போகிற இடம் எங்கும் அவனுக்கு அநுகூலமாயிற்று; அவன் அசீரியா ராஜாவைச் சேவிக்காமல், அவன் அதிகாரத்தைத் தள்ளிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1377,51 +1369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He stroke the Philistines, even unto Gaza, and the borders thereof, from the tower of the watchmen to the fenced city.]]></a:t>
+              <a:t><![CDATA[8. அவன் பெலிஸ்தரைக் காசாமட்டும் அதின் எல்லைகள் பரியந்தமும், காவலாளர் காக்கிற கோபுரங்கள் தொடங்கி அரணான நகரங்கள் பரியந்தமும் முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1486,51 +1478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass in the fourth year of king Hezekiah, which was the seventh year of Hoshea son of Elah king of Israel, that Shalmaneser king of Assyria came up against Samaria, and besieged it.]]></a:t>
+              <a:t><![CDATA[8. அவன் பெலிஸ்தரைக் காசாமட்டும் அதின் எல்லைகள் பரியந்தமும், காவலாளர் காக்கிற கோபுரங்கள் தொடங்கி அரணான நகரங்கள் பரியந்தமும் முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1595,51 +1587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass in the fourth year of king Hezekiah, which was the seventh year of Hoshea son of Elah king of Israel, that Shalmaneser king of Assyria came up against Samaria, and besieged it.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய ஏலாவின் குமாரன் ஓசெயாவின் ஏழாம் வருஷத்திற்குச் சரியான எசேக்கியா ராஜாவின் நாலாம் வருஷத்திலே அசீரியா ராஜாவாகிய சல்மனாசார் சமாரியாவுக்கு விரோதமாய் வந்து அதை முற்றிக்கை போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1704,51 +1696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass in the third year of Hoshea son of Elah king of Israel, that Hezekiah the son of Ahaz king of Judah began to reign.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய ஏலாவின் குமாரன் ஓசெயாவின் மூன்றாம் வருஷத்திலே ஆகாஸ் என்னும் யூதாவுடைய ராஜாவின் குமாரனாகிய எசேக்கியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1813,51 +1805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass in the fourth year of king Hezekiah, which was the seventh year of Hoshea son of Elah king of Israel, that Shalmaneser king of Assyria came up against Samaria, and besieged it.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய ஏலாவின் குமாரன் ஓசெயாவின் ஏழாம் வருஷத்திற்குச் சரியான எசேக்கியா ராஜாவின் நாலாம் வருஷத்திலே அசீரியா ராஜாவாகிய சல்மனாசார் சமாரியாவுக்கு விரோதமாய் வந்து அதை முற்றிக்கை போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1922,51 +1914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And at the end of three years they took it: even in the sixth year of Hezekiah, that is in the ninth year of Hoshea king of Israel, Samaria was taken.]]></a:t>
+              <a:t><![CDATA[10. மூன்று வருஷம் சென்றபின்பு, அவர்கள் அதைப் பிடித்தார்கள்; எசேக்கியாவின் ஆறாம் வருஷத்திலும், இஸ்ரவேலின் ராஜாவாகிய ஓசெயாவின் ஒன்பதாம் வருஷத்திலும் சமாரியா பிடிபட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2031,51 +2023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And at the end of three years they took it: even in the sixth year of Hezekiah, that is in the ninth year of Hoshea king of Israel, Samaria was taken.]]></a:t>
+              <a:t><![CDATA[10. மூன்று வருஷம் சென்றபின்பு, அவர்கள் அதைப் பிடித்தார்கள்; எசேக்கியாவின் ஆறாம் வருஷத்திலும், இஸ்ரவேலின் ராஜாவாகிய ஓசெயாவின் ஒன்பதாம் வருஷத்திலும் சமாரியா பிடிபட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2140,51 +2132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the king of Assyria did carry away Israel unto Assyria, and put them in Halah and in Habor by the river of Gozan, and in the cities of the Medes:]]></a:t>
+              <a:t><![CDATA[11. அசீரியா ராஜா இஸ்ரவேலை அசீரியாவுக்குச் சிறைபிடித்துக்கொண்டுபோய், கோசான் நதியோரமான ஆலாகிலும் ஆபோரிலும் மேதியரின் பட்டணங்களிலும் குடியேற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2249,51 +2241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the king of Assyria did carry away Israel unto Assyria, and put them in Halah and in Habor by the river of Gozan, and in the cities of the Medes:]]></a:t>
+              <a:t><![CDATA[11. அசீரியா ராஜா இஸ்ரவேலை அசீரியாவுக்குச் சிறைபிடித்துக்கொண்டுபோய், கோசான் நதியோரமான ஆலாகிலும் ஆபோரிலும் மேதியரின் பட்டணங்களிலும் குடியேற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2358,51 +2350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Because they obeyed not the voice of the LORD their God, but transgressed his covenant, and all that Moses the servant of the LORD commanded, and would not hear them, nor do them.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்திற்குச் செவிகொடாமல், அவருடைய உடன்படிக்கையையும் கர்த்தரின் தாசனாகிய மோசே கற்பித்த யாவற்றையும் மீறி, அதற்குச் செவிகொடாமலும் அதின்படி செய்யாமலும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2467,51 +2459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Because they obeyed not the voice of the LORD their God, but transgressed his covenant, and all that Moses the servant of the LORD commanded, and would not hear them, nor do them.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்திற்குச் செவிகொடாமல், அவருடைய உடன்படிக்கையையும் கர்த்தரின் தாசனாகிய மோசே கற்பித்த யாவற்றையும் மீறி, அதற்குச் செவிகொடாமலும் அதின்படி செய்யாமலும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2576,51 +2568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Because they obeyed not the voice of the LORD their God, but transgressed his covenant, and all that Moses the servant of the LORD commanded, and would not hear them, nor do them.]]></a:t>
+              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய எசேக்கியாவின் பதினாலாம் வருஷத்திலே அசீரியா ராஜாவாகிய சனகெரிப் யூதாவிலிருக்கிற அரணான சகல பட்டணங்களுக்கும் விரோதமாய் வந்து அவைகளைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2685,51 +2677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Now in the fourteenth year of king Hezekiah did Sennacherib king of Assyria come up against all the fenced cities of Judah, and took them.]]></a:t>
+              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய எசேக்கியாவின் பதினாலாம் வருஷத்திலே அசீரியா ராஜாவாகிய சனகெரிப் யூதாவிலிருக்கிற அரணான சகல பட்டணங்களுக்கும் விரோதமாய் வந்து அவைகளைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2794,51 +2786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Now in the fourteenth year of king Hezekiah did Sennacherib king of Assyria come up against all the fenced cities of Judah, and took them.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது யூதாவின் ராஜாவாகிய எசேக்கியா லாகீசிலுள்ள அசீரியா ராஜாவுக்கு ஆள் அனுப்பி: நான் குற்றஞ்செய்தேன்; என்னைவிட்டுத் திரும்பிப்போம்; நீர் என்மேல் சுமத்துவதைச் சுமப்பேன் என்று சொன்னான்; அப்படியே அசீரியா ராஜா யூதாவின் ராஜாவாகிய எசேக்கியாவின்மேல் முந்நூறு தாலந்து வெள்ளியையும் முப்பது தாலந்து பொன்னையும் சுமத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2903,51 +2895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now it came to pass in the third year of Hoshea son of Elah king of Israel, that Hezekiah the son of Ahaz king of Judah began to reign.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய ஏலாவின் குமாரன் ஓசெயாவின் மூன்றாம் வருஷத்திலே ஆகாஸ் என்னும் யூதாவுடைய ராஜாவின் குமாரனாகிய எசேக்கியா ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3012,51 +3004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Hezekiah king of Judah sent to the king of Assyria to Lachish, saying, I have offended; return from me: that which you put on me will I bear. And the king of Assyria appointed unto Hezekiah king of Judah three hundred talents of silver and thirty talents of gold.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது யூதாவின் ராஜாவாகிய எசேக்கியா லாகீசிலுள்ள அசீரியா ராஜாவுக்கு ஆள் அனுப்பி: நான் குற்றஞ்செய்தேன்; என்னைவிட்டுத் திரும்பிப்போம்; நீர் என்மேல் சுமத்துவதைச் சுமப்பேன் என்று சொன்னான்; அப்படியே அசீரியா ராஜா யூதாவின் ராஜாவாகிய எசேக்கியாவின்மேல் முந்நூறு தாலந்து வெள்ளியையும் முப்பது தாலந்து பொன்னையும் சுமத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3121,51 +3113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Hezekiah king of Judah sent to the king of Assyria to Lachish, saying, I have offended; return from me: that which you put on me will I bear. And the king of Assyria appointed unto Hezekiah king of Judah three hundred talents of silver and thirty talents of gold.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது யூதாவின் ராஜாவாகிய எசேக்கியா லாகீசிலுள்ள அசீரியா ராஜாவுக்கு ஆள் அனுப்பி: நான் குற்றஞ்செய்தேன்; என்னைவிட்டுத் திரும்பிப்போம்; நீர் என்மேல் சுமத்துவதைச் சுமப்பேன் என்று சொன்னான்; அப்படியே அசீரியா ராஜா யூதாவின் ராஜாவாகிய எசேக்கியாவின்மேல் முந்நூறு தாலந்து வெள்ளியையும் முப்பது தாலந்து பொன்னையும் சுமத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3230,51 +3222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Hezekiah king of Judah sent to the king of Assyria to Lachish, saying, I have offended; return from me: that which you put on me will I bear. And the king of Assyria appointed unto Hezekiah king of Judah three hundred talents of silver and thirty talents of gold.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால் எசேக்கியா கர்த்தரின் ஆலயத்திலும் ராஜாவுடைய அரமனை பொக்கிஷங்களிலும் அகப்பட்ட எல்லா வெள்ளியையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3339,51 +3331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Hezekiah king of Judah sent to the king of Assyria to Lachish, saying, I have offended; return from me: that which you put on me will I bear. And the king of Assyria appointed unto Hezekiah king of Judah three hundred talents of silver and thirty talents of gold.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால் எசேக்கியா கர்த்தரின் ஆலயத்திலும் ராஜாவுடைய அரமனை பொக்கிஷங்களிலும் அகப்பட்ட எல்லா வெள்ளியையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3448,51 +3440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Hezekiah gave him all the silver that was found in the house of the LORD, and in the treasures of the king's house.]]></a:t>
+              <a:t><![CDATA[16. அக்காலத்திலே யூதாவின் ராஜாவாகிய எசேக்கியா கர்த்தருடைய ஆலயக்கதவுகளிலும் நிலைகளிலும் தான் அழுத்தியிருந்த பொன் தகடுகளைக் கழற்றி அவைகளை அசீரியா ராஜாவுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3557,51 +3549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Hezekiah gave him all the silver that was found in the house of the LORD, and in the treasures of the king's house.]]></a:t>
+              <a:t><![CDATA[16. அக்காலத்திலே யூதாவின் ராஜாவாகிய எசேக்கியா கர்த்தருடைய ஆலயக்கதவுகளிலும் நிலைகளிலும் தான் அழுத்தியிருந்த பொன் தகடுகளைக் கழற்றி அவைகளை அசீரியா ராஜாவுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3666,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. At that time did Hezekiah cut off the gold from the doors of the temple of the LORD, and from the pillars which Hezekiah king of Judah had overlaid, and gave it to the king of Assyria.]]></a:t>
+              <a:t><![CDATA[17. ஆகிலும் அசீரியா ராஜா லாகீசிலிருந்து தர்தானையும் ரப்சாரீசையும் ரப்சாக்கேயையும் பெரிய சேனையோடே எருசலேமுக்கு எசேக்கியா ராஜாவினிடத்தில் அனுப்பினான்; அவர்கள் எருசலேமுக்கு வந்து, வண்ணார் துறையின் வழியிலுள்ள மேல்குளத்துச் சாலகத்தண்டையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3775,51 +3767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. At that time did Hezekiah cut off the gold from the doors of the temple of the LORD, and from the pillars which Hezekiah king of Judah had overlaid, and gave it to the king of Assyria.]]></a:t>
+              <a:t><![CDATA[17. ஆகிலும் அசீரியா ராஜா லாகீசிலிருந்து தர்தானையும் ரப்சாரீசையும் ரப்சாக்கேயையும் பெரிய சேனையோடே எருசலேமுக்கு எசேக்கியா ராஜாவினிடத்தில் அனுப்பினான்; அவர்கள் எருசலேமுக்கு வந்து, வண்ணார் துறையின் வழியிலுள்ள மேல்குளத்துச் சாலகத்தண்டையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3884,51 +3876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king of Assyria sent Tartan and Rabsaris and Rabshakeh from Lachish to king Hezekiah with a great host against Jerusalem. And they went up and came to Jerusalem. And when they were come up, they came and stood by the conduit of the upper pool, which is in the highway of the launderer's field.]]></a:t>
+              <a:t><![CDATA[17. ஆகிலும் அசீரியா ராஜா லாகீசிலிருந்து தர்தானையும் ரப்சாரீசையும் ரப்சாக்கேயையும் பெரிய சேனையோடே எருசலேமுக்கு எசேக்கியா ராஜாவினிடத்தில் அனுப்பினான்; அவர்கள் எருசலேமுக்கு வந்து, வண்ணார் துறையின் வழியிலுள்ள மேல்குளத்துச் சாலகத்தண்டையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3993,51 +3985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king of Assyria sent Tartan and Rabsaris and Rabshakeh from Lachish to king Hezekiah with a great host against Jerusalem. And they went up and came to Jerusalem. And when they were come up, they came and stood by the conduit of the upper pool, which is in the highway of the launderer's field.]]></a:t>
+              <a:t><![CDATA[17. ஆகிலும் அசீரியா ராஜா லாகீசிலிருந்து தர்தானையும் ரப்சாரீசையும் ரப்சாக்கேயையும் பெரிய சேனையோடே எருசலேமுக்கு எசேக்கியா ராஜாவினிடத்தில் அனுப்பினான்; அவர்கள் எருசலேமுக்கு வந்து, வண்ணார் துறையின் வழியிலுள்ள மேல்குளத்துச் சாலகத்தண்டையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4102,51 +4094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Twenty and five years old was he when he began to reign; and he reigned twenty and nine years in Jerusalem. His mother's name also was Abi, the daughter of Zachariah.]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது, இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் அரசாண்டான்; சகரியாவின் குமாரத்தியாகிய அவன் தாயின் பேர் ஆபி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4211,51 +4203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the king of Assyria sent Tartan and Rabsaris and Rabshakeh from Lachish to king Hezekiah with a great host against Jerusalem. And they went up and came to Jerusalem. And when they were come up, they came and stood by the conduit of the upper pool, which is in the highway of the launderer's field.]]></a:t>
+              <a:t><![CDATA[18. ராஜாவை அழைப்பித்தார்கள்; அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை விசாரிப்புக்காரனும், செப்னா என்னும் சம்பிரதியும், ஆசாப்பின் குமாரனாகிய யோவாக் என்னும் கணக்கனும் அவர்களிடத்திற்குப் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4320,51 +4312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they had called to the king, there came out to them Eliakim the son of Hilkiah, which was over the household, and Shebna the scribe, and Joah the son of Asaph the recorder.]]></a:t>
+              <a:t><![CDATA[18. ராஜாவை அழைப்பித்தார்கள்; அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை விசாரிப்புக்காரனும், செப்னா என்னும் சம்பிரதியும், ஆசாப்பின் குமாரனாகிய யோவாக் என்னும் கணக்கனும் அவர்களிடத்திற்குப் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4429,51 +4421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they had called to the king, there came out to them Eliakim the son of Hilkiah, which was over the household, and Shebna the scribe, and Joah the son of Asaph the recorder.]]></a:t>
+              <a:t><![CDATA[19. ரப்சாக்கே அவர்களை நோக்கி: அசீரியா ராஜாவாகிய மகா ராஜாவானவர் உரைக்கிறதும், நீங்கள் எசேக்கியாவுக்குச் சொல்லவேண்டியதும் என்னவென்றால்: நீ நம்பியிருக்கிற இந்த நம்பிக்கை என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4538,51 +4530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they had called to the king, there came out to them Eliakim the son of Hilkiah, which was over the household, and Shebna the scribe, and Joah the son of Asaph the recorder.]]></a:t>
+              <a:t><![CDATA[19. ரப்சாக்கே அவர்களை நோக்கி: அசீரியா ராஜாவாகிய மகா ராஜாவானவர் உரைக்கிறதும், நீங்கள் எசேக்கியாவுக்குச் சொல்லவேண்டியதும் என்னவென்றால்: நீ நம்பியிருக்கிற இந்த நம்பிக்கை என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4647,51 +4639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Rabshakeh said unto them, Speak all of you now to Hezekiah, Thus says the great king, the king of Assyria, What confidence is this wherein you trust?]]></a:t>
+              <a:t><![CDATA[20. யுத்தத்திற்கு மந்திராலோசனையும் வல்லமையும் உண்டென்று நீ சொல்லுகிறாயே, அது வாய்ப்பேச்சேயன்றி வேறல்ல; நீ என்னை விரோதிக்கும் படி யார்மேல் நம்பிக்கை வைத்திருக்கிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4756,51 +4748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Rabshakeh said unto them, Speak all of you now to Hezekiah, Thus says the great king, the king of Assyria, What confidence is this wherein you trust?]]></a:t>
+              <a:t><![CDATA[20. யுத்தத்திற்கு மந்திராலோசனையும் வல்லமையும் உண்டென்று நீ சொல்லுகிறாயே, அது வாய்ப்பேச்சேயன்றி வேறல்ல; நீ என்னை விரோதிக்கும் படி யார்மேல் நம்பிக்கை வைத்திருக்கிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4865,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You says, (but they are but vain words,) I have counsel and strength for the war. Now on whom do you trust, that you rebel against me?]]></a:t>
+              <a:t><![CDATA[21. இதோ, நெரிந்த நாணல்கோலாகிய அந்த எகிப்தை நம்புகிறாய்; அதின்மேல் ஒருவன் சாய்ந்தால், அது அவன் உள்ளங்கையில் பட்டு உருவிப்போம்; எகிப்தின் ராஜாவாகிய பார்வோன் தன்னை நம்புகிற யாவருக்கும் இப்படியே இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4974,51 +4966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You says, (but they are but vain words,) I have counsel and strength for the war. Now on whom do you trust, that you rebel against me?]]></a:t>
+              <a:t><![CDATA[21. இதோ, நெரிந்த நாணல்கோலாகிய அந்த எகிப்தை நம்புகிறாய்; அதின்மேல் ஒருவன் சாய்ந்தால், அது அவன் உள்ளங்கையில் பட்டு உருவிப்போம்; எகிப்தின் ராஜாவாகிய பார்வோன் தன்னை நம்புகிற யாவருக்கும் இப்படியே இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5083,51 +5075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Now, behold, you trust upon the staff of this bruised reed, even upon Egypt, on which if a man lean, it will go into his hand, and pierce it: so is Pharaoh king of Egypt unto all that trust on him.]]></a:t>
+              <a:t><![CDATA[21. இதோ, நெரிந்த நாணல்கோலாகிய அந்த எகிப்தை நம்புகிறாய்; அதின்மேல் ஒருவன் சாய்ந்தால், அது அவன் உள்ளங்கையில் பட்டு உருவிப்போம்; எகிப்தின் ராஜாவாகிய பார்வோன் தன்னை நம்புகிற யாவருக்கும் இப்படியே இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5192,51 +5184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Now, behold, you trust upon the staff of this bruised reed, even upon Egypt, on which if a man lean, it will go into his hand, and pierce it: so is Pharaoh king of Egypt unto all that trust on him.]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் என்னிடத்தில்: எங்கள் தேவனாகிய கர்த்தரை நம்புகிறோம் என்று சொல்லுவீர்களாகில், அவருடைய மேடைகளையும் அவருடைய பலிபீடங்களையும் அல்லவோ எசேக்கியா அகற்றி, யூதாவையும் எருசலேமையும் நோக்கி: எருசலேமிலிருக்கிற இந்தப் பலிபீடத்தின்முன் பணியுங்கள் என்றானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5301,51 +5293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Twenty and five years old was he when he began to reign; and he reigned twenty and nine years in Jerusalem. His mother's name also was Abi, the daughter of Zachariah.]]></a:t>
+              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது, இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் அரசாண்டான்; சகரியாவின் குமாரத்தியாகிய அவன் தாயின் பேர் ஆபி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5410,51 +5402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Now, behold, you trust upon the staff of this bruised reed, even upon Egypt, on which if a man lean, it will go into his hand, and pierce it: so is Pharaoh king of Egypt unto all that trust on him.]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் என்னிடத்தில்: எங்கள் தேவனாகிய கர்த்தரை நம்புகிறோம் என்று சொல்லுவீர்களாகில், அவருடைய மேடைகளையும் அவருடைய பலிபீடங்களையும் அல்லவோ எசேக்கியா அகற்றி, யூதாவையும் எருசலேமையும் நோக்கி: எருசலேமிலிருக்கிற இந்தப் பலிபீடத்தின்முன் பணியுங்கள் என்றானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5519,51 +5511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But if all of you say unto me, We trust in the LORD our God: is not that he, whose high places and whose altars Hezekiah has taken away, and has said to Judah and Jerusalem, All of you shall worship before this altar in Jerusalem?]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் என்னிடத்தில்: எங்கள் தேவனாகிய கர்த்தரை நம்புகிறோம் என்று சொல்லுவீர்களாகில், அவருடைய மேடைகளையும் அவருடைய பலிபீடங்களையும் அல்லவோ எசேக்கியா அகற்றி, யூதாவையும் எருசலேமையும் நோக்கி: எருசலேமிலிருக்கிற இந்தப் பலிபீடத்தின்முன் பணியுங்கள் என்றானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5628,51 +5620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But if all of you say unto me, We trust in the LORD our God: is not that he, whose high places and whose altars Hezekiah has taken away, and has said to Judah and Jerusalem, All of you shall worship before this altar in Jerusalem?]]></a:t>
+              <a:t><![CDATA[23. நான் உனக்கு இரண்டாயிரம் குதிரைகளைக் கொடுப்பேன்; நீ அவைகள் மேல் ஏறத்தக்கவர்களைச் சம்பாதிக்கக் கூடுமானால் அசீரியா ராஜாவாகிய என் ஆண்டவனோடே சபதங்கூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5737,51 +5729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But if all of you say unto me, We trust in the LORD our God: is not that he, whose high places and whose altars Hezekiah has taken away, and has said to Judah and Jerusalem, All of you shall worship before this altar in Jerusalem?]]></a:t>
+              <a:t><![CDATA[23. நான் உனக்கு இரண்டாயிரம் குதிரைகளைக் கொடுப்பேன்; நீ அவைகள் மேல் ஏறத்தக்கவர்களைச் சம்பாதிக்கக் கூடுமானால் அசீரியா ராஜாவாகிய என் ஆண்டவனோடே சபதங்கூறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5846,51 +5838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Now therefore, I pray you, give pledges to my lord the king of Assyria, and I will deliver you two thousand horses, if you be able on your part to set riders upon them.]]></a:t>
+              <a:t><![CDATA[24. கூறாதேபோனால், நீ என் ஆண்டவனுடைய ஊழியக்காரரில் ஒரே ஒரு சிறிய தலைவனின் முகத்தை எப்படித் திருப்புவாய்? இரதங்களோடு குதிரைவீரரும் வருவார்கள் என்று எகிப்தையா நம்புகிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5955,51 +5947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Now therefore, I pray you, give pledges to my lord the king of Assyria, and I will deliver you two thousand horses, if you be able on your part to set riders upon them.]]></a:t>
+              <a:t><![CDATA[24. கூறாதேபோனால், நீ என் ஆண்டவனுடைய ஊழியக்காரரில் ஒரே ஒரு சிறிய தலைவனின் முகத்தை எப்படித் திருப்புவாய்? இரதங்களோடு குதிரைவீரரும் வருவார்கள் என்று எகிப்தையா நம்புகிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6064,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. How then will you turn away the face of one captain of the least of my master's servants, and put your trust on Egypt for chariots and for horsemen?]]></a:t>
+              <a:t><![CDATA[25. இப்போதும் கர்த்தருடைய கட்டளையில்லாமல் இந்த ஸ்தலத்தை அழிக்கவந்தேனோ? இந்த தேசத்திற்கு விரோதமாய்ப் போய் அதை அழித்துப்போடு என்று கர்த்தர் என்னோடே சொன்னாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6173,51 +6165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. How then will you turn away the face of one captain of the least of my master's servants, and put your trust on Egypt for chariots and for horsemen?]]></a:t>
+              <a:t><![CDATA[25. இப்போதும் கர்த்தருடைய கட்டளையில்லாமல் இந்த ஸ்தலத்தை அழிக்கவந்தேனோ? இந்த தேசத்திற்கு விரோதமாய்ப் போய் அதை அழித்துப்போடு என்று கர்த்தர் என்னோடே சொன்னாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6282,51 +6274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Am I now come up without the LORD against this place to destroy it? The LORD said to me, Go up against this land, and destroy it.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இல்க்கியாவின் குமாரன் எலியாக்கீமும் செப்னாவும் யோவாகும் ரப்சாக்கேயைப் பார்த்து: உமது அடியாரோடே சீரியபாஷையிலே பேசும், அது எங்களுக்குத் தெரியும்; அலங்கத்திலிருக்கிற ஜனத்தின் செவிகள் கேட்க எங்களோடே யூதபாஷையிலே பேசவேண்டாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6391,51 +6383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Am I now come up without the LORD against this place to destroy it? The LORD said to me, Go up against this land, and destroy it.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இல்க்கியாவின் குமாரன் எலியாக்கீமும் செப்னாவும் யோவாகும் ரப்சாக்கேயைப் பார்த்து: உமது அடியாரோடே சீரியபாஷையிலே பேசும், அது எங்களுக்குத் தெரியும்; அலங்கத்திலிருக்கிற ஜனத்தின் செவிகள் கேட்க எங்களோடே யூதபாஷையிலே பேசவேண்டாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6500,51 +6492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, according to all that David his father did.]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் தகப்பனாகிய தாவீது செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6609,51 +6601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then said Eliakim the son of Hilkiah, and Shebna, and Joah, unto Rabshakeh, Speak, I pray you, to your servants in the Syrian language; for we understand it: and talk not with us in the Jews' language in the ears of the people that are on the wall.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இல்க்கியாவின் குமாரன் எலியாக்கீமும் செப்னாவும் யோவாகும் ரப்சாக்கேயைப் பார்த்து: உமது அடியாரோடே சீரியபாஷையிலே பேசும், அது எங்களுக்குத் தெரியும்; அலங்கத்திலிருக்கிற ஜனத்தின் செவிகள் கேட்க எங்களோடே யூதபாஷையிலே பேசவேண்டாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6718,51 +6710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then said Eliakim the son of Hilkiah, and Shebna, and Joah, unto Rabshakeh, Speak, I pray you, to your servants in the Syrian language; for we understand it: and talk not with us in the Jews' language in the ears of the people that are on the wall.]]></a:t>
+              <a:t><![CDATA[27. அதற்கு ரப்சாக்கே: உங்களோடுங்கூடத் தங்கள் மலத்தைத் தின்னவும் தங்கள் நீரைக் குடிக்கவும் அலங்கத்திலே தங்கியிருக்கிற மனுஷரண்டைக்கே அல்லாமல், உன் ஆண்டவனண்டைக்கும் உன்னண்டைக்குமா என் ஆண்டவன் இந்த வார்த்தைகளைப் பேச என்னை அனுப்பினார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6827,51 +6819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then said Eliakim the son of Hilkiah, and Shebna, and Joah, unto Rabshakeh, Speak, I pray you, to your servants in the Syrian language; for we understand it: and talk not with us in the Jews' language in the ears of the people that are on the wall.]]></a:t>
+              <a:t><![CDATA[27. அதற்கு ரப்சாக்கே: உங்களோடுங்கூடத் தங்கள் மலத்தைத் தின்னவும் தங்கள் நீரைக் குடிக்கவும் அலங்கத்திலே தங்கியிருக்கிற மனுஷரண்டைக்கே அல்லாமல், உன் ஆண்டவனண்டைக்கும் உன்னண்டைக்குமா என் ஆண்டவன் இந்த வார்த்தைகளைப் பேச என்னை அனுப்பினார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6936,51 +6928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But Rabshakeh said unto them, Has my master sent me to your master, and to you, to speak these words? has he not sent me to the men which sit on the wall, that they may eat their own dung, and drink their own piss with you?]]></a:t>
+              <a:t><![CDATA[27. அதற்கு ரப்சாக்கே: உங்களோடுங்கூடத் தங்கள் மலத்தைத் தின்னவும் தங்கள் நீரைக் குடிக்கவும் அலங்கத்திலே தங்கியிருக்கிற மனுஷரண்டைக்கே அல்லாமல், உன் ஆண்டவனண்டைக்கும் உன்னண்டைக்குமா என் ஆண்டவன் இந்த வார்த்தைகளைப் பேச என்னை அனுப்பினார் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7045,51 +7037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But Rabshakeh said unto them, Has my master sent me to your master, and to you, to speak these words? has he not sent me to the men which sit on the wall, that they may eat their own dung, and drink their own piss with you?]]></a:t>
+              <a:t><![CDATA[28. ரப்சாக்கே நின்று கொண்டு யூதபாஷையிலே உரத்தசத்தமாய்: அசீரியா ராஜாவாகிய மகாராஜாவுடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7154,51 +7146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But Rabshakeh said unto them, Has my master sent me to your master, and to you, to speak these words? has he not sent me to the men which sit on the wall, that they may eat their own dung, and drink their own piss with you?]]></a:t>
+              <a:t><![CDATA[28. ரப்சாக்கே நின்று கொண்டு யூதபாஷையிலே உரத்தசத்தமாய்: அசீரியா ராஜாவாகிய மகாராஜாவுடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7263,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then Rabshakeh stood and cried with a loud voice in the Jews' language, and spoke, saying, Hear the word of the great king, the king of Assyria:]]></a:t>
+              <a:t><![CDATA[29. எசேக்கியா உங்களை வஞ்சியாதபடி பாருங்கள்; அவன் உங்களை என் கையிலிருந்து தப்புவிக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7372,51 +7364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then Rabshakeh stood and cried with a loud voice in the Jews' language, and spoke, saying, Hear the word of the great king, the king of Assyria:]]></a:t>
+              <a:t><![CDATA[29. எசேக்கியா உங்களை வஞ்சியாதபடி பாருங்கள்; அவன் உங்களை என் கையிலிருந்து தப்புவிக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7481,51 +7473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Thus says the king, Let not Hezekiah deceive you: for he shall not be able to deliver you out of his hand:]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் நம்மை நிச்சயமாய்த் தப்புவிப்பார்; இந்த நகரம் அசீரியா ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவதில்லை என்று சொல்லி, எசேக்கியா உங்களைக் கர்த்தரை நம்பப்பண்ணுவான்; அதற்கு இடங்கொடாதிருங்கள் என்று ராஜா சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7590,51 +7582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Neither let Hezekiah make you trust in the LORD, saying, The LORD will surely deliver us, and this city shall not be delivered into the hand of the king of Assyria.]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் நம்மை நிச்சயமாய்த் தப்புவிப்பார்; இந்த நகரம் அசீரியா ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவதில்லை என்று சொல்லி, எசேக்கியா உங்களைக் கர்த்தரை நம்பப்பண்ணுவான்; அதற்கு இடங்கொடாதிருங்கள் என்று ராஜா சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7699,51 +7691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He removed the high places, and brake the images, and cut down the groves, and brake in pieces the brazen serpent that Moses had made: for unto those days the children of Israel did burn incense to it: and he called it Nehushtan.]]></a:t>
+              <a:t><![CDATA[3. அவன் தன் தகப்பனாகிய தாவீது செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7808,51 +7800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Neither let Hezekiah make you trust in the LORD, saying, The LORD will surely deliver us, and this city shall not be delivered into the hand of the king of Assyria.]]></a:t>
+              <a:t><![CDATA[31. எசேக்கியாவின் சொல்லைக் கேளாதிருங்கள்; அசீரியா ராஜா சொல்லுகிறதாவது: நீங்கள் என்னோடே ராசியாகி, காணிக்கையோடே என்னிடத்தில் வாருங்கள்; நான் வந்து, உங்களை உங்கள் தேசத்துக்கு ஒப்பான தானியமும் திராட்சத்தோட்டமுமுள்ள தேசமும், அப்பமும் திராட்சரசமுமுள்ள தேசமும், ஒலிவ எண்ணெயும் தேனுமுள்ள தேசமுமாகிய சீமைக்கு அழைத்துக்கொண்டுபோகுமளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7917,51 +7909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Neither let Hezekiah make you trust in the LORD, saying, The LORD will surely deliver us, and this city shall not be delivered into the hand of the king of Assyria.]]></a:t>
+              <a:t><![CDATA[31. எசேக்கியாவின் சொல்லைக் கேளாதிருங்கள்; அசீரியா ராஜா சொல்லுகிறதாவது: நீங்கள் என்னோடே ராசியாகி, காணிக்கையோடே என்னிடத்தில் வாருங்கள்; நான் வந்து, உங்களை உங்கள் தேசத்துக்கு ஒப்பான தானியமும் திராட்சத்தோட்டமுமுள்ள தேசமும், அப்பமும் திராட்சரசமுமுள்ள தேசமும், ஒலிவ எண்ணெயும் தேனுமுள்ள தேசமுமாகிய சீமைக்கு அழைத்துக்கொண்டுபோகுமளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8026,51 +8018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Hearken not to Hezekiah: for thus says the king of Assyria, Make an agreement with me by a present, and come out to me, and then eat all of you every man of his own vine, and every one of his fig tree, and drink all of you every one the waters of his cistern:]]></a:t>
+              <a:t><![CDATA[31. எசேக்கியாவின் சொல்லைக் கேளாதிருங்கள்; அசீரியா ராஜா சொல்லுகிறதாவது: நீங்கள் என்னோடே ராசியாகி, காணிக்கையோடே என்னிடத்தில் வாருங்கள்; நான் வந்து, உங்களை உங்கள் தேசத்துக்கு ஒப்பான தானியமும் திராட்சத்தோட்டமுமுள்ள தேசமும், அப்பமும் திராட்சரசமுமுள்ள தேசமும், ஒலிவ எண்ணெயும் தேனுமுள்ள தேசமுமாகிய சீமைக்கு அழைத்துக்கொண்டுபோகுமளவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8135,51 +8127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Hearken not to Hezekiah: for thus says the king of Assyria, Make an agreement with me by a present, and come out to me, and then eat all of you every man of his own vine, and every one of his fig tree, and drink all of you every one the waters of his cistern:]]></a:t>
+              <a:t><![CDATA[32. அவனவன் தன் தன் திராட்சச்செடியின் கனியையும் தன் தன் அத்திமரத்தின் கனியையும் புசித்து, அவனவன் தன் தன் கிணற்றின் தண்ணீரைக் குடியுங்கள்; இவ்விதமாய் நீங்கள் சாகாமல் பிழைப்பீர்கள்; கர்த்தர் நம்மைத் தப்புவிப்பார் என்று உங்களைப் போதனைசெய்ய எசேக்கியாவுக்குச் செவிகொடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8244,51 +8236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Hearken not to Hezekiah: for thus says the king of Assyria, Make an agreement with me by a present, and come out to me, and then eat all of you every man of his own vine, and every one of his fig tree, and drink all of you every one the waters of his cistern:]]></a:t>
+              <a:t><![CDATA[32. அவனவன் தன் தன் திராட்சச்செடியின் கனியையும் தன் தன் அத்திமரத்தின் கனியையும் புசித்து, அவனவன் தன் தன் கிணற்றின் தண்ணீரைக் குடியுங்கள்; இவ்விதமாய் நீங்கள் சாகாமல் பிழைப்பீர்கள்; கர்த்தர் நம்மைத் தப்புவிப்பார் என்று உங்களைப் போதனைசெய்ய எசேக்கியாவுக்குச் செவிகொடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8353,51 +8345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Hearken not to Hezekiah: for thus says the king of Assyria, Make an agreement with me by a present, and come out to me, and then eat all of you every man of his own vine, and every one of his fig tree, and drink all of you every one the waters of his cistern:]]></a:t>
+              <a:t><![CDATA[32. அவனவன் தன் தன் திராட்சச்செடியின் கனியையும் தன் தன் அத்திமரத்தின் கனியையும் புசித்து, அவனவன் தன் தன் கிணற்றின் தண்ணீரைக் குடியுங்கள்; இவ்விதமாய் நீங்கள் சாகாமல் பிழைப்பீர்கள்; கர்த்தர் நம்மைத் தப்புவிப்பார் என்று உங்களைப் போதனைசெய்ய எசேக்கியாவுக்குச் செவிகொடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8462,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Until I come and take you away to a land like your own land, a land of corn and wine, a land of bread and vineyards, a land of oil olive and of honey, that all of you may live, and not die: and hearken not unto Hezekiah, when he persuades you, saying, The LORD will deliver us.]]></a:t>
+              <a:t><![CDATA[33. ஜாதிகளுடைய தேவர்களில் யாராவது தங்கள் தேசத்தை அசீரியா ராஜாவின் கைக்குத் தப்புவித்ததுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8571,51 +8563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Until I come and take you away to a land like your own land, a land of corn and wine, a land of bread and vineyards, a land of oil olive and of honey, that all of you may live, and not die: and hearken not unto Hezekiah, when he persuades you, saying, The LORD will deliver us.]]></a:t>
+              <a:t><![CDATA[33. ஜாதிகளுடைய தேவர்களில் யாராவது தங்கள் தேசத்தை அசீரியா ராஜாவின் கைக்குத் தப்புவித்ததுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8680,51 +8672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Until I come and take you away to a land like your own land, a land of corn and wine, a land of bread and vineyards, a land of oil olive and of honey, that all of you may live, and not die: and hearken not unto Hezekiah, when he persuades you, saying, The LORD will deliver us.]]></a:t>
+              <a:t><![CDATA[34. ஆமாத், அர்பாத் பட்டணங்களின் தேவர்கள் எங்கே? செப்பர்வாயீம், ஏனா, ஈவாப் பட்டணங்களின் தேவர்கள் எங்கே? அவர்கள் சமாரியாவை என் கைக்குத் தப்புவித்ததுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8789,51 +8781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Has any of the gods of the nations delivered at all his land out of the hand of the king of Assyria?]]></a:t>
+              <a:t><![CDATA[34. ஆமாத், அர்பாத் பட்டணங்களின் தேவர்கள் எங்கே? செப்பர்வாயீம், ஏனா, ஈவாப் பட்டணங்களின் தேவர்கள் எங்கே? அவர்கள் சமாரியாவை என் கைக்குத் தப்புவித்ததுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8898,51 +8890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He removed the high places, and brake the images, and cut down the groves, and brake in pieces the brazen serpent that Moses had made: for unto those days the children of Israel did burn incense to it: and he called it Nehushtan.]]></a:t>
+              <a:t><![CDATA[4. அவன் மேடைகளை அகற்றி, சிலைகளைத் தகர்த்து, விக்கிரகத்தோப்புகளை வெட்டி, மோசே பண்ணியிருந்த வெண்கலச் சர்ப்பத்தை உடைத்துப் போட்டான்; அந்நாட்கள்மட்டும் இஸ்ரவேல் புத்திரர் அதற்குத் தூபங்காட்டி வந்தார்கள்; அதற்கு நிகுஸ்தான் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9007,51 +8999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Where are the gods of Hamath, and of Arpad? where are the gods of Sepharvaim, Hena, and Ivah? have they delivered Samaria out of mine hand?]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் எருசலேமை என் கைக்குத் தப்புவிப்பார் என்பதற்கு, அந்த தேசங்களுடைய எல்லா தேவர்களுக்குள்ளும் தங்கள் தேசத்தை என் கைக்குத் தப்புவித்தவர் யார் என்கிறார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9116,51 +9108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Where are the gods of Hamath, and of Arpad? where are the gods of Sepharvaim, Hena, and Ivah? have they delivered Samaria out of mine hand?]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் எருசலேமை என் கைக்குத் தப்புவிப்பார் என்பதற்கு, அந்த தேசங்களுடைய எல்லா தேவர்களுக்குள்ளும் தங்கள் தேசத்தை என் கைக்குத் தப்புவித்தவர் யார் என்கிறார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9225,51 +9217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Who are they among all the gods of the countries, that have delivered their country out of mine hand, that the LORD should deliver Jerusalem out of mine hand?]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும் ஜனங்கள் அவனுக்கு ஒரு வார்த்தையும் பிரதியுத்தரமாகச் சொல்லாமல் மவுனமாயிருந்தார்கள்; அவனுக்கு மறுஉத்தரவு சொல்லவேண்டாம் என்று ராஜா கட்டளையிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9334,51 +9326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Who are they among all the gods of the countries, that have delivered their country out of mine hand, that the LORD should deliver Jerusalem out of mine hand?]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும் ஜனங்கள் அவனுக்கு ஒரு வார்த்தையும் பிரதியுத்தரமாகச் சொல்லாமல் மவுனமாயிருந்தார்கள்; அவனுக்கு மறுஉத்தரவு சொல்லவேண்டாம் என்று ராஜா கட்டளையிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9443,51 +9435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. But the people held their peace, and answered him not a word: for the king's commandment was, saying, Answer him not.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை விசாரிப்புக்காரனும், செப்னா என்னும் சம்பிரதியும், ஆசாப்பின் குமாரன் யோவாக் என்னும் கணக்கனும் வஸ்திரங்களைக் கிழித்துக்கொண்டு, எசேக்கியாவினிடத்தில் வந்து, ரப்சாக்கேயின் வார்த்தைகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9552,51 +9544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. But the people held their peace, and answered him not a word: for the king's commandment was, saying, Answer him not.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை விசாரிப்புக்காரனும், செப்னா என்னும் சம்பிரதியும், ஆசாப்பின் குமாரன் யோவாக் என்னும் கணக்கனும் வஸ்திரங்களைக் கிழித்துக்கொண்டு, எசேக்கியாவினிடத்தில் வந்து, ரப்சாக்கேயின் வார்த்தைகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9661,269 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Then came Eliakim the son of Hilkiah, which was over the household, and Shebna the scribe, and Joah the son of Asaph the recorder, to Hezekiah with their clothes rent, and told him the words of Rabshakeh.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[37. Then came Eliakim the son of Hilkiah, which was over the household, and Shebna the scribe, and Joah the son of Asaph the recorder, to Hezekiah with their clothes rent, and told him the words of Rabshakeh.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை விசாரிப்புக்காரனும், செப்னா என்னும் சம்பிரதியும், ஆசாப்பின் குமாரன் யோவாக் என்னும் கணக்கனும் வஸ்திரங்களைக் கிழித்துக்கொண்டு, எசேக்கியாவினிடத்தில் வந்து, ரப்சாக்கேயின் வார்த்தைகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9988,51 +9762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He removed the high places, and brake the images, and cut down the groves, and brake in pieces the brazen serpent that Moses had made: for unto those days the children of Israel did burn incense to it: and he called it Nehushtan.]]></a:t>
+              <a:t><![CDATA[4. அவன் மேடைகளை அகற்றி, சிலைகளைத் தகர்த்து, விக்கிரகத்தோப்புகளை வெட்டி, மோசே பண்ணியிருந்த வெண்கலச் சர்ப்பத்தை உடைத்துப் போட்டான்; அந்நாட்கள்மட்டும் இஸ்ரவேல் புத்திரர் அதற்குத் தூபங்காட்டி வந்தார்கள்; அதற்கு நிகுஸ்தான் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10067,51 +9841,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493487" r:id="rId1"/>
+    <p:sldLayoutId id="2473414333" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10783,66 +10557,50 @@
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10951,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இஸ்ரவேலின் தேவனாகிய கர்த்தரின்மேல் வைத்த நம்பிக்கையிலே, அவனுக்குப் பின்னும் அவனுக்கு]]></a:t>
+              <a:t><![CDATA[to it: and he called it Nehushtan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முன்னும் இருந்த யூதாவின் ராஜாக்களிலெல்லாம் அவனைப்போல் ஒருவனும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[5. He trusted in the LORD God of Israel; so that after him was none like him among all the kings of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் கர்த்தரை விட்டுப் பின்வாங்காமல் அவரைச் சார்ந்திருந்து, கர்த்தர் மோசேக்குக் கற்பித்த அவருடைய]]></a:t>
+              <a:t><![CDATA[Judah, nor any that were before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கற்பனைகளைக் கைக்கொண்டு நடந்தான்.]]></a:t>
+              <a:t><![CDATA[6. For he clave to the LORD, and departed not from following him, but kept his commandments, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் கர்த்தர் அவனோடிருந்தார்; அவன் போகிற இடம் எங்கும் அவனுக்கு அநுகூலமாயிற்று; அவன் அசீரியா]]></a:t>
+              <a:t><![CDATA[the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவைச் சேவிக்காமல், அவன் அதிகாரத்தைத் தள்ளிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD was with him; and he prospered anywhere he went forth: and he rebelled against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் பெலிஸ்தரைக் காசாமட்டும் அதின் எல்லைகள் பரியந்தமும், காவலாளர் காக்கிற கோபுரங்கள் தொடங்கி]]></a:t>
+              <a:t><![CDATA[king of Assyria, and served him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அரணான நகரங்கள் பரியந்தமும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[8. He stroke the Philistines, even unto Gaza, and the borders thereof, from the tower of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேலின் ராஜாவாகிய ஏலாவின் குமாரன் ஓசெயாவின் ஏழாம் வருஷத்திற்குச் சரியான எசேக்கியா ராஜாவின்]]></a:t>
+              <a:t><![CDATA[watchmen to the fenced city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாலாம் வருஷத்திலே அசீரியா ராஜாவாகிய சல்மனாசார் சமாரியாவுக்கு விரோதமாய் வந்து அதை முற்றிக்கை]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the fourth year of king Hezekiah, which was the seventh year of Hoshea son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் ராஜாவாகிய ஏலாவின் குமாரன் ஓசெயாவின் மூன்றாம் வருஷத்திலே ஆகாஸ் என்னும் யூதாவுடைய]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass in the third year of Hoshea son of Elah king of Israel, that Hezekiah the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போட்டான்.]]></a:t>
+              <a:t><![CDATA[of Elah king of Israel, that Shalmaneser king of Assyria came up against Samaria, and besieged it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்று வருஷம் சென்றபின்பு, அவர்கள் அதைப் பிடித்தார்கள்; எசேக்கியாவின் ஆறாம் வருஷத்திலும்,]]></a:t>
+              <a:t><![CDATA[10. And at the end of three years they took it: even in the sixth year of Hezekiah, that is in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஸ்ரவேலின் ராஜாவாகிய ஓசெயாவின் ஒன்பதாம் வருஷத்திலும் சமாரியா பிடிபட்டது.]]></a:t>
+              <a:t><![CDATA[ninth year of Hoshea king of Israel, Samaria was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அசீரியா ராஜா இஸ்ரவேலை அசீரியாவுக்குச் சிறைபிடித்துக்கொண்டுபோய், கோசான் நதியோரமான ஆலாகிலும்]]></a:t>
+              <a:t><![CDATA[11. And the king of Assyria did carry away Israel unto Assyria, and put them in Halah and in Habor]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆபோரிலும் மேதியரின் பட்டணங்களிலும் குடியேற்றினான்.]]></a:t>
+              <a:t><![CDATA[by the river of Gozan, and in the cities of the Medes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தங்கள் தேவனாகிய கர்த்தருடைய சத்தத்திற்குச் செவிகொடாமல், அவருடைய உடன்படிக்கையையும்]]></a:t>
+              <a:t><![CDATA[12. Because they obeyed not the voice of the LORD their God, but transgressed his covenant, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தரின் தாசனாகிய மோசே கற்பித்த யாவற்றையும் மீறி, அதற்குச் செவிகொடாமலும் அதின்படி செய்யாமலும்]]></a:t>
+              <a:t><![CDATA[that Moses the servant of the LORD commanded, and would not hear them, nor do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now in the fourteenth year of king Hezekiah did Sennacherib king of Assyria come up against all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவின் ராஜாவாகிய எசேக்கியாவின் பதினாலாம் வருஷத்திலே அசீரியா ராஜாவாகிய சனகெரிப் யூதாவிலிருக்கிற]]></a:t>
+              <a:t><![CDATA[the fenced cities of Judah, and took them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அரணான சகல பட்டணங்களுக்கும் விரோதமாய் வந்து அவைகளைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And Hezekiah king of Judah sent to the king of Assyria to Lachish, saying, I have offended;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவின் குமாரனாகிய எசேக்கியா ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[of Ahaz king of Judah began to reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது யூதாவின் ராஜாவாகிய எசேக்கியா லாகீசிலுள்ள அசீரியா ராஜாவுக்கு ஆள் அனுப்பி: நான்]]></a:t>
+              <a:t><![CDATA[return from me: that which you put on me will I bear. And the king of Assyria appointed unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குற்றஞ்செய்தேன்; என்னைவிட்டுத் திரும்பிப்போம்; நீர் என்மேல் சுமத்துவதைச் சுமப்பேன் என்று சொன்னான்;]]></a:t>
+              <a:t><![CDATA[Hezekiah king of Judah three hundred talents of silver and thirty talents of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்படியே அசீரியா ராஜா யூதாவின் ராஜாவாகிய எசேக்கியாவின்மேல் முந்நூறு தாலந்து வெள்ளியையும் முப்பது]]></a:t>
+              <a:t><![CDATA[15. And Hezekiah gave him all the silver that was found in the house of the LORD, and in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாலந்து பொன்னையும் சுமத்தினான்.]]></a:t>
+              <a:t><![CDATA[treasures of the king's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால் எசேக்கியா கர்த்தரின் ஆலயத்திலும் ராஜாவுடைய அரமனை பொக்கிஷங்களிலும் அகப்பட்ட எல்லா]]></a:t>
+              <a:t><![CDATA[16. At that time did Hezekiah cut off the gold from the doors of the temple of the LORD, and from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெள்ளியையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[the pillars which Hezekiah king of Judah had overlaid, and gave it to the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அக்காலத்திலே யூதாவின் ராஜாவாகிய எசேக்கியா கர்த்தருடைய ஆலயக்கதவுகளிலும் நிலைகளிலும் தான்]]></a:t>
+              <a:t><![CDATA[17. And the king of Assyria sent Tartan and Rabsaris and Rabshakeh from Lachish to king Hezekiah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழுத்தியிருந்த பொன் தகடுகளைக் கழற்றி அவைகளை அசீரியா ராஜாவுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[with a great host against Jerusalem. And they went up and came to Jerusalem. And when they were come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகிலும் அசீரியா ராஜா லாகீசிலிருந்து தர்தானையும் ரப்சாரீசையும் ரப்சாக்கேயையும் பெரிய சேனையோடே]]></a:t>
+              <a:t><![CDATA[up, they came and stood by the conduit of the upper pool, which is in the highway of the launderer's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேமுக்கு எசேக்கியா ராஜாவினிடத்தில் அனுப்பினான்; அவர்கள் எருசலேமுக்கு வந்து, வண்ணார் துறையின்]]></a:t>
+              <a:t><![CDATA[field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் ராஜாவாகிறபோது, இருபத்தைந்து வயதாயிருந்து, எருசலேமிலே இருபத்தொன்பது வருஷம் அரசாண்டான்;]]></a:t>
+              <a:t><![CDATA[2. Twenty and five years old was he when he began to reign; and he reigned twenty and nine years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வழியிலுள்ள மேல்குளத்துச் சாலகத்தண்டையிலே நின்று,]]></a:t>
+              <a:t><![CDATA[18. And when they had called to the king, there came out to them Eliakim the son of Hilkiah, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ராஜாவை அழைப்பித்தார்கள்; அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை]]></a:t>
+              <a:t><![CDATA[was over the household, and Shebna the scribe, and Joah the son of Asaph the recorder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசாரிப்புக்காரனும், செப்னா என்னும் சம்பிரதியும், ஆசாப்பின் குமாரனாகிய யோவாக் என்னும் கணக்கனும்]]></a:t>
+              <a:t><![CDATA[19. And Rabshakeh said unto them, Speak all of you now to Hezekiah, Thus says the great king, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களிடத்திற்குப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[king of Assyria, What confidence is this wherein you trust?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ரப்சாக்கே அவர்களை நோக்கி: அசீரியா ராஜாவாகிய மகா ராஜாவானவர் உரைக்கிறதும், நீங்கள்]]></a:t>
+              <a:t><![CDATA[20. You says, (but they are but vain words,) I have counsel and strength for the war. Now on whom do]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எசேக்கியாவுக்குச் சொல்லவேண்டியதும் என்னவென்றால்: நீ நம்பியிருக்கிற இந்த நம்பிக்கை என்ன?]]></a:t>
+              <a:t><![CDATA[you trust, that you rebel against me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யுத்தத்திற்கு மந்திராலோசனையும் வல்லமையும் உண்டென்று நீ சொல்லுகிறாயே, அது வாய்ப்பேச்சேயன்றி]]></a:t>
+              <a:t><![CDATA[21. Now, behold, you trust upon the staff of this bruised reed, even upon Egypt, on which if a man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேறல்ல; நீ என்னை விரோதிக்கும் படி யார்மேல் நம்பிக்கை வைத்திருக்கிறாய்?]]></a:t>
+              <a:t><![CDATA[lean, it will go into his hand, and pierce it: so is Pharaoh king of Egypt unto all that trust on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதோ, நெரிந்த நாணல்கோலாகிய அந்த எகிப்தை நம்புகிறாய்; அதின்மேல் ஒருவன் சாய்ந்தால், அது அவன்]]></a:t>
+              <a:t><![CDATA[him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உள்ளங்கையில் பட்டு உருவிப்போம்; எகிப்தின் ராஜாவாகிய பார்வோன் தன்னை நம்புகிற யாவருக்கும் இப்படியே]]></a:t>
+              <a:t><![CDATA[22. But if all of you say unto me, We trust in the LORD our God: is not that he, whose high places]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகரியாவின் குமாரத்தியாகிய அவன் தாயின் பேர் ஆபி.]]></a:t>
+              <a:t><![CDATA[Jerusalem. His mother's name also was Abi, the daughter of Zachariah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருப்பான்.]]></a:t>
+              <a:t><![CDATA[and whose altars Hezekiah has taken away, and has said to Judah and Jerusalem, All of you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் என்னிடத்தில்: எங்கள் தேவனாகிய கர்த்தரை நம்புகிறோம் என்று சொல்லுவீர்களாகில், அவருடைய]]></a:t>
+              <a:t><![CDATA[worship before this altar in Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேடைகளையும் அவருடைய பலிபீடங்களையும் அல்லவோ எசேக்கியா அகற்றி, யூதாவையும் எருசலேமையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. Now therefore, I pray you, give pledges to my lord the king of Assyria, and I will deliver you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எருசலேமிலிருக்கிற இந்தப் பலிபீடத்தின்முன் பணியுங்கள் என்றானே.]]></a:t>
+              <a:t><![CDATA[two thousand horses, if you be able on your part to set riders upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உனக்கு இரண்டாயிரம் குதிரைகளைக் கொடுப்பேன்; நீ அவைகள் மேல் ஏறத்தக்கவர்களைச் சம்பாதிக்கக்]]></a:t>
+              <a:t><![CDATA[24. How then will you turn away the face of one captain of the least of my master's servants, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூடுமானால் அசீரியா ராஜாவாகிய என் ஆண்டவனோடே சபதங்கூறு.]]></a:t>
+              <a:t><![CDATA[put your trust on Egypt for chariots and for horsemen?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கூறாதேபோனால், நீ என் ஆண்டவனுடைய ஊழியக்காரரில் ஒரே ஒரு சிறிய தலைவனின் முகத்தை எப்படித்]]></a:t>
+              <a:t><![CDATA[25. Am I now come up without the LORD against this place to destroy it? The LORD said to me, Go up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திருப்புவாய்? இரதங்களோடு குதிரைவீரரும் வருவார்கள் என்று எகிப்தையா நம்புகிறாய்?]]></a:t>
+              <a:t><![CDATA[against this land, and destroy it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்போதும் கர்த்தருடைய கட்டளையில்லாமல் இந்த ஸ்தலத்தை அழிக்கவந்தேனோ? இந்த தேசத்திற்கு விரோதமாய்ப்]]></a:t>
+              <a:t><![CDATA[26. Then said Eliakim the son of Hilkiah, and Shebna, and Joah, unto Rabshakeh, Speak, I pray you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போய் அதை அழித்துப்போடு என்று கர்த்தர் என்னோடே சொன்னாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[to your servants in the Syrian language; for we understand it: and talk not with us in the Jews']]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் தன் தகப்பனாகிய தாவீது செய்தபடியெல்லாம் கர்த்தரின் பார்வைக்குச் செம்மையானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[3. And he did that which was right in the sight of the LORD, according to all that David his father]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இல்க்கியாவின் குமாரன் எலியாக்கீமும் செப்னாவும் யோவாகும் ரப்சாக்கேயைப் பார்த்து: உமது]]></a:t>
+              <a:t><![CDATA[language in the ears of the people that are on the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடியாரோடே சீரியபாஷையிலே பேசும், அது எங்களுக்குத் தெரியும்; அலங்கத்திலிருக்கிற ஜனத்தின் செவிகள் கேட்க]]></a:t>
+              <a:t><![CDATA[27. But Rabshakeh said unto them, Has my master sent me to your master, and to you, to speak these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எங்களோடே யூதபாஷையிலே பேசவேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[words? has he not sent me to the men which sit on the wall, that they may eat their own dung, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு ரப்சாக்கே: உங்களோடுங்கூடத் தங்கள் மலத்தைத் தின்னவும் தங்கள் நீரைக் குடிக்கவும்]]></a:t>
+              <a:t><![CDATA[drink their own piss with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அலங்கத்திலே தங்கியிருக்கிற மனுஷரண்டைக்கே அல்லாமல், உன் ஆண்டவனண்டைக்கும் உன்னண்டைக்குமா என் ஆண்டவன்]]></a:t>
+              <a:t><![CDATA[28. Then Rabshakeh stood and cried with a loud voice in the Jews' language, and spoke, saying, Hear]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இந்த வார்த்தைகளைப் பேச என்னை அனுப்பினார் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[the word of the great king, the king of Assyria:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ரப்சாக்கே நின்று கொண்டு யூதபாஷையிலே உரத்தசத்தமாய்: அசீரியா ராஜாவாகிய மகாராஜாவுடைய வார்த்தையைக்]]></a:t>
+              <a:t><![CDATA[29. Thus says the king, Let not Hezekiah deceive you: for he shall not be able to deliver you out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[his hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எசேக்கியா உங்களை வஞ்சியாதபடி பாருங்கள்; அவன் உங்களை என் கையிலிருந்து தப்புவிக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[30. Neither let Hezekiah make you trust in the LORD, saying, The LORD will surely deliver us, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் நம்மை நிச்சயமாய்த் தப்புவிப்பார்; இந்த நகரம் அசீரியா ராஜாவின் கையில்]]></a:t>
+              <a:t><![CDATA[this city shall not be delivered into the hand of the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் மேடைகளை அகற்றி, சிலைகளைத் தகர்த்து, விக்கிரகத்தோப்புகளை வெட்டி, மோசே பண்ணியிருந்த வெண்கலச்]]></a:t>
+              <a:t><![CDATA[did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒப்புக்கொடுக்கப்படுவதில்லை என்று சொல்லி, எசேக்கியா உங்களைக் கர்த்தரை நம்பப்பண்ணுவான்; அதற்கு]]></a:t>
+              <a:t><![CDATA[31. Hearken not to Hezekiah: for thus says the king of Assyria, Make an agreement with me by a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடங்கொடாதிருங்கள் என்று ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[present, and come out to me, and then eat all of you every man of his own vine, and every one of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எசேக்கியாவின் சொல்லைக் கேளாதிருங்கள்; அசீரியா ராஜா சொல்லுகிறதாவது: நீங்கள் என்னோடே ராசியாகி,]]></a:t>
+              <a:t><![CDATA[fig tree, and drink all of you every one the waters of his cistern:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காணிக்கையோடே என்னிடத்தில் வாருங்கள்; நான் வந்து, உங்களை உங்கள் தேசத்துக்கு ஒப்பான தானியமும்]]></a:t>
+              <a:t><![CDATA[32. Until I come and take you away to a land like your own land, a land of corn and wine, a land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திராட்சத்தோட்டமுமுள்ள தேசமும், அப்பமும் திராட்சரசமுமுள்ள தேசமும், ஒலிவ எண்ணெயும் தேனுமுள்ள]]></a:t>
+              <a:t><![CDATA[bread and vineyards, a land of oil olive and of honey, that all of you may live, and not die: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேசமுமாகிய சீமைக்கு அழைத்துக்கொண்டுபோகுமளவும்,]]></a:t>
+              <a:t><![CDATA[hearken not unto Hezekiah, when he persuades you, saying, The LORD will deliver us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவனவன் தன் தன் திராட்சச்செடியின் கனியையும் தன் தன் அத்திமரத்தின் கனியையும் புசித்து, அவனவன் தன்]]></a:t>
+              <a:t><![CDATA[33. Has any of the gods of the nations delivered at all his land out of the hand of the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தன் கிணற்றின் தண்ணீரைக் குடியுங்கள்; இவ்விதமாய் நீங்கள் சாகாமல் பிழைப்பீர்கள்; கர்த்தர் நம்மைத்]]></a:t>
+              <a:t><![CDATA[Assyria?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தப்புவிப்பார் என்று உங்களைப் போதனைசெய்ய எசேக்கியாவுக்குச் செவிகொடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[34. Where are the gods of Hamath, and of Arpad? where are the gods of Sepharvaim, Hena, and Ivah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஜாதிகளுடைய தேவர்களில் யாராவது தங்கள் தேசத்தை அசீரியா ராஜாவின் கைக்குத் தப்புவித்ததுண்டோ?]]></a:t>
+              <a:t><![CDATA[have they delivered Samaria out of mine hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சர்ப்பத்தை உடைத்துப் போட்டான்; அந்நாட்கள்மட்டும் இஸ்ரவேல் புத்திரர் அதற்குத் தூபங்காட்டி வந்தார்கள்;]]></a:t>
+              <a:t><![CDATA[4. He removed the high places, and brake the images, and cut down the groves, and brake in pieces]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆமாத், அர்பாத் பட்டணங்களின் தேவர்கள் எங்கே? செப்பர்வாயீம், ஏனா, ஈவாப் பட்டணங்களின் தேவர்கள்]]></a:t>
+              <a:t><![CDATA[35. Who are they among all the gods of the countries, that have delivered their country out of mine]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எங்கே? அவர்கள் சமாரியாவை என் கைக்குத் தப்புவித்ததுண்டோ?]]></a:t>
+              <a:t><![CDATA[hand, that the LORD should deliver Jerusalem out of mine hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் எருசலேமை என் கைக்குத் தப்புவிப்பார் என்பதற்கு, அந்த தேசங்களுடைய எல்லா]]></a:t>
+              <a:t><![CDATA[36. But the people held their peace, and answered him not a word: for the king's commandment was,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவர்களுக்குள்ளும் தங்கள் தேசத்தை என் கைக்குத் தப்புவித்தவர் யார் என்கிறார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[saying, Answer him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும் ஜனங்கள் அவனுக்கு ஒரு வார்த்தையும் பிரதியுத்தரமாகச் சொல்லாமல் மவுனமாயிருந்தார்கள்;]]></a:t>
+              <a:t><![CDATA[37. Then came Eliakim the son of Hilkiah, which was over the household, and Shebna the scribe, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனுக்கு மறுஉத்தரவு சொல்லவேண்டாம் என்று ராஜா கட்டளையிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[Joah the son of Asaph the recorder, to Hezekiah with their clothes rent, and told him the words of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,315 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது இல்க்கியாவின் குமாரனாகிய எலியாக்கீம் என்னும் அரமனை விசாரிப்புக்காரனும், செப்னா என்னும்]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[எசேக்கியாவினிடத்தில் வந்து, ரப்சாக்கேயின் வார்த்தைகளை அவனுக்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[Rabshakeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதற்கு நிகுஸ்தான் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[the brazen serpent that Moses had made: for unto those days the children of Israel did burn incense]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22364,91 +21858,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22474,51 +21968,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22649,51 +22143,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>88</Slides>
+  <Slides>86</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>