--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -151,50 +151,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -255,50 +257,51 @@
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,53 +479,54 @@
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஏசாயா அவர்களை நோக்கி: அசீரியா ராஜாவின் ஊழியக்காரர் என்னைத் தூஷித்ததும் நீர் கேட்டதுமான வார்த்தைகளினாலே பயப்படாதேயும்.]]></a:t>
+              <a:t><![CDATA[4. It may be the LORD your God will hear all the words of Rabshakeh, whom the king of Assyria his master has sent to reproach the living God; and will reprove the words which the LORD your God has heard: wherefore lift up your prayer for the remnant that are left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஏசாயா அவர்களை நோக்கி: அசீரியா ராஜாவின் ஊழியக்காரர் என்னைத் தூஷித்ததும் நீர் கேட்டதுமான வார்த்தைகளினாலே பயப்படாதேயும்.]]></a:t>
+              <a:t><![CDATA[4. It may be the LORD your God will hear all the words of Rabshakeh, whom the king of Assyria his master has sent to reproach the living God; and will reprove the words which the LORD your God has heard: wherefore lift up your prayer for the remnant that are left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது ஏசாயா அவர்களை நோக்கி: அசீரியா ராஜாவின் ஊழியக்காரர் என்னைத் தூஷித்ததும் நீர் கேட்டதுமான வார்த்தைகளினாலே பயப்படாதேயும்.]]></a:t>
+              <a:t><![CDATA[4. It may be the LORD your God will hear all the words of Rabshakeh, whom the king of Assyria his master has sent to reproach the living God; and will reprove the words which the LORD your God has heard: wherefore lift up your prayer for the remnant that are left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, அவன் ஒரு செய்தியைக் கேட்டு, தன் தேசத்துக்குத் திரும்புவதற்கான ஆவியை நான் அவனுக்குள் அனுப்பி, அவனை அவன் தேசத்திலே பட்டயத்தால் விழப்பண்ணுவேன் என்று கர்த்தர் உரைக்கிறார் என்பதை உங்கள் ஆண்டவனிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. So the servants of king Hezekiah came to Isaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, அவன் ஒரு செய்தியைக் கேட்டு, தன் தேசத்துக்குத் திரும்புவதற்கான ஆவியை நான் அவனுக்குள் அனுப்பி, அவனை அவன் தேசத்திலே பட்டயத்தால் விழப்பண்ணுவேன் என்று கர்த்தர் உரைக்கிறார் என்பதை உங்கள் ஆண்டவனிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Isaiah said unto them, Thus shall all of you say to your master, Thus says the LORD, Be not afraid of the words which you have heard, with which the servants of the king of Assyria have blasphemed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அசீரியா ராஜா லாகீசைவிட்டுப் புறப்பட்டான் என்று கேள்விப்பட்டு, ரப்சாக்கே திரும்பிப்போய், அவன் லிப்னாவின்மேல் யுத்தம்பண்ணுகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[6. And Isaiah said unto them, Thus shall all of you say to your master, Thus says the LORD, Be not afraid of the words which you have heard, with which the servants of the king of Assyria have blasphemed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அசீரியா ராஜா லாகீசைவிட்டுப் புறப்பட்டான் என்று கேள்விப்பட்டு, ரப்சாக்கே திரும்பிப்போய், அவன் லிப்னாவின்மேல் யுத்தம்பண்ணுகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I will send a blast upon him, and he shall hear a rumour, and shall return to his own land; and I will cause him to fall by the sword in his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, எத்தியோப்பியா ராஜாவாகிய தீராக்கா உம்மோடு யுத்தம்பண்ணப் புறப்பட்டான் என்று சொல்லக் கேள்விப்பட்டான்; அப்பொழுது அவன் திரும்ப எசேக்கியாவினிடத்துக்கு ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[7. Behold, I will send a blast upon him, and he shall hear a rumour, and shall return to his own land; and I will cause him to fall by the sword in his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, எத்தியோப்பியா ராஜாவாகிய தீராக்கா உம்மோடு யுத்தம்பண்ணப் புறப்பட்டான் என்று சொல்லக் கேள்விப்பட்டான்; அப்பொழுது அவன் திரும்ப எசேக்கியாவினிடத்துக்கு ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
+              <a:t><![CDATA[7. Behold, I will send a blast upon him, and he shall hear a rumour, and shall return to his own land; and I will cause him to fall by the sword in his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவுக்குச் சொல்லவேண்டியது என்னவென்றால், எருசலேம் அசீரியா ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவதில்லையென்று நீ நம்பியிருக்கிற உன் தேவன் உன்னை எத்த ஒட்டாதே.]]></a:t>
+              <a:t><![CDATA[8. So Rabshakeh returned, and found the king of Assyria warring against Libnah: for he had heard that he was departed from Lachish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அரமனை விசாரிப்புக்காரனாகிய எலியாக்கீமையும், சம்பிரதியாகிய செப்னாவையும், ஆசாரியர்களின் மூப்பரையும், ஆமோத்தின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசியினிடத்துக்கு இரட்டு உடுத்திக்கொண்டவர்களாக அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when king Hezekiah heard it, that he rent his clothes, and covered himself with sackcloth, and went into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவுக்குச் சொல்லவேண்டியது என்னவென்றால், எருசலேம் அசீரியா ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவதில்லையென்று நீ நம்பியிருக்கிற உன் தேவன் உன்னை எத்த ஒட்டாதே.]]></a:t>
+              <a:t><![CDATA[8. So Rabshakeh returned, and found the king of Assyria warring against Libnah: for he had heard that he was departed from Lachish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, அசீரியா ராஜாக்கள் சகல தேசங்களையும் சங்கரித்த செய்தியை நீ கேட்டிருக்கிறாயே, நீ தப்புவாயோ?]]></a:t>
+              <a:t><![CDATA[9. And when he heard say of Tirhakah king of Ethiopia, Behold, he has come out to fight against you: he sent messengers again unto Hezekiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, அசீரியா ராஜாக்கள் சகல தேசங்களையும் சங்கரித்த செய்தியை நீ கேட்டிருக்கிறாயே, நீ தப்புவாயோ?]]></a:t>
+              <a:t><![CDATA[9. And when he heard say of Tirhakah king of Ethiopia, Behold, he has come out to fight against you: he sent messengers again unto Hezekiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் பிதாக்கள் அழித்துவிட்ட கோசானையும் ஆரானையும் ரேத்சேப்பையும், தெலாசாரிலிருந்த ஏதேனின் புத்திரரையும் அவர்களுடைய தேவர்கள் தப்புவித்ததுண்டோ?]]></a:t>
+              <a:t><![CDATA[10. Thus shall all of you speak to Hezekiah king of Judah, saying, Let not your God in whom you trust deceive you, saying, Jerusalem shall not be delivered into the hand of the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் பிதாக்கள் அழித்துவிட்ட கோசானையும் ஆரானையும் ரேத்சேப்பையும், தெலாசாரிலிருந்த ஏதேனின் புத்திரரையும் அவர்களுடைய தேவர்கள் தப்புவித்ததுண்டோ?]]></a:t>
+              <a:t><![CDATA[10. Thus shall all of you speak to Hezekiah king of Judah, saying, Let not your God in whom you trust deceive you, saying, Jerusalem shall not be delivered into the hand of the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆமாத்தின் ராஜாவும், அர்பாத்தின் ராஜாவும், செப்பர்வாயீம் ஏனா ஈவா பட்டணங்களின் ராஜாவும் எங்கே? என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Behold, you have heard what the kings of Assyria have done to all lands, by destroying them utterly: and shall you be delivered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆமாத்தின் ராஜாவும், அர்பாத்தின் ராஜாவும், செப்பர்வாயீம் ஏனா ஈவா பட்டணங்களின் ராஜாவும் எங்கே? என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Have the gods of the nations delivered them which my fathers have destroyed; as Gozan, and Haran, and Rezeph, and the children of Eden which were in Thelasar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின் ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
+              <a:t><![CDATA[12. Have the gods of the nations delivered them which my fathers have destroyed; as Gozan, and Haran, and Rezeph, and the children of Eden which were in Thelasar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின் ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
+              <a:t><![CDATA[13. Where is the king of Hamath, and the king of Arpad, and the king of the city of Sepharvaim, of Hena, and Ivah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[13. Where is the king of Hamath, and the king of Arpad, and the king of the city of Sepharvaim, of Hena, and Ivah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அரமனை விசாரிப்புக்காரனாகிய எலியாக்கீமையும், சம்பிரதியாகிய செப்னாவையும், ஆசாரியர்களின் மூப்பரையும், ஆமோத்தின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசியினிடத்துக்கு இரட்டு உடுத்திக்கொண்டவர்களாக அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when king Hezekiah heard it, that he rent his clothes, and covered himself with sackcloth, and went into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[14. And Hezekiah received the letter of the hand of the messengers, and read it: and Hezekiah went up into the house of the LORD, and spread it before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[14. And Hezekiah received the letter of the hand of the messengers, and read it: and Hezekiah went up into the house of the LORD, and spread it before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்; சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
+              <a:t><![CDATA[15. And Hezekiah prayed before the LORD, and said, O LORD God of Israel, which dwell between the cherubims, you are the God, even you alone, of all the kingdoms of the earth; you have made heaven and earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்; சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
+              <a:t><![CDATA[15. And Hezekiah prayed before the LORD, and said, O LORD God of Israel, which dwell between the cherubims, you are the God, even you alone, of all the kingdoms of the earth; you have made heaven and earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, அசீரியா ராஜாக்கள் அந்த ஜாதிகளையும் அவர்கள் தேசத்தையும் நாசமாக்கி,]]></a:t>
+              <a:t><![CDATA[16. LORD, bow down yours ear, and hear: open, LORD, yours eyes, and see: and hear the words of Sennacherib, which has sent him to reproach the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. LORD, bow down yours ear, and hear: open, LORD, yours eyes, and see: and hear the words of Sennacherib, which has sent him to reproach the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Truthfully, LORD, the kings of Assyria have destroyed the nations and their lands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள் எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And have cast their gods into the fire: for they were no gods, but the work of men's hands, wood and stone: therefore they have destroyed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள் எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[18. And have cast their gods into the fire: for they were no gods, but the work of men's hands, wood and stone: therefore they have destroyed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, O LORD our God, I plead to you, save you us out of his hand, that all the kingdoms of the earth may know that you are the LORD God, even you only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர்கள் அவனை நோக்கி: இந்த நாள் நெருக்கமும் கண்டிதமும் தூஷணமும் அநுபவிக்கிற நாள்; பிள்ளைப்பேறு நோக்கியிருக்கிறது, பெறவோ பெலனில்லை.]]></a:t>
+              <a:t><![CDATA[2. And he sent Eliakim, which was over the household, and Shebna the scribe, and the elders of the priests, covered with sackcloth, to Isaiah the prophet the son of Amoz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore, O LORD our God, I plead to you, save you us out of his hand, that all the kingdoms of the earth may know that you are the LORD God, even you only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
+              <a:t><![CDATA[20. Then Isaiah the son of Amoz sent to Hezekiah, saying, Thus says the LORD God of Israel, That which you have prayed to me against Sennacherib king of Assyria I have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
+              <a:t><![CDATA[20. Then Isaiah the son of Amoz sent to Hezekiah, saying, Thus says the LORD God of Israel, That which you have prayed to me against Sennacherib king of Assyria I have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
+              <a:t><![CDATA[20. Then Isaiah the son of Amoz sent to Hezekiah, saying, Thus says the LORD God of Israel, That which you have prayed to me against Sennacherib king of Assyria I have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
+              <a:t><![CDATA[21. This is the word that the LORD has spoken concerning him; The virgin the daughter of Zion has despised you, and laughed you to scorn; the daughter of Jerusalem has shaken her head at you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[21. This is the word that the LORD has spoken concerning him; The virgin the daughter of Zion has despised you, and laughed you to scorn; the daughter of Jerusalem has shaken her head at you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[22. Whom have you reproached and blasphemed? and against whom have you exalted your voice, and lifted up yours eyes on high? even against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[22. Whom have you reproached and blasphemed? and against whom have you exalted your voice, and lifted up yours eyes on high? even against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[23. By your messengers you have reproached the LORD, and have said, With the multitude of my chariots I am come up to the height of the mountains, to the sides of Lebanon, and will cut down the tall cedar trees thereof, and the choice fir trees thereof: and I will enter into the lodgings of his borders, and into the forest of his Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின் அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
+              <a:t><![CDATA[23. By your messengers you have reproached the LORD, and have said, With the multitude of my chariots I am come up to the height of the mountains, to the sides of Lebanon, and will cut down the tall cedar trees thereof, and the choice fir trees thereof: and I will enter into the lodgings of his borders, and into the forest of his Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர்கள் அவனை நோக்கி: இந்த நாள் நெருக்கமும் கண்டிதமும் தூஷணமும் அநுபவிக்கிற நாள்; பிள்ளைப்பேறு நோக்கியிருக்கிறது, பெறவோ பெலனில்லை.]]></a:t>
+              <a:t><![CDATA[2. And he sent Eliakim, which was over the household, and Shebna the scribe, and the elders of the priests, covered with sackcloth, to Isaiah the prophet the son of Amoz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின் அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
+              <a:t><![CDATA[23. By your messengers you have reproached the LORD, and have said, With the multitude of my chariots I am come up to the height of the mountains, to the sides of Lebanon, and will cut down the tall cedar trees thereof, and the choice fir trees thereof: and I will enter into the lodgings of his borders, and into the forest of his Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச் சம்பவிக்கப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[23. By your messengers you have reproached the LORD, and have said, With the multitude of my chariots I am come up to the height of the mountains, to the sides of Lebanon, and will cut down the tall cedar trees thereof, and the choice fir trees thereof: and I will enter into the lodgings of his borders, and into the forest of his Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச் சம்பவிக்கப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[24. I have dug and drunk strange waters, and with the sole of my feet have I dried up all the rivers of besieged places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
+              <a:t><![CDATA[24. I have dug and drunk strange waters, and with the sole of my feet have I dried up all the rivers of besieged places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Have you not heard long ago how I have done it, and of ancient times that I have formed it? now have I brought it to pass, that you should be to lay waste fenced cities into ruinous heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Have you not heard long ago how I have done it, and of ancient times that I have formed it? now have I brought it to pass, that you should be to lay waste fenced cities into ruinous heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் இருப்பையும், உன் போக்கையும், உன் வரவையும், நீ எனக்கு விரோதமாய்க் கொந்தளிக்கிறதையும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[25. Have you not heard long ago how I have done it, and of ancient times that I have formed it? now have I brought it to pass, that you should be to lay waste fenced cities into ruinous heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. Therefore their inhabitants were of small power, they were dismayed and confounded; they were as the grass of the field, and as the green herb, as the grass on the house tops, and as corn blasted before it be grown up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. Therefore their inhabitants were of small power, they were dismayed and confounded; they were as the grass of the field, and as the green herb, as the grass on the house tops, and as corn blasted before it be grown up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. Therefore their inhabitants were of small power, they were dismayed and confounded; they were as the grass of the field, and as the green herb, as the grass on the house tops, and as corn blasted before it be grown up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he sent Eliakim, which was over the household, and Shebna the scribe, and the elders of the priests, covered with sackcloth, to Isaiah the prophet the son of Amoz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. But I know your abode, and your going out, and your coming in, and your rage against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. Because your rage against me and your tumult has come up into mine ears, therefore I will put my hook in your nose, and my bridle in your lips, and I will turn you back by the way by which you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. Because your rage against me and your tumult has come up into mine ears, therefore I will put my hook in your nose, and my bridle in your lips, and I will turn you back by the way by which you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதா வம்சத்தாரில் தப்பி மீந்திருக்கிறவர்கள் மறுபடியும் கீழே வேர்பற்றி மேலே கனிகொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Because your rage against me and your tumult has come up into mine ears, therefore I will put my hook in your nose, and my bridle in your lips, and I will turn you back by the way by which you came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதா வம்சத்தாரில் தப்பி மீந்திருக்கிறவர்கள் மறுபடியும் கீழே வேர்பற்றி மேலே கனிகொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And this shall be a sign unto you, All of you shall eat this year such things as grow of themselves, and in the second year that which springs of the same; and in the third year sow all of you, and reap, and plant vineyards, and eat the fruits thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்; சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[29. And this shall be a sign unto you, All of you shall eat this year such things as grow of themselves, and in the second year that which springs of the same; and in the third year sow all of you, and reap, and plant vineyards, and eat the fruits thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்; சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[29. And this shall be a sign unto you, All of you shall eat this year such things as grow of themselves, and in the second year that which springs of the same; and in the third year sow all of you, and reap, and plant vineyards, and eat the fruits thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[30. And the remnant that is escaped of the house of Judah shall yet again take root downward, and bear fruit upward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[31. For out of Jerusalem shall go forth a remnant, and they that escape out of mount Zion: the zeal of the LORD of hosts shall do this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் இந்த நகரத்திற்குள் பிரவேசியாமல், தான் வந்தவழியே திரும்பிப்போவான்.]]></a:t>
+              <a:t><![CDATA[31. For out of Jerusalem shall go forth a remnant, and they that escape out of mount Zion: the zeal of the LORD of hosts shall do this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said unto him, Thus says Hezekiah, This day is a day of trouble, and of rebuke, and blasphemy; for the children are come to the birth, and there is not strength to bring forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் இந்த நகரத்திற்குள் பிரவேசியாமல், தான் வந்தவழியே திரும்பிப்போவான்.]]></a:t>
+              <a:t><![CDATA[32. Therefore thus says the LORD concerning the king of Assyria, He shall not come into this city, nor shoot an arrow there, nor come before it with shield, nor cast a bank against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் நான் இந்த நகரத்தை இரட்சிக்கும்படிக்கு, இதற்கு ஆதரவாயிருப்பேன் என்பதைக் கர்த்தர் உரைக்கிறார் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[32. Therefore thus says the LORD concerning the king of Assyria, He shall not come into this city, nor shoot an arrow there, nor come before it with shield, nor cast a bank against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +7998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. By the way that he came, by the same shall he return, and shall not come into this city, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. For I will defend this city, to save it, for mine own sake, and for my servant David's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. For I will defend this city, to save it, for mine own sake, and for my servant David's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அசீரியா ராஜாவாகிய சனகெரிப் பிரயாணப்பட்டு, திரும்பிப் போய் நினிவேயில் இருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[35. And it came to pass that night, that the angel of the LORD went out, and stroke in the camp of the Assyrians an hundred fourscore and five thousand: and when they arose early in the morning, behold, they were all dead corpses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[35. And it came to pass that night, that the angel of the LORD went out, and stroke in the camp of the Assyrians an hundred fourscore and five thousand: and when they arose early in the morning, behold, they were all dead corpses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[35. And it came to pass that night, that the angel of the LORD went out, and stroke in the camp of the Assyrians an hundred fourscore and five thousand: and when they arose early in the morning, behold, they were all dead corpses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[36. So Sennacherib king of Assyria departed, and went and returned, and dwelt at Nineveh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய எசேக்கியா அதைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்து, இரட்டு உடுத்திக்கொண்டு, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[37. And it came to pass, as he was worshipping in the house of Nisroch his god, that Adrammelech and Sharezer his sons stroke him with the sword: and they escaped into the land of Armenia. And Esarhaddon his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said unto him, Thus says Hezekiah, This day is a day of trouble, and of rebuke, and blasphemy; for the children are come to the birth, and there is not strength to bring forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +8979,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய எசேக்கியா அதைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்து, இரட்டு உடுத்திக்கொண்டு, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[37. And it came to pass, as he was worshipping in the house of Nisroch his god, that Adrammelech and Sharezer his sons stroke him with the sword: and they escaped into the land of Armenia. And Esarhaddon his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And it came to pass, as he was worshipping in the house of Nisroch his god, that Adrammelech and Sharezer his sons stroke him with the sword: and they escaped into the land of Armenia. And Esarhaddon his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவ்விதமாய் எசேக்கியா ராஜாவின் ஊழியக்காரர் ஏசாயாவினிடத்தில் வந்து சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[4. It may be the LORD your God will hear all the words of Rabshakeh, whom the king of Assyria his master has sent to reproach the living God; and will reprove the words which the LORD your God has heard: wherefore lift up your prayer for the remnant that are left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414331" r:id="rId1"/>
+    <p:sldLayoutId id="2482633098" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9831,50 +9944,58 @@
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -9983,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Isaiah said unto them, Thus shall all of you say to your master, Thus says the LORD, Be not]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[afraid of the words which you have heard, with which the servants of the king of Assyria have]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blasphemed me.]]></a:t>
+              <a:t><![CDATA[விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold, I will send a blast upon him, and he shall hear a rumour, and shall return to his own]]></a:t>
+              <a:t><![CDATA[5. இவ்விதமாய் எசேக்கியா ராஜாவின் ஊழியக்காரர் ஏசாயாவினிடத்தில் வந்து சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land; and I will cause him to fall by the sword in his own land.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஏசாயா அவர்களை நோக்கி: அசீரியா ராஜாவின் ஊழியக்காரர் என்னைத் தூஷித்ததும் நீர் கேட்டதுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. So Rabshakeh returned, and found the king of Assyria warring against Libnah: for he had heard]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளினாலே பயப்படாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he was departed from Lachish.]]></a:t>
+              <a:t><![CDATA[7. இதோ, அவன் ஒரு செய்தியைக் கேட்டு, தன் தேசத்துக்குத் திரும்புவதற்கான ஆவியை நான் அவனுக்குள் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when he heard say of Tirhakah king of Ethiopia, Behold, he has come out to fight against you:]]></a:t>
+              <a:t><![CDATA[அவனை அவன் தேசத்திலே பட்டயத்தால் விழப்பண்ணுவேன் என்று கர்த்தர் உரைக்கிறார் என்பதை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he sent messengers again unto Hezekiah, saying,]]></a:t>
+              <a:t><![CDATA[ஆண்டவனிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Thus shall all of you speak to Hezekiah king of Judah, saying, Let not your God in whom you]]></a:t>
+              <a:t><![CDATA[8. அசீரியா ராஜா லாகீசைவிட்டுப் புறப்பட்டான் என்று கேள்விப்பட்டு, ரப்சாக்கே திரும்பிப்போய், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he sent Eliakim, which was over the household, and Shebna the scribe, and the elders of the]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய எசேக்கியா அதைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்து, இரட்டு உடுத்திக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trust deceive you, saying, Jerusalem shall not be delivered into the hand of the king of Assyria.]]></a:t>
+              <a:t><![CDATA[லிப்னாவின்மேல் யுத்தம்பண்ணுகிறதைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Behold, you have heard what the kings of Assyria have done to all lands, by destroying them]]></a:t>
+              <a:t><![CDATA[9. இதோ, எத்தியோப்பியா ராஜாவாகிய தீராக்கா உம்மோடு யுத்தம்பண்ணப் புறப்பட்டான் என்று சொல்லக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utterly: and shall you be delivered?]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டான்; அப்பொழுது அவன் திரும்ப எசேக்கியாவினிடத்துக்கு ஸ்தானாபதிகளை அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Have the gods of the nations delivered them which my fathers have destroyed; as Gozan, and]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் யூதாவின் ராஜாவாகிய எசேக்கியாவுக்குச் சொல்லவேண்டியது என்னவென்றால், எருசலேம் அசீரியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Haran, and Rezeph, and the children of Eden which were in Thelasar?]]></a:t>
+              <a:t><![CDATA[ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவதில்லையென்று நீ நம்பியிருக்கிற உன் தேவன் உன்னை எத்த ஒட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Where is the king of Hamath, and the king of Arpad, and the king of the city of Sepharvaim, of]]></a:t>
+              <a:t><![CDATA[11. இதோ, அசீரியா ராஜாக்கள் சகல தேசங்களையும் சங்கரித்த செய்தியை நீ கேட்டிருக்கிறாயே, நீ தப்புவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hena, and Ivah?]]></a:t>
+              <a:t><![CDATA[12. என் பிதாக்கள் அழித்துவிட்ட கோசானையும் ஆரானையும் ரேத்சேப்பையும், தெலாசாரிலிருந்த ஏதேனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Hezekiah received the letter of the hand of the messengers, and read it: and Hezekiah went]]></a:t>
+              <a:t><![CDATA[புத்திரரையும் அவர்களுடைய தேவர்கள் தப்புவித்ததுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up into the house of the LORD, and spread it before the LORD.]]></a:t>
+              <a:t><![CDATA[13. ஆமாத்தின் ராஜாவும், அர்பாத்தின் ராஜாவும், செப்பர்வாயீம் ஏனா ஈவா பட்டணங்களின் ராஜாவும் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Hezekiah prayed before the LORD, and said, O LORD God of Israel, which dwell between the]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests, covered with sackcloth, to Isaiah the prophet the son of Amoz.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தில் பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cherubims, you are the God, even you alone, of all the kingdoms of the earth; you have made heaven]]></a:t>
+              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and earth.]]></a:t>
+              <a:t><![CDATA[ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. LORD, bow down yours ear, and hear: open, LORD, yours eyes, and see: and hear the words of]]></a:t>
+              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sennacherib, which has sent him to reproach the living God.]]></a:t>
+              <a:t><![CDATA[ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Truthfully, LORD, the kings of Assyria have destroyed the nations and their lands,]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And have cast their gods into the fire: for they were no gods, but the work of men's hands, wood]]></a:t>
+              <a:t><![CDATA[சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and stone: therefore they have destroyed them.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, அசீரியா ராஜாக்கள் அந்த ஜாதிகளையும் அவர்கள் தேசத்தையும் நாசமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Now therefore, O LORD our God, I plead to you, save you us out of his hand, that all the]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kingdoms of the earth may know that you are the LORD God, even you only.]]></a:t>
+              <a:t><![CDATA[மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then Isaiah the son of Amoz sent to Hezekiah, saying, Thus says the LORD God of Israel, That]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they said unto him, Thus says Hezekiah, This day is a day of trouble, and of rebuke, and]]></a:t>
+              <a:t><![CDATA[2. அரமனை விசாரிப்புக்காரனாகிய எலியாக்கீமையும், சம்பிரதியாகிய செப்னாவையும், ஆசாரியர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which you have prayed to me against Sennacherib king of Assyria I have heard.]]></a:t>
+              <a:t><![CDATA[எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. This is the word that the LORD has spoken concerning him; The virgin the daughter of Zion has]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[despised you, and laughed you to scorn; the daughter of Jerusalem has shaken her head at you.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Whom have you reproached and blasphemed? and against whom have you exalted your voice, and]]></a:t>
+              <a:t><![CDATA[விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lifted up yours eyes on high? even against the Holy One of Israel.]]></a:t>
+              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. By your messengers you have reproached the LORD, and have said, With the multitude of my]]></a:t>
+              <a:t><![CDATA[இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chariots I am come up to the height of the mountains, to the sides of Lebanon, and will cut down the]]></a:t>
+              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tall cedar trees thereof, and the choice fir trees thereof: and I will enter into the lodgings of]]></a:t>
+              <a:t><![CDATA[பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his borders, and into the forest of his Carmel.]]></a:t>
+              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. I have dug and drunk strange waters, and with the sole of my feet have I dried up all the rivers]]></a:t>
+              <a:t><![CDATA[கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blasphemy; for the children are come to the birth, and there is not strength to bring forth.]]></a:t>
+              <a:t><![CDATA[மூப்பரையும், ஆமோத்தின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசியினிடத்துக்கு இரட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of besieged places.]]></a:t>
+              <a:t><![CDATA[தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Have you not heard long ago how I have done it, and of ancient times that I have formed it? now]]></a:t>
+              <a:t><![CDATA[வருவேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have I brought it to pass, that you should be to lay waste fenced cities into ruinous heaps.]]></a:t>
+              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Therefore their inhabitants were of small power, they were dismayed and confounded; they were as]]></a:t>
+              <a:t><![CDATA[அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the grass of the field, and as the green herb, as the grass on the house tops, and as corn blasted]]></a:t>
+              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before it be grown up.]]></a:t>
+              <a:t><![CDATA[கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But I know your abode, and your going out, and your coming in, and your rage against me.]]></a:t>
+              <a:t><![CDATA[சம்பவிக்கப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Because your rage against me and your tumult has come up into mine ears, therefore I will put my]]></a:t>
+              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hook in your nose, and my bridle in your lips, and I will turn you back by the way by which you]]></a:t>
+              <a:t><![CDATA[பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came.]]></a:t>
+              <a:t><![CDATA[சமானமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. It may be the LORD your God will hear all the words of Rabshakeh, whom the king of Assyria his]]></a:t>
+              <a:t><![CDATA[உடுத்திக்கொண்டவர்களாக அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And this shall be a sign unto you, All of you shall eat this year such things as grow of]]></a:t>
+              <a:t><![CDATA[27. உன் இருப்பையும், உன் போக்கையும், உன் வரவையும், நீ எனக்கு விரோதமாய்க் கொந்தளிக்கிறதையும் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves, and in the second year that which springs of the same; and in the third year sow all of]]></a:t>
+              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and reap, and plant vineyards, and eat the fruits thereof.]]></a:t>
+              <a:t><![CDATA[உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And the remnant that is escaped of the house of Judah shall yet again take root downward, and]]></a:t>
+              <a:t><![CDATA[என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear fruit upward.]]></a:t>
+              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. For out of Jerusalem shall go forth a remnant, and they that escape out of mount Zion: the zeal]]></a:t>
+              <a:t><![CDATA[வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD of hosts shall do this.]]></a:t>
+              <a:t><![CDATA[திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Therefore thus says the LORD concerning the king of Assyria, He shall not come into this city,]]></a:t>
+              <a:t><![CDATA[30. யூதா வம்சத்தாரில் தப்பி மீந்திருக்கிறவர்கள் மறுபடியும் கீழே வேர்பற்றி மேலே கனிகொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor shoot an arrow there, nor come before it with shield, nor cast a bank against it.]]></a:t>
+              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. By the way that he came, by the same shall he return, and shall not come into this city, says]]></a:t>
+              <a:t><![CDATA[சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[master has sent to reproach the living God; and will reprove the words which the LORD your God has]]></a:t>
+              <a:t><![CDATA[3. இவர்கள் அவனை நோக்கி: இந்த நாள் நெருக்கமும் கண்டிதமும் தூஷணமும் அநுபவிக்கிற நாள்; பிள்ளைப்பேறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. For I will defend this city, to save it, for mine own sake, and for my servant David's sake.]]></a:t>
+              <a:t><![CDATA[அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And it came to pass that night, that the angel of the LORD went out, and stroke in the camp of]]></a:t>
+              <a:t><![CDATA[33. அவன் இந்த நகரத்திற்குள் பிரவேசியாமல், தான் வந்தவழியே திரும்பிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Assyrians an hundred fourscore and five thousand: and when they arose early in the morning,]]></a:t>
+              <a:t><![CDATA[34. என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் நான் இந்த நகரத்தை இரட்சிக்கும்படிக்கு, இதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, they were all dead corpses.]]></a:t>
+              <a:t><![CDATA[ஆதரவாயிருப்பேன் என்பதைக் கர்த்தர் உரைக்கிறார் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. So Sennacherib king of Assyria departed, and went and returned, and dwelt at Nineveh.]]></a:t>
+              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And it came to pass, as he was worshipping in the house of Nisroch his god, that Adrammelech and]]></a:t>
+              <a:t><![CDATA[பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sharezer his sons stroke him with the sword: and they escaped into the land of Armenia. And]]></a:t>
+              <a:t><![CDATA[எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Esarhaddon his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அசீரியா ராஜாவாகிய சனகெரிப் பிரயாணப்பட்டு, திரும்பிப் போய் நினிவேயில் இருந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, when king Hezekiah heard it, that he rent his clothes, and covered himself]]></a:t>
+              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard: wherefore lift up your prayer for the remnant that are left.]]></a:t>
+              <a:t><![CDATA[நோக்கியிருக்கிறது, பெறவோ பெலனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +20268,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with sackcloth, and went into the house of the LORD.]]></a:t>
+              <a:t><![CDATA[சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So the servants of king Hezekiah came to Isaiah.]]></a:t>
+              <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20340,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>