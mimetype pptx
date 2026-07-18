--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -141,50 +141,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +250,55 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +471,58 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவ்விதமாய் எசேக்கியா ராஜாவின் ஊழியக்காரர் ஏசாயாவினிடத்தில் வந்து சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது ஏசாயா அவர்களை நோக்கி: அசீரியா ராஜாவின் ஊழியக்காரர் என்னைத் தூஷித்ததும் நீர் கேட்டதுமான வார்த்தைகளினாலே பயப்படாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய எசேக்கியா அதைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்து, இரட்டு உடுத்திக்கொண்டு, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[2. அரமனை விசாரிப்புக்காரனாகிய எலியாக்கீமையும், சம்பிரதியாகிய செப்னாவையும், ஆசாரியர்களின் மூப்பரையும், ஆமோத்தின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசியினிடத்துக்கு இரட்டு உடுத்திக்கொண்டவர்களாக அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் இருப்பையும், உன் போக்கையும், உன் வரவையும், நீ எனக்கு விரோதமாய்க் கொந்தளிக்கிறதையும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[13. ஆமாத்தின் ராஜாவும், அர்பாத்தின் ராஜாவும், செப்பர்வாயீம் ஏனா ஈவா பட்டணங்களின் ராஜாவும் எங்கே? என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின் ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின் ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்; சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யூதா வம்சத்தாரில் தப்பி மீந்திருக்கிறவர்கள் மறுபடியும் கீழே வேர்பற்றி மேலே கனிகொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்; சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்; சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, அசீரியா ராஜாக்கள் அந்த ஜாதிகளையும் அவர்கள் தேசத்தையும் நாசமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்; சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள் எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள் எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின் ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அரமனை விசாரிப்புக்காரனாகிய எலியாக்கீமையும், சம்பிரதியாகிய செப்னாவையும், ஆசாரியர்களின் மூப்பரையும், ஆமோத்தின் குமாரனாகிய ஏசாயா என்னும் தீர்க்கதரிசியினிடத்துக்கு இரட்டு உடுத்திக்கொண்டவர்களாக அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. இவர்கள் அவனை நோக்கி: இந்த நாள் நெருக்கமும் கண்டிதமும் தூஷணமும் அநுபவிக்கிற நாள்; பிள்ளைப்பேறு நோக்கியிருக்கிறது, பெறவோ பெலனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எசேக்கியா ஸ்தானாபதிகளின் கையிலிருந்து நிருபத்தை வாங்கி வாசித்த பின்பு, அவன் கர்த்தரின் ஆலயத்திற்குப் போய், அதைக் கர்த்தருக்கு முன்பாக விரித்து,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் இந்த நகரத்திற்குள் பிரவேசியாமல், தான் வந்தவழியே திரும்பிப்போவான்.]]></a:t>
+              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரை நோக்கி: கேருபீன்களின் மத்தியில் வாசம்பண்ணுகிற இஸ்ரவேலின் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே பூமியின் ராஜ்யங்களுக்கெல்லாம் தேவனானவர்; நீர் வானத்தையும் பூமியையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்; சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, உமது செவியைச் சாய்த்துக் கேளும்; கர்த்தாவே, நீர் உமது கண்களைத் திறந்துபாரும்; சனகெரிப் ஜீவனுள்ள தேவனை நிந்திக்கும்படிக்குச் சொல்லியனுப்பின வார்த்தைகளைக் கேளும்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் நான் இந்த நகரத்தை இரட்சிக்கும்படிக்கு, இதற்கு ஆதரவாயிருப்பேன் என்பதைக் கர்த்தர் உரைக்கிறார் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் நான் இந்த நகரத்தை இரட்சிக்கும்படிக்கு, இதற்கு ஆதரவாயிருப்பேன் என்பதைக் கர்த்தர் உரைக்கிறார் என்று சொல்லியனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, அசீரியா ராஜாக்கள் அந்த ஜாதிகளையும் அவர்கள் தேசத்தையும் நாசமாக்கி,]]></a:t>
+              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின் அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின் அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுடைய தேவர்களை நெருப்பிலே போட்டுவிட்டது மெய்தான்; அவைகள் தேவர்கள் அல்லவே, மனுஷர் கைவேலையான மரமும் கல்லும்தானே; ஆகையால் அவைகளை நிர்த்தூளியாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச் சம்பவிக்கப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச் சம்பவிக்கப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள் எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்போதும் எங்கள் தேவனாகிய கர்த்தாவே, நீர் ஒருவரே தேவனாகிய கர்த்தர் என்று பூமியின் ராஜ்யங்கள் எல்லாம் அறியும்படிக்கு, எங்களை அவன் கைக்கு நீங்கலாக்கி இரட்சியும் என்று விண்ணப்பம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[27. உன் இருப்பையும், உன் போக்கையும், உன் வரவையும், நீ எனக்கு விரோதமாய்க் கொந்தளிக்கிறதையும் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆமோத்சின் குமாரனாகிய ஏசாயா எசேக்கியாவுக்குச் சொல்லியனுப்பினது: இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், அசீரியா ராஜாவாகிய சனகெரிபின்நிமித்தம் நீ என்னை நோக்கிப் பண்ணின விண்ணப்பத்தைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அசீரியா ராஜாவாகிய சனகெரிப் பிரயாணப்பட்டு, திரும்பிப் போய் நினிவேயில் இருந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[28. நீ எனக்கு விரோதமாய்க் கொந்தளித்து, வீரியம் பேசினது என் செவிகளில் ஏறினபடியினால், நான் என் துறட்டை உன் மூக்கிலும் என் கடிவாளத்தை உன் வாயிலும் போட்டு, நீ வந்தவழியே உன்னைத் திருப்பிக்கொண்டு போவேன் என்று அவனைக்குறித்துச் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவர்கள் அவனை நோக்கி: இந்த நாள் நெருக்கமும் கண்டிதமும் தூஷணமும் அநுபவிக்கிற நாள்; பிள்ளைப்பேறு நோக்கியிருக்கிறது, பெறவோ பெலனில்லை.]]></a:t>
+              <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
+              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைக் குறித்துக் கர்த்தர் சொல்லுகிற வசனமாவது: சீயோன் குமாரத்தியாகிய கன்னியாஸ்திரீ உன்னை இகழ்ந்து, உன்னைப் பரிகாசம்பண்ணுகிறாள்; எருசலேம் குமாரத்தி உன் பின்னாலே தலையைத் துலுக்குகிறாள்.]]></a:t>
+              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[29. உனக்கு அடையாளமாயிருப்பது என்னவென்றால்: இந்த வருஷத்திலே தப்பிப் பயிராகிறதையும், இரண்டாம் வருஷத்திலே தானாய் விளைகிறதையும் சாப்பிடுவீர்கள்; மூன்றாம் வருஷத்திலோ விதைத்து அறுத்து, திராட்சத்தோட்டங்களை நாட்டி, அவைகளின் கனிகளைப் புசிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[30. யூதா வம்சத்தாரில் தப்பி மீந்திருக்கிறவர்கள் மறுபடியும் கீழே வேர்பற்றி மேலே கனிகொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[30. யூதா வம்சத்தாரில் தப்பி மீந்திருக்கிறவர்கள் மறுபடியும் கீழே வேர்பற்றி மேலே கனிகொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
+              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்; சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாரை நிந்தித்துத் தூஷித்தாய்? யாருக்கு விரோதமாய் உன் சத்தத்தை உயர்த்தினாய்? நீ இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாயல்லவோ உன் கண்களை மேட்டிமையாக ஏறெடுத்தாய்?]]></a:t>
+              <a:t><![CDATA[31. மீதியாயிருக்கிறவர்கள் எருசலேமிலும், தப்பினவர்கள் சீயோன் மலையிலும் இருந்து புறப்படுவார்கள்; சேனைகளுடைய கர்த்தரின் வைராக்கியம் இதைச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[32. ஆகையால் கர்த்தர் அசீரியா ராஜாவைக்குறித்து: அவன் இந்த நகரத்திற்குள் பிரவேசிப்பதில்லை; இதின்மேல் அம்பு எய்வதுமில்லை; இதற்குமுன் கேடகத்தோடே வருவதுமில்லை; இதற்கு எதிராகக் கொத்தளம் போடுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் ஸ்தானாபதிகளைக் கொண்டு நீ ஆண்டவரை நிந்தித்து: என் இரதங்களின் திரளினாலே நான் மலைகளின் கொடுமுடிகளுக்கும் லீபனோனின் சிகரங்களுக்கும் வந்து ஏறினேன்; அதின் உயரமான கேதுருமரங்களையும், உச்சிதமான தேவதாரி விருட்சங்களையும் நான் வெட்டி, அதின் கடையாந்தரத்; தாபரமட்டும், அதின் செழுமையான வனமட்டும் வருவேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[33. அவன் இந்த நகரத்திற்குள் பிரவேசியாமல், தான் வந்தவழியே திரும்பிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின் அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
+              <a:t><![CDATA[33. அவன் இந்த நகரத்திற்குள் பிரவேசியாமல், தான் வந்தவழியே திரும்பிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் அந்நியதேசங்களில் கிணறு வெட்டி தண்ணீர் குடித்தேன்; என் உள்ளங்கால்களினால் அரணிப்பான இடங்களின் அகழிகளையெல்லாம் வறளவும் பண்ணினேன் என்றும் சொன்னாய்.]]></a:t>
+              <a:t><![CDATA[34. என் நிமித்தமும் என் தாசனாகிய தாவீதின் நிமித்தமும் நான் இந்த நகரத்தை இரட்சிக்கும்படிக்கு, இதற்கு ஆதரவாயிருப்பேன் என்பதைக் கர்த்தர் உரைக்கிறார் என்று சொல்லியனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +7994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச் சம்பவிக்கப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் வெகுகாலத்திற்குமுன் அதை நியமித்து, பூர்வநாட்கள் முதல் அதைத் திட்டம்பண்ணினேன் என்பதை நீ கேட்டதில்லையோ? இப்பொழுது நீ அரணான பட்டணங்களைப் பாழான மண்மேடுகள் ஆக்கும்படிக்கு நானே அதைச் சம்பவிக்கப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
+              <a:t><![CDATA[35. அன்று இராத்திரியில் சம்பவித்தது என்னவென்றால்: கர்த்தருடைய தூதன் புறப்பட்டு, அசீரியரின் பாளயத்தில் லட்சத்தெண்பத்தையாயிரம்பேரைச் சங்கரித்தான்; அதிகாலமே எழுந்திருக்கும் போது, இதோ, அவர்கள் எல்லாரும் செத்த பிரேதங்களாய்க் கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8321,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே அவைகளின் குடிகள் கையிளைத்தவர்களாகி, கலங்கி வெட்கப்பட்டு, வெளியின் பூண்டுக்கும், பச்சிலைக்கும், வீடுகளின்மேல் முளைக்கும் புல்லுக்கும், ஓங்கிவளருமுன் தீய்ந்துபோகும் பயிருக்கும் சமானமானார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது அசீரியா ராஜாவாகிய சனகெரிப் பிரயாணப்பட்டு, திரும்பிப் போய் நினிவேயில் இருந்துவிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அவன் தன் தேவனாகிய நிஸ்ரோகின் கோவிலிலே பணிந்துகொள்ளுகிறபோது, அவன் குமாரராகிய அத்ரமலேக்கும் சரேத்சேரும் அவனைப் பட்டயத்தினால் வெட்டிப்போட்டு, ஆரராத் தேசத்திற்குத் தப்பி ஓடிப்போனார்கள்; அவன் குமாரனாகிய எசாத்தோன் அவன் பட்டத்திற்கு வந்து அரசாண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. ராஜாவாகிய எசேக்கியா அதைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்து, இரட்டு உடுத்திக்கொண்டு, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8420,50 +8876,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. ராஜாவாகிய எசேக்கியா அதைக் கேட்டபோது, தன் வஸ்திரங்களைக் கிழித்து, இரட்டு உடுத்திக்கொண்டு, கர்த்தருடைய ஆலயத்தில் பிரவேசித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -8519,51 +9084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஜீவனுள்ள தேவனை நிந்திக்கும்படி அசீரியா ராஜாவாகிய தன் ஆண்டவனால் அனுப்பப்பட்ட ரப்சாக்கே சொன்ன வார்த்தைகளையெல்லாம் உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிறார்; உமது தேவனாகிய கர்த்தர் கேட்டிருக்கிற வார்த்தைகளின் நிமித்தம் தண்டனை செய்வார்; ஆகையால் இன்னும் மீதியாயிருக்கிறவர்களுக்காக விண்ணப்பஞ்செய்வீராக என்று எசேக்கியா சொல்லச்சொன்னார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. இவ்விதமாய் எசேக்கியா ராஜாவின் ஊழியக்காரர் ஏசாயாவினிடத்தில் வந்து சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9163,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493755" r:id="rId1"/>
+    <p:sldLayoutId id="2473414331" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +9783,94 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഹിസ്കീയാരാജാവിന്റെ ഭൃത്യന്മാർ യെശയ്യാവിന്റെ അടുക്കൽ വന്നപ്പോൾ യെശയ്യാവു അവരോടു പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[6. And Isaiah said unto them, Thus shall all of you say to your master, Thus says the LORD, Be not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നിങ്ങൾ നിങ്ങളുടെ യജമാനനോടു പറയേണ്ടതെന്തെന്നാൽ: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: അശ്ശൂർരാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[afraid of the words which you have heard, with which the servants of the king of Assyria have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭൃത്യന്മാർ എന്നെ നിന്ദിച്ചതായി നീ കേട്ടിരിക്കുന്ന വാക്കുകൾനിമിത്തം ഭയപ്പെടേണ്ടാ.]]></a:t>
+              <a:t><![CDATA[blasphemed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഞാൻ അവന്നു ഒരു മനോവിഭ്രമം വരുത്തും; അവൻ ഒരു ശ്രുതി കേട്ടിട്ടു സ്വദേശത്തേക്കു മടങ്ങിപ്പോകും; ഞാൻ]]></a:t>
+              <a:t><![CDATA[7. Behold, I will send a blast upon him, and he shall hear a rumour, and shall return to his own]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനെ അവന്റെ സ്വന്തദേശത്തുവെച്ചു വാൾകൊണ്ടു വീഴുമാറാക്കും.]]></a:t>
+              <a:t><![CDATA[land; and I will cause him to fall by the sword in his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. റബ്-ശാക്കേ മടങ്ങിച്ചെന്നു അശ്ശൂർരാജാവു ലിബ്നയുടെ നേരെ യുദ്ധം ചെയ്യുന്നതു കണ്ടു; അവൻ ലാഖീശ് വിട്ടു]]></a:t>
+              <a:t><![CDATA[8. So Rabshakeh returned, and found the king of Assyria warring against Libnah: for he had heard]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോയി എന്നു അവൻ കേട്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[that he was departed from Lachish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. കൂശ് രാജാവായ തിർഹാക്ക തന്റെ നേരെ യുദ്ധം ചെയ്‍വാൻ പുറപ്പെട്ടിരിക്കുന്നു എന്നു കേട്ടിട്ടു അവൻ]]></a:t>
+              <a:t><![CDATA[9. And when he heard say of Tirhakah king of Ethiopia, Behold, he has come out to fight against you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിന്നെയും ഹിസ്കീയാവിന്റെ അടുക്കൽ ദൂതന്മാരെ അയച്ചു പറയിച്ചതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[he sent messengers again unto Hezekiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നിങ്ങൾ യെഹൂദാരാജാവായ ഹിസ്കീയാവോടു പറയേണ്ടതു: യെരൂശലേം അശ്ശൂർ രാജാവിന്റെ കയ്യിൽ ഏല്പിച്ചുകളകയില്ല]]></a:t>
+              <a:t><![CDATA[10. Thus shall all of you speak to Hezekiah king of Judah, saying, Let not your God in whom you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ഹിസ്കീയാരാജാവു അതു കേട്ടപ്പോൾ വസ്ത്രം കീറി രട്ടുടുത്തുകെണ്ടു യഹോവയുടെ ആലയത്തിൽ ചെന്നു.]]></a:t>
+              <a:t><![CDATA[2. And he sent Eliakim, which was over the household, and Shebna the scribe, and the elders of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു നീ ആശ്രയിക്കുന്ന നിന്റെ ദൈവം നിന്നെ ചതിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[trust deceive you, saying, Jerusalem shall not be delivered into the hand of the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അശ്ശൂർരാജാക്കന്മാർ സകലദേശങ്ങളോടും ചെയ്തതും അവെക്കു ഉന്മൂലനാശം വരുത്തിയതും നീ കേട്ടിട്ടുണ്ടല്ലോ;]]></a:t>
+              <a:t><![CDATA[11. Behold, you have heard what the kings of Assyria have done to all lands, by destroying them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ ഒഴിഞ്ഞുപോകുമോ?]]></a:t>
+              <a:t><![CDATA[utterly: and shall you be delivered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഗോസാൻ, ഹാരാൻ, രേസെഫ്, തെലസ്സാരിലെ എദേന്യർ എന്നിങ്ങനെ എന്റെ പിതാക്കന്മാർ നശിപ്പിച്ചിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[12. Have the gods of the nations delivered them which my fathers have destroyed; as Gozan, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജാതികളുടെ ദേവന്മാർ അവരെ വിടുവിച്ചിട്ടുണ്ടോ?]]></a:t>
+              <a:t><![CDATA[Haran, and Rezeph, and the children of Eden which were in Thelasar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. എന്നാൽ നിന്റെ ഇരിപ്പും നിന്റെ ഗമനവും ആഗമനവും എന്റെ നേരെയുള്ള നിന്റെ കോപഭ്രാന്തും ഞാൻ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[13. Where is the king of Hamath, and the king of Arpad, and the king of the city of Sepharvaim, of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഹമാത്ത്‌രാജാവും അർപ്പാദ്‌രാജാവും സെഫർവ്വയീംപട്ടണം ഹേന ഇവ്വ എന്നവെക്കു രാജാവായിരുന്നവനും എവിടെ?]]></a:t>
+              <a:t><![CDATA[Hena, and Ivah?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. എന്റെ നേരെയുള്ള നിന്റെ കോപഭ്രാന്തുകൊണ്ടും നിന്റെ അഹങ്കാരം എന്റെ ചെവിയിൽ]]></a:t>
+              <a:t><![CDATA[14. And Hezekiah received the letter of the hand of the messengers, and read it: and Hezekiah went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എത്തിയിരിക്കുന്നതുകൊണ്ടും ഞാൻ എന്റെ കൊളുത്തു നിന്റെ മൂക്കിലും എന്റെ കടിഞ്ഞാൺ നിന്റെ അധരങ്ങളിലും]]></a:t>
+              <a:t><![CDATA[up into the house of the LORD, and spread it before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇട്ടു, നീ വന്ന വഴിക്കു നിന്നെ മടക്കിക്കൊണ്ടു പോകും.]]></a:t>
+              <a:t><![CDATA[15. And Hezekiah prayed before the LORD, and said, O LORD God of Israel, which dwell between the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. പിന്നെ അവൻ രാജധാനിവിചാരകനായ എല്യാക്കീമിനെയും രായസക്കാരനായ ശെബ്നയെയും പുരോഹിതന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[priests, covered with sackcloth, to Isaiah the prophet the son of Amoz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എന്നാൽ ഇതു നിനക്കു അടയാളം ആകും; നിങ്ങൾ ഈ ആണ്ടിൽ പടുവിത്തുവിളയുന്നതും രണ്ടാം ആണ്ടിൽ താനേ]]></a:t>
+              <a:t><![CDATA[cherubims, you are the God, even you alone, of all the kingdoms of the earth; you have made heaven]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിളുർത്തു വിളയുന്നതും തിന്നും; മൂന്നാം ആണ്ടിൽ നിങ്ങൾ വിതെച്ചു കൊയ്യുകയും മുന്തിരിത്തോട്ടം ഉണ്ടാക്കി]]></a:t>
+              <a:t><![CDATA[and earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവയുടെ പഴം തിന്നുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[16. LORD, bow down yours ear, and hear: open, LORD, yours eyes, and see: and hear the words of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. യെഹൂദാഗൃഹത്തിൽ ശേഷിച്ചിരിക്കുന്ന ഒരു രക്ഷിതഗണം വീണ്ടും താഴെ വേരൂന്നി മീതെ ഫലം കായക്കും.]]></a:t>
+              <a:t><![CDATA[Sennacherib, which has sent him to reproach the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഒരു ശേഷിപ്പു യെരൂശലേമിൽനിന്നും ഒരു രക്ഷിതഗണം സീയോൻ പർവ്വതത്തിൽനിന്നും പുറപ്പെട്ടുവരും; യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[17. Truthfully, LORD, the kings of Assyria have destroyed the nations and their lands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീക്ഷ്ണത അതിനെ അനുഷ്ഠിക്കും.]]></a:t>
+              <a:t><![CDATA[18. And have cast their gods into the fire: for they were no gods, but the work of men's hands, wood]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അതുകൊണ്ടു യഹോവ അശ്ശൂർരാജാവിനെക്കുറിച്ചു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: അവൻ ഈ നഗരത്തിലേക്കു]]></a:t>
+              <a:t><![CDATA[and stone: therefore they have destroyed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരികയില്ല; ഒരു അമ്പു അവിടെ എയ്കയില്ല. അതിന്റെ നേരെ പരിചയോടുകൂടെ വരികയില്ല; അതിന്നു എതിരെ]]></a:t>
+              <a:t><![CDATA[19. Now therefore, O LORD our God, I plead to you, save you us out of his hand, that all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാടകോരുകയുമില്ല.]]></a:t>
+              <a:t><![CDATA[kingdoms of the earth may know that you are the LORD God, even you only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഹിസ്കീയാവു ദൂതന്മാരുടെ കയ്യിൽനിന്നു എഴുത്തു വാങ്ങിവായിച്ചു: ഹിസ്കീയാവു യഹോവയുടെ ആലയത്തിൽ ചെന്നു]]></a:t>
+              <a:t><![CDATA[20. Then Isaiah the son of Amoz sent to Hezekiah, saying, Thus says the LORD God of Israel, That]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂപ്പന്മാരെയും രട്ടുടുത്തവരായി ആമോസിന്റെ മകനായ യെശയ്യാപ്രവാചകന്റെ അടുക്കൽ അയച്ചു.]]></a:t>
+              <a:t><![CDATA[3. And they said unto him, Thus says Hezekiah, This day is a day of trouble, and of rebuke, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ സന്നിധിയിൽ അതു വിടർത്തി.]]></a:t>
+              <a:t><![CDATA[which you have prayed to me against Sennacherib king of Assyria I have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. അവൻ വന്ന വഴിക്കു തന്നേ മടങ്ങിപ്പോകും; ഈ നഗരത്തിലേക്കു വരികയില്ല.]]></a:t>
+              <a:t><![CDATA[21. This is the word that the LORD has spoken concerning him; The virgin the daughter of Zion has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഹിസ്കീയാവു യഹോവയുടെ മുമ്പാകെ പ്രാർത്ഥിച്ചുപറഞ്ഞതു എന്തെന്നാൽ: കെരൂബുകൾക്കുമീതെ അധിവസിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[despised you, and laughed you to scorn; the daughter of Jerusalem has shaken her head at you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിന്റെ ദൈവമായ യഹോവേ, നീ ഒരുത്തൻ മാത്രം ഭൂമിയിലെ സകലരാജ്യങ്ങൾക്കും ദൈവം ആകുന്നു; നീ]]></a:t>
+              <a:t><![CDATA[22. Whom have you reproached and blasphemed? and against whom have you exalted your voice, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകാശത്തെയും ഭൂമിയെയും ഉണ്ടാക്കി.]]></a:t>
+              <a:t><![CDATA[lifted up yours eyes on high? even against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യഹോവേ, ചെവിചായിച്ചു കേൾക്കേണമേ; യഹോവേ, തൃക്കണ്ണുതുറന്നു നോക്കേണമേ; ജീവനുള്ള ദൈവത്തെ നിന്ദിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[23. By your messengers you have reproached the LORD, and have said, With the multitude of my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചിരിക്കുന്ന സൻ ഹേരീബിന്റെ വാക്കു കേൾക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[chariots I am come up to the height of the mountains, to the sides of Lebanon, and will cut down the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. എന്റെ നിമിത്തവും എന്റെ ദാസനായ ദാവീദിന്റെ നിമിത്തവും ഞാൻ ഈ നഗരത്തെ പാലിച്ചു രക്ഷിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[tall cedar trees thereof, and the choice fir trees thereof: and I will enter into the lodgings of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[his borders, and into the forest of his Carmel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യഹോവേ, അശ്ശൂർ രാജാക്കന്മാർ ആ ജാതികളെയും അവരുടെ ദേശത്തെയും ശൂന്യമാക്കിയതു സത്യം തന്നേ.]]></a:t>
+              <a:t><![CDATA[24. I have dug and drunk strange waters, and with the sole of my feet have I dried up all the rivers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവർ അവനോടു പറഞ്ഞതു: ഹിസ്കീയാവു ഇപ്രകാരം പറയുന്നു: ഇതു കഷ്ടവും ശാസനയും നിന്ദയും ഉള്ള ദിവസം അത്രേ;]]></a:t>
+              <a:t><![CDATA[blasphemy; for the children are come to the birth, and there is not strength to bring forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവരുടെ ദേവന്മാരെ അവർ തീയിലിട്ടു ചുട്ടുകളഞ്ഞു; അവ ദേവന്മാരല്ല, മനുഷ്യരുടെ കൈപ്പണിയായ മരവും കല്ലും]]></a:t>
+              <a:t><![CDATA[of besieged places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മാത്രം ആയിരുന്നുവല്ലോ; ആകയാൽ അവർ അവയെ നശിപ്പിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[25. Have you not heard long ago how I have done it, and of ancient times that I have formed it? now]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. അന്നു രാത്രി യഹോവയുടെ ദൂതൻ പുറപ്പെട്ടു അശ്ശൂർപാളയത്തിൽ ഒരു ലക്ഷത്തെണ്പത്തയ്യായിരം പേരെ കൊന്നു;]]></a:t>
+              <a:t><![CDATA[have I brought it to pass, that you should be to lay waste fenced cities into ruinous heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനം രാവിലെ എഴുന്നേറ്റപ്പോൾ അവർ എല്ലാവരും ശവങ്ങളായി കിടക്കുന്നതു കണ്ടു.]]></a:t>
+              <a:t><![CDATA[26. Therefore their inhabitants were of small power, they were dismayed and confounded; they were as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഇപ്പോഴോ ഞങ്ങളുടെ ദൈവമായ യഹോവേ, നീ ഒരുത്തൻ മാത്രം യഹോവയായ ദൈവം എന്നു ഭൂമിയിലെ സകലരാജ്യങ്ങളും]]></a:t>
+              <a:t><![CDATA[the grass of the field, and as the green herb, as the grass on the house tops, and as corn blasted]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയേണ്ടതിന്നു ഞങ്ങളെ അവന്റെ കയ്യിൽനിന്നു രക്ഷിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[before it be grown up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ആമോസിന്റെ മകനായ യെശയ്യാവു ഹിസ്കീയാവിന്റെ അടുക്കൽ പറഞ്ഞയച്ചതു എന്തെന്നാൽ: യിസ്രായേലിന്റെ ദൈവമായ]]></a:t>
+              <a:t><![CDATA[27. But I know your abode, and your going out, and your coming in, and your rage against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നീ അശ്ശൂർരാജാവായ സൻ ഹേരീബിൻ നിമിത്തം എന്നോടു പ്രാർത്ഥിച്ചതു ഞാൻ]]></a:t>
+              <a:t><![CDATA[28. Because your rage against me and your tumult has come up into mine ears, therefore I will put my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടു.]]></a:t>
+              <a:t><![CDATA[hook in your nose, and my bridle in your lips, and I will turn you back by the way by which you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. അങ്ങനെ അശ്ശൂർരാജാവായ സൻ ഹേരീബ് യാത്ര പുറപ്പെട്ടു മടങ്ങിപ്പോയി നീനെവേയിൽ പാർത്തു.]]></a:t>
+              <a:t><![CDATA[came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുഞ്ഞുങ്ങൾ ജനിപ്പാറായിരിക്കുന്നു; പ്രസവിപ്പാനോ ശക്തിയില്ല.]]></a:t>
+              <a:t><![CDATA[4. It may be the LORD your God will hear all the words of Rabshakeh, whom the king of Assyria his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവനെക്കുറിച്ചു യഹോവ അരുളിച്ചെയ്ത വചനമാവിതു: സീയോൻ പുത്രിയായ കന്യക നിന്നെ നിന്ദിച്ചു]]></a:t>
+              <a:t><![CDATA[29. And this shall be a sign unto you, All of you shall eat this year such things as grow of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരിഹസിക്കുന്നു; യെരൂശലേംപുത്രി നിന്റെ പിന്നാലെ തല കുലുക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[themselves, and in the second year that which springs of the same; and in the third year sow all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. അവൻ തന്റെ ദേവനായ നിസ്രോക്കിന്റെ ക്ഷേത്രത്തിൽ നമസ്കരിക്കുന്ന സമയത്തു അവന്റെ പുത്രന്മാരായ]]></a:t>
+              <a:t><![CDATA[you, and reap, and plant vineyards, and eat the fruits thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അദ്രമേലെക്കും ശരേസെരും അവനെ വാൾകൊണ്ടു കൊന്നിട്ടു അരാരാത്ത് ദേശത്തേക്കു ഓടിപ്പൊയ്ക്കളഞ്ഞു. അവന്റെ]]></a:t>
+              <a:t><![CDATA[30. And the remnant that is escaped of the house of Judah shall yet again take root downward, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ ഏസെർ-ഹദ്ദോൻ അവന്നുപകരം രാജാവായ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[bear fruit upward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നീ ആരെയാകുന്നു നിന്ദിച്ചു ദുഷിച്ചതു? ആർക്കു വിരോധമായിട്ടാകുന്നു നീ ഒച്ച പൊക്കുകയും തല ഉന്നതമായി]]></a:t>
+              <a:t><![CDATA[31. For out of Jerusalem shall go forth a remnant, and they that escape out of mount Zion: the zeal]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉയർത്തുകയും ചെയ്തതു? യിസ്രായേലിന്റെ പരിശുദ്ധന്നു വിരോധമായിട്ടു തന്നേയല്ലോ.]]></a:t>
+              <a:t><![CDATA[of the LORD of hosts shall do this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നിന്റെ ദൂതന്മാർ മുഖാന്തരം നീ കർത്താവിനെ നിന്ദിച്ചു: എന്റെ അസംഖ്യരഥങ്ങളോടുകൂടെ ഞാൻ മലമുകളിലും]]></a:t>
+              <a:t><![CDATA[32. Therefore thus says the LORD concerning the king of Assyria, He shall not come into this city,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലെബാനോന്റെ ശിഖരങ്ങളിലും കയറിയിരിക്കുന്നു; അതിലെ പൊക്കമുള്ള ദേവദാരുക്കളും വിശേഷമായ സരളവൃക്ഷങ്ങളും ഞാൻ]]></a:t>
+              <a:t><![CDATA[nor shoot an arrow there, nor come before it with shield, nor cast a bank against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുറിക്കും; അതിന്റെ അറ്റത്തെ പാർപ്പിടംവരെയും ചെഴിപ്പുള്ള കാടുവരെയും ഞാൻ കടന്നുചെല്ലും.]]></a:t>
+              <a:t><![CDATA[33. By the way that he came, by the same shall he return, and shall not come into this city, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ജീവനുള്ള ദൈവത്തെ നിന്ദിപ്പാൻ റബ്-ശാക്കേയെ അവന്റെ യജമാനനായ അശ്ശൂർരാജാവു അയച്ചു പറയിക്കുന്ന വാക്കു]]></a:t>
+              <a:t><![CDATA[master has sent to reproach the living God; and will reprove the words which the LORD your God has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ഞാൻ അന്യജലം കുഴിച്ചെടുത്തു കുടിക്കും. എന്റെ കാലടികളാൽ മിസ്രയീമിലെ സകലനദികളെയും വറ്റിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[34. For I will defend this city, to save it, for mine own sake, and for my servant David's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഞാൻ പണ്ടുപണ്ടേ അതിനെ ഉണ്ടാക്കി, പൂർവ്വകാലത്തു തന്നേ അതിനെ നിർമ്മിച്ചു എന്നു നീ കേട്ടിട്ടില്ലയോ?]]></a:t>
+              <a:t><![CDATA[35. And it came to pass that night, that the angel of the LORD went out, and stroke in the camp of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ ഉറപ്പുള്ള പട്ടണങ്ങളെ ശൂന്യക്കൂമ്പാരങ്ങളാക്കുവാൻ ഞാൻ ഇപ്പോൾ സംഗതി വരുത്തിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[the Assyrians an hundred fourscore and five thousand: and when they arose early in the morning,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അതുകൊണ്ടു അവയിലെ നിവാസികൾ ദുർബ്ബലന്മാരായി വിരണ്ടു അമ്പരന്നുപോയി; അവർ വയലിലെ പുല്ലും]]></a:t>
+              <a:t><![CDATA[behold, they were all dead corpses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19355,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പച്ചച്ചെടിയും പുരപ്പുറങ്ങളിലെ പുല്ലും വളരുമ്മുമ്പെ കരിഞ്ഞുപോയ ധാന്യവുംപോലെ ആയ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[36. So Sennacherib king of Assyria departed, and went and returned, and dwelt at Nineveh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And it came to pass, as he was worshipping in the house of Nisroch his god, that Adrammelech and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Sharezer his sons stroke him with the sword: and they escaped into the land of Armenia. And]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Esarhaddon his son reigned in his position.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. And it came to pass, when king Hezekiah heard it, that he rent his clothes, and covered himself]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20015,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും നിന്റെ ദൈവമായ യഹോവ പക്ഷെ കേൾക്കും; നിന്റെ ദൈവമായ യഹോവ കേട്ട വാക്കിന്നു പ്രതികാരം ചെയ്യും;]]></a:t>
+              <a:t><![CDATA[heard: wherefore lift up your prayer for the remnant that are left.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[with sackcloth, and went into the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകയാൽ ഇനിയും ശേഷിച്ചിരിക്കുന്നവർക്കു വേണ്ടി പക്ഷവാദം കഴിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[5. So the servants of king Hezekiah came to Isaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +20340,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 இராஜாக்கள் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +20450,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +20625,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>80</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>